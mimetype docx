--- v0 (2026-09-01)
+++ v1 (2026-10-12)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="78B8619A" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="92"/>
         <w:rPr>
           <w:position w:val="11"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="NC_Medicaid_1915(i)_Assessment"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:color w:val="2E5395"/>
         </w:rPr>
         <w:t>NC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="2E5395"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -157,51 +157,51 @@
                               <a:lnTo>
                                 <a:pt x="6898894" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="23A22677" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:34.5pt;margin-top:5.5pt;width:543.25pt;height:.5pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6899275,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsLYbyHgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xma5YYcYqhRYcB&#10;RVegGXZWZDk2JosapcTOvx8lR66xnVbUB5kSn+j3+OHNTd9qdlLoGjAFv5rNOVNGQtmYQ8F/7O4/&#10;rDhzXphSaDCq4Gfl+M32/btNZ3O1gBp0qZBREOPyzha89t7mWeZkrVrhZmCVIWcF2ApPWzxkJYqO&#10;orc6W8zny6wDLC2CVM7R6d3g5NsYv6qU9N+ryinPdMGJm48rxnUf1my7EfkBha0beaEhXsGiFY2h&#10;j46h7oQX7IjNP6HaRiI4qPxMQptBVTVSRQ2k5mr+l5rnWlgVtVBynB3T5N4urHw8PdsnDNSdfQD5&#10;y1FGss66fPSEjbtg+grbgCXirI9ZPI9ZVL1nkg6Xq/V68fmaM0m+5cfrmORM5OmuPDr/VUGMI04P&#10;zg81KJMl6mTJ3iQTqZKhhjrW0HNGNUTOqIb7oYZW+HAvkAsm6yZE6guP4GzhpHYQYT5IILar1foT&#10;Z0kIMX3BaDPFUgNNUMmX3jbGGzAT2cmd3gNs+tn/AqdspnBSg1OhZoPu0Yi5oMNpth3oprxvtA7y&#10;HR72txrZSYTRiE/IJF2ZwGInDMUPbbCH8vyErKN5Kbj7fRSoONPfDDVkGK5kYDL2yUCvbyGOYMw8&#10;Or/rfwq0zJJZcE+98wip3UWe2iKIGrHhpoEvRw9VE3omchsYXTY0I1HAZZ7DEE73EfXy19n+AQAA&#10;//8DAFBLAwQUAAYACAAAACEA4eAcAd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VI3KiTQKo2xKkAqQduEErPbrwkofY6it025enZnuC0P7Oa/aZcTc6KI46h96QgnSUgkBpv&#10;emoVbD7WdwsQIWoy2npCBWcMsKqur0pdGH+idzzWsRVsQqHQCroYh0LK0HTodJj5AYm1Lz86HXkc&#10;W2lGfWJzZ2WWJHPpdE/8odMDvnTY7OuDU7D299vaZQ/L85t3+9dn+/O5Sb+Vur2Znh5BRJzi3zFc&#10;8BkdKmba+QOZIKyC+ZKjRN6nXC96muc5iB13WQKyKuX/BNUvAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAGwthvIeAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAOHgHAHeAAAACQEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" path="m6898894,l,,,6350r6898894,l6898894,xe" fillcolor="black" stroked="f">
+              <v:shape w14:anchorId="672BA4E9" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:34.5pt;margin-top:5.5pt;width:543.25pt;height:.5pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6899275,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsLYbyHgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xma5YYcYqhRYcB&#10;RVegGXZWZDk2JosapcTOvx8lR66xnVbUB5kSn+j3+OHNTd9qdlLoGjAFv5rNOVNGQtmYQ8F/7O4/&#10;rDhzXphSaDCq4Gfl+M32/btNZ3O1gBp0qZBREOPyzha89t7mWeZkrVrhZmCVIWcF2ApPWzxkJYqO&#10;orc6W8zny6wDLC2CVM7R6d3g5NsYv6qU9N+ryinPdMGJm48rxnUf1my7EfkBha0beaEhXsGiFY2h&#10;j46h7oQX7IjNP6HaRiI4qPxMQptBVTVSRQ2k5mr+l5rnWlgVtVBynB3T5N4urHw8PdsnDNSdfQD5&#10;y1FGss66fPSEjbtg+grbgCXirI9ZPI9ZVL1nkg6Xq/V68fmaM0m+5cfrmORM5OmuPDr/VUGMI04P&#10;zg81KJMl6mTJ3iQTqZKhhjrW0HNGNUTOqIb7oYZW+HAvkAsm6yZE6guP4GzhpHYQYT5IILar1foT&#10;Z0kIMX3BaDPFUgNNUMmX3jbGGzAT2cmd3gNs+tn/AqdspnBSg1OhZoPu0Yi5oMNpth3oprxvtA7y&#10;HR72txrZSYTRiE/IJF2ZwGInDMUPbbCH8vyErKN5Kbj7fRSoONPfDDVkGK5kYDL2yUCvbyGOYMw8&#10;Or/rfwq0zJJZcE+98wip3UWe2iKIGrHhpoEvRw9VE3omchsYXTY0I1HAZZ7DEE73EfXy19n+AQAA&#10;//8DAFBLAwQUAAYACAAAACEA4eAcAd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VI3KiTQKo2xKkAqQduEErPbrwkofY6it025enZnuC0P7Oa/aZcTc6KI46h96QgnSUgkBpv&#10;emoVbD7WdwsQIWoy2npCBWcMsKqur0pdGH+idzzWsRVsQqHQCroYh0LK0HTodJj5AYm1Lz86HXkc&#10;W2lGfWJzZ2WWJHPpdE/8odMDvnTY7OuDU7D299vaZQ/L85t3+9dn+/O5Sb+Vur2Znh5BRJzi3zFc&#10;8BkdKmba+QOZIKyC+ZKjRN6nXC96muc5iB13WQKyKuX/BNUvAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAGwthvIeAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAOHgHAHeAAAACQEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" path="m6898894,l,,,6350r6898894,l6898894,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="19954FD5" w14:textId="346CCDAD" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
       <w:pPr>
         <w:ind w:right="368"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Please</w:t>
       </w:r>
       <w:r>
@@ -975,178 +975,142 @@
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(optional):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6915AEF6" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="00B519A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B519A3" w14:paraId="5256AC20" w14:textId="77777777">
+      <w:tr w:rsidR="00B519A3" w14:paraId="5256AC20" w14:textId="77777777" w:rsidTr="0094518F">
         <w:trPr>
-          <w:trHeight w:val="805"/>
+          <w:trHeight w:val="605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="33EC2EDD" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
+          <w:p w14:paraId="06CEB386" w14:textId="36E52D1C" w:rsidR="00B519A3" w:rsidRDefault="007E7740" w:rsidP="0094518F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Beneficiary Health Plan </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(Alliance Health Plan, Healthy Blue Care Together,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Partners</w:t>
-[...25 lines deleted...]
-              <w:t>Management,</w:t>
+              <w:t>Trillium</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Trillium</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>Health</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Resources,</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:line="247" w:lineRule="exact"/>
+            <w:r w:rsidR="0094518F">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Vaya </w:t>
+            </w:r>
+            <w:r w:rsidR="0094518F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Partners</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>Health):</w:t>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42C9C9FC" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="00B519A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519A3" w14:paraId="57F2147E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="805"/>
         </w:trPr>
         <w:tc>
@@ -1562,51 +1526,51 @@
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> Apply)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="463BA6B6" w14:textId="2237872C" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="463BA6B6" w14:textId="2237872C" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="1339"/>
                 <w:tab w:val="left" w:pos="2389"/>
               </w:tabs>
               <w:spacing w:line="297" w:lineRule="exact"/>
               <w:ind w:left="378"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="666746043"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -1676,51 +1640,51 @@
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>SMI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79776CF1" w14:textId="6AE52B1C" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="79776CF1" w14:textId="6AE52B1C" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="357"/>
                 <w:tab w:val="left" w:pos="1669"/>
                 <w:tab w:val="left" w:pos="2699"/>
               </w:tabs>
               <w:spacing w:line="278" w:lineRule="exact"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-1337073463"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -2115,51 +2079,51 @@
             <w:tcW w:w="4773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="132F8ABB" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="00B519A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519A3" w14:paraId="51FEA79C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2356BF89" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
+          <w:p w14:paraId="2356BF89" w14:textId="59F89DBD" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="691" w:right="687"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -2223,50 +2187,58 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Being</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Requested</w:t>
+            </w:r>
+            <w:r w:rsidR="0094518F">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    (Please Check Only One Assessment Type)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519A3" w14:paraId="0EC80242" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="3170F865" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="400"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2380,107 +2352,108 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Start</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519A3" w14:paraId="5EF4A6C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="955"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0B64A3" w14:textId="08802DFD" w:rsidR="00B519A3" w:rsidRDefault="0064307A">
+          <w:p w14:paraId="2A0B64A3" w14:textId="08802DFD" w:rsidR="00B519A3" w:rsidRDefault="00B33354">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="1940173379"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Initial</w:t>
             </w:r>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12207FB5" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
-[...5 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="12207FB5" w14:textId="61D95D1F" w:rsidR="00B519A3" w:rsidRPr="00B56FCE" w:rsidRDefault="007E7740" w:rsidP="0094518F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5" w:line="235" w:lineRule="auto"/>
+              <w:ind w:left="109" w:right="178"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Complete</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>this</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
@@ -2523,81 +2496,163 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">entering 1915(i) service(s) for the first time </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>who are returning to 1915(i) service(s).</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0094518F" w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Requested</w:t>
+            </w:r>
+            <w:r w:rsidR="0094518F" w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0094518F" w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>star</w:t>
+            </w:r>
+            <w:r w:rsidR="0094518F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t </w:t>
+            </w:r>
+            <w:r w:rsidR="0094518F" w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:r w:rsidR="0094518F" w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0094518F" w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>prefilled</w:t>
+            </w:r>
+            <w:r w:rsidR="0094518F" w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0094518F" w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N/A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03D008F7" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519A3" w14:paraId="34CA7406" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="975"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AAED8DD" w14:textId="26FE341B" w:rsidR="00B519A3" w:rsidRDefault="0064307A">
+          <w:p w14:paraId="6AAED8DD" w14:textId="26FE341B" w:rsidR="00B519A3" w:rsidRDefault="00B33354">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="267" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-1159227928"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
@@ -2881,51 +2936,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="261CAAA0" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="00B519A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519A3" w14:paraId="4D58A129" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55D1D0FC" w14:textId="4BC74682" w:rsidR="00B519A3" w:rsidRDefault="0064307A">
+          <w:p w14:paraId="55D1D0FC" w14:textId="4BC74682" w:rsidR="00B519A3" w:rsidRDefault="00B33354">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-1130618509"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3021,216 +3076,218 @@
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>beneficiary with a current/active 1915(i)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BD63591" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
+          <w:p w14:paraId="7BD63591" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRPr="00B56FCE" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5" w:line="235" w:lineRule="auto"/>
               <w:ind w:left="109" w:right="178"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>eligibility and needs to be reassessed for their</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>needs-based</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>criteria.</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>criteria</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Requested</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>start</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63D20445" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
+          <w:p w14:paraId="63D20445" w14:textId="6AD66971" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3" w:line="225" w:lineRule="exact"/>
               <w:ind w:left="109"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>will</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>prefilled</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...26 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00B56FCE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N/A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AFAAA01" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519A3" w14:paraId="2254AD69" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2B6F98" w14:textId="6EA0B797" w:rsidR="00B519A3" w:rsidRDefault="0064307A">
+          <w:p w14:paraId="5C2B6F98" w14:textId="6EA0B797" w:rsidR="00B519A3" w:rsidRDefault="00B33354">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="1389296512"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
@@ -3471,51 +3528,51 @@
                               <a:lnTo>
                                 <a:pt x="1829435" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="228D169B" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:17.7pt;width:144.05pt;height:.75pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1829435,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAivk/YHgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZmiNOMXQosOA&#10;oivQFDsrshwbk0WNUmLn70fJlmtspw3LwabMZ/q9RzLb277V7KzQNWAKvlosOVNGQtmYY8Ff9w8f&#10;rjlzXphSaDCq4Bfl+O3u/bttZ3O1hhp0qZBREePyzha89t7mWeZkrVrhFmCVoWQF2ApPRzxmJYqO&#10;qrc6Wy+Xn7IOsLQIUjlHT++HJN/F+lWlpP9WVU55pgtO3Hy8YrwewjXbbUV+RGHrRo40xD+waEVj&#10;6KNTqXvhBTth80eptpEIDiq/kNBmUFWNVFEDqVktf1PzUgurohYyx9nJJvf/ysqn84t9xkDd2UeQ&#10;Pxw5knXW5VMmHNyI6StsA5aIsz66eJlcVL1nkh6urtc3Vx83nEnK3WzWm2ByJvL0rjw5/0VBrCPO&#10;j84PPShTJOoUyd6kEKmToYc69tBzRj1EzqiHh6GHVvjwXiAXQtbNiNQjj5Bs4az2EGE+SJjYJiHE&#10;9A2jzRxLAzRDpVy621hvwJDsq1F2Sqf7AJt/9q/AcWSJYyonNTg1GBx0R6cnLwg3d9uBbsqHRusg&#10;3+HxcKeRnUVYjfgbGc9gcRKG5ocxOEB5eUbW0b4U3P08CVSc6a+GBjIsVwowBYcUoNd3EFcwOo/O&#10;7/vvAi2zFBbc0+w8QRp3kaexIP4BMGDDmwY+nzxUTZiZyG1gNB5oR6L+cZ/DEs7PEfX2r7P7BQAA&#10;//8DAFBLAwQUAAYACAAAACEAlTb4jeEAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF&#10;7yb+h82YeDGyhQJC7ZaoiZFESLQSztvu2DZ2Z5vuAPXfu5zw9iZv8t730tVgW3HE3jeOFIxHEQik&#10;0pmGKgW7r9f7BQjPmoxuHaGCX/Swyq6vUp0Yd6JPPOZciRBCPtEKauYukdKXNVrtR65DCt63663m&#10;cPaVNL0+hXDbykkUzaXVDYWGWnf4UmP5kx+sgjezXS8+7vB9u47zZ94Nm2K63yh1ezM8PYJgHPjy&#10;DGf8gA5ZYCrcgYwXrYKHSZjCCuLZFETw43k0BlGcxRJklsr/A7I/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhACK+T9geAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAJU2+I3hAAAACAEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" path="m1829435,l,,,9524r1829435,l1829435,xe" fillcolor="black" stroked="f">
+              <v:shape w14:anchorId="35C7893D" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:17.7pt;width:144.05pt;height:.75pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1829435,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAivk/YHgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZmiNOMXQosOA&#10;oivQFDsrshwbk0WNUmLn70fJlmtspw3LwabMZ/q9RzLb277V7KzQNWAKvlosOVNGQtmYY8Ff9w8f&#10;rjlzXphSaDCq4Bfl+O3u/bttZ3O1hhp0qZBREePyzha89t7mWeZkrVrhFmCVoWQF2ApPRzxmJYqO&#10;qrc6Wy+Xn7IOsLQIUjlHT++HJN/F+lWlpP9WVU55pgtO3Hy8YrwewjXbbUV+RGHrRo40xD+waEVj&#10;6KNTqXvhBTth80eptpEIDiq/kNBmUFWNVFEDqVktf1PzUgurohYyx9nJJvf/ysqn84t9xkDd2UeQ&#10;Pxw5knXW5VMmHNyI6StsA5aIsz66eJlcVL1nkh6urtc3Vx83nEnK3WzWm2ByJvL0rjw5/0VBrCPO&#10;j84PPShTJOoUyd6kEKmToYc69tBzRj1EzqiHh6GHVvjwXiAXQtbNiNQjj5Bs4az2EGE+SJjYJiHE&#10;9A2jzRxLAzRDpVy621hvwJDsq1F2Sqf7AJt/9q/AcWSJYyonNTg1GBx0R6cnLwg3d9uBbsqHRusg&#10;3+HxcKeRnUVYjfgbGc9gcRKG5ocxOEB5eUbW0b4U3P08CVSc6a+GBjIsVwowBYcUoNd3EFcwOo/O&#10;7/vvAi2zFBbc0+w8QRp3kaexIP4BMGDDmwY+nzxUTZiZyG1gNB5oR6L+cZ/DEs7PEfX2r7P7BQAA&#10;//8DAFBLAwQUAAYACAAAACEAlTb4jeEAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF&#10;7yb+h82YeDGyhQJC7ZaoiZFESLQSztvu2DZ2Z5vuAPXfu5zw9iZv8t730tVgW3HE3jeOFIxHEQik&#10;0pmGKgW7r9f7BQjPmoxuHaGCX/Swyq6vUp0Yd6JPPOZciRBCPtEKauYukdKXNVrtR65DCt63663m&#10;cPaVNL0+hXDbykkUzaXVDYWGWnf4UmP5kx+sgjezXS8+7vB9u47zZ94Nm2K63yh1ezM8PYJgHPjy&#10;DGf8gA5ZYCrcgYwXrYKHSZjCCuLZFETw43k0BlGcxRJklsr/A7I/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhACK+T9geAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAJU2+I3hAAAACAEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" path="m1829435,l,,,9524r1829435,l1829435,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D35E6B9" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
       <w:pPr>
         <w:spacing w:before="99"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_bookmark0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:position w:val="6"/>
           <w:sz w:val="13"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -4574,136 +4631,136 @@
       <w:tr w:rsidR="00B519A3" w14:paraId="09A75939" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09B1CEC3" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Ambulation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0555C53E" w14:textId="6BA9BA3E" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="0555C53E" w14:textId="6BA9BA3E" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1948420704"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="467C8A0E" w14:textId="294B4AAC" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="467C8A0E" w14:textId="294B4AAC" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-1855486829"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32C90D35" w14:textId="145E4EC3" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="32C90D35" w14:textId="145E4EC3" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:ind w:left="111"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="1059513604"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -4739,136 +4796,136 @@
       <w:tr w:rsidR="00B519A3" w14:paraId="342D704D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74168757" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Bathing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F53182F" w14:textId="79E7E117" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="1F53182F" w14:textId="79E7E117" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1255100026"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51D3750D" w14:textId="6C3DD2AF" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="51D3750D" w14:textId="6C3DD2AF" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="54821251"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="383E537B" w14:textId="2F664FFC" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="383E537B" w14:textId="2F664FFC" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:ind w:left="111"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-438527201"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -4904,136 +4961,136 @@
       <w:tr w:rsidR="00B519A3" w14:paraId="4A65F604" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E39FF6E" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Dressing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2209076A" w14:textId="037DEEF1" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="2209076A" w14:textId="037DEEF1" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1007486781"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6E28ED" w14:textId="2910BD37" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="4F6E28ED" w14:textId="2910BD37" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1055595619"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5024E782" w14:textId="5E1085DB" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="5024E782" w14:textId="5E1085DB" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:ind w:left="111"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-2116660745"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -5069,136 +5126,136 @@
       <w:tr w:rsidR="00B519A3" w14:paraId="7750BA1D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="449BCD8C" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Eating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28294263" w14:textId="2545EC8C" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="28294263" w14:textId="2545EC8C" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1235199352"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51E4913A" w14:textId="62050488" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="51E4913A" w14:textId="62050488" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-294534743"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48A43FED" w14:textId="23703B9A" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="48A43FED" w14:textId="23703B9A" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:ind w:left="111"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-1027246191"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -5234,136 +5291,136 @@
       <w:tr w:rsidR="00B519A3" w14:paraId="0C40B9E7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F00E0D8" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Grooming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FBEB77B" w14:textId="77F0477C" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="0FBEB77B" w14:textId="77F0477C" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-1512749527"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2291AAA6" w14:textId="466CE7B1" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="2291AAA6" w14:textId="466CE7B1" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1933469772"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="494C684A" w14:textId="0C5D4DD0" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="494C684A" w14:textId="0C5D4DD0" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:ind w:left="111"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-1031261699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -5399,136 +5456,136 @@
       <w:tr w:rsidR="00B519A3" w14:paraId="69DD9928" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A288A97" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Toileting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70599B1E" w14:textId="3671238B" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="70599B1E" w14:textId="3671238B" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="677233551"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38A0CD0D" w14:textId="11E8FAF4" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="38A0CD0D" w14:textId="11E8FAF4" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1849213662"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE74F02" w14:textId="2382BDFB" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="0BE74F02" w14:textId="2382BDFB" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:ind w:left="111"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-495195409"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -5564,136 +5621,136 @@
       <w:tr w:rsidR="00B519A3" w14:paraId="2D446EB8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="754990F5" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="224B09C2" w14:textId="3577C7B9" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="224B09C2" w14:textId="3577C7B9" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-2106722125"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33C2099B" w14:textId="45F3D5A2" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="33C2099B" w14:textId="45F3D5A2" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-1811700298"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35F746A4" w14:textId="016C0C7C" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="35F746A4" w14:textId="016C0C7C" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:ind w:left="111"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="1811442577"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -5755,136 +5812,136 @@
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>from</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>bed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16B29495" w14:textId="6D48B009" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="16B29495" w14:textId="6D48B009" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="250552713"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFAD74B" w14:textId="5E7110F6" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="5BFAD74B" w14:textId="5E7110F6" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-1549994890"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="412236CE" w14:textId="6951118F" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="412236CE" w14:textId="6951118F" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:ind w:left="111"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="2050409413"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -5946,136 +6003,136 @@
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>from</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>car</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBB0CE9" w14:textId="1E1720A3" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="0EBB0CE9" w14:textId="1E1720A3" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="137700998"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38EAF2A1" w14:textId="10E21E28" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="38EAF2A1" w14:textId="10E21E28" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-1929579413"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="286AD5DE" w14:textId="3F98584A" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="286AD5DE" w14:textId="3F98584A" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:ind w:left="111"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="1858454808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -6202,135 +6259,135 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>Home</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>maintenance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC6B6A4" w14:textId="708D3CC9" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="3CC6B6A4" w14:textId="708D3CC9" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-1149905944"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E597624" w14:textId="1E609F20" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="2E597624" w14:textId="1E609F20" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-17547813"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3915FE46" w14:textId="44A7450F" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="3915FE46" w14:textId="44A7450F" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-1791585431"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -6365,137 +6422,137 @@
       <w:tr w:rsidR="00B519A3" w14:paraId="1A41F047" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EF84142" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Housekeeping</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24EC61B6" w14:textId="0625674A" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="24EC61B6" w14:textId="0625674A" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:spacing w:line="281" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1189335074"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6D49B4" w14:textId="2084B75E" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="1B6D49B4" w14:textId="2084B75E" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
               <w:spacing w:line="281" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="2077164521"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB135EA" w14:textId="40C374FD" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="4AB135EA" w14:textId="40C374FD" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:spacing w:line="281" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="667673021"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -6531,135 +6588,135 @@
       <w:tr w:rsidR="00B519A3" w14:paraId="48A13A54" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EAB8FE2" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Laundry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46BBC4DE" w14:textId="53CA5C00" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="46BBC4DE" w14:textId="53CA5C00" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1565296159"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7C448D" w14:textId="02B9C915" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="2C7C448D" w14:textId="02B9C915" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1402397828"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="365EAF23" w14:textId="16521E84" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="365EAF23" w14:textId="16521E84" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-669250370"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -6703,135 +6760,135 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>Meal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>prep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB18222" w14:textId="0000B94F" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="0CB18222" w14:textId="0000B94F" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="708684040"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10DA09BA" w14:textId="68C89EC9" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="10DA09BA" w14:textId="68C89EC9" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="877204835"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17B3E0F7" w14:textId="3D0A5459" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="17B3E0F7" w14:textId="3D0A5459" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="1140376588"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -6869,135 +6926,135 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77D71BF6" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Money </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1258A169" w14:textId="42078D0D" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="1258A169" w14:textId="42078D0D" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1398165712"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D34E221" w14:textId="7CA6413A" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="6D34E221" w14:textId="7CA6413A" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-680045941"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20D3F38B" w14:textId="4459CFA4" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="20D3F38B" w14:textId="4459CFA4" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="402490022"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -7032,135 +7089,135 @@
       <w:tr w:rsidR="00B519A3" w14:paraId="646EFE90" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BB481C8" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Shopping/errands</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76E39185" w14:textId="797023D5" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="76E39185" w14:textId="797023D5" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="321162725"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1352A08B" w14:textId="16C923A9" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="1352A08B" w14:textId="16C923A9" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-209648350"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63E5A679" w14:textId="1468B763" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="63E5A679" w14:textId="1468B763" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-2060769365"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -7195,135 +7252,135 @@
       <w:tr w:rsidR="00B519A3" w14:paraId="74E8CEF8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1128C77C" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Transportation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6479AC79" w14:textId="7445DD54" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="6479AC79" w14:textId="7445DD54" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-570420208"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADA824A" w14:textId="5E5FC51B" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="2ADA824A" w14:textId="5E5FC51B" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-1522463864"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC50CAE" w14:textId="4F48EE9F" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="1BC50CAE" w14:textId="4F48EE9F" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-538354042"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -7375,135 +7432,135 @@
               </w:tabs>
               <w:spacing w:line="279" w:lineRule="exact"/>
               <w:ind w:left="829" w:hanging="359"/>
             </w:pPr>
             <w:r>
               <w:t>Use</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2B43D7" w14:textId="74F39BDE" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="4A2B43D7" w14:textId="74F39BDE" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-2065092347"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78D670A9" w14:textId="39859AE4" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="78D670A9" w14:textId="39859AE4" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="513119474"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55ACF044" w14:textId="439E1CDD" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="55ACF044" w14:textId="439E1CDD" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-1551758450"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -7546,135 +7603,135 @@
           <w:p w14:paraId="6BD66B2A" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="829"/>
               </w:tabs>
               <w:spacing w:line="279" w:lineRule="exact"/>
               <w:ind w:left="829" w:hanging="359"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Scheduling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BDA109D" w14:textId="7C1A1996" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="1BDA109D" w14:textId="7C1A1996" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-295992896"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17BC0F4F" w14:textId="7A73BF86" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="17BC0F4F" w14:textId="7A73BF86" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="2144079617"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D14F15">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D14F15">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24A40CFD" w14:textId="6D7CA03B" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00D14F15">
+          <w:p w14:paraId="24A40CFD" w14:textId="6D7CA03B" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00D14F15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="420144572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -7793,135 +7850,135 @@
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5406B24E" w14:textId="006F3E23" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="5406B24E" w14:textId="006F3E23" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-1841534376"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF33BBF" w14:textId="12134D56" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="1FF33BBF" w14:textId="12134D56" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="181396713"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5147C6F5" w14:textId="39DE01E7" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="5147C6F5" w14:textId="39DE01E7" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-1084606812"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -7986,137 +8043,137 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>negative</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FC2B436" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="249" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B88803D" w14:textId="057FD45A" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="6B88803D" w14:textId="057FD45A" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:spacing w:line="295" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1202977812"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EAC9CDE" w14:textId="00E177D1" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="6EAC9CDE" w14:textId="00E177D1" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
               <w:spacing w:line="295" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1765569366"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0AE276" w14:textId="56873EF3" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="6F0AE276" w14:textId="56873EF3" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:spacing w:line="295" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="391250557"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -8170,135 +8227,135 @@
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205BD9EC" w14:textId="336C5AFD" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="205BD9EC" w14:textId="336C5AFD" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-22860733"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EC4005B" w14:textId="3916E223" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="7EC4005B" w14:textId="3916E223" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1473721806"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="404EAA28" w14:textId="64183A08" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="404EAA28" w14:textId="64183A08" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-939291277"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -8363,137 +8420,137 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>stimuli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF930CC" w14:textId="6F7CD7EE" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="2BF930CC" w14:textId="6F7CD7EE" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:spacing w:line="294" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1093678118"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11D1BAFC" w14:textId="171B6E1E" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="11D1BAFC" w14:textId="171B6E1E" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
               <w:spacing w:line="294" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-1049455903"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35FF03DA" w14:textId="4909E8A3" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="35FF03DA" w14:textId="4909E8A3" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:spacing w:line="294" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="2110304077"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -8532,137 +8589,137 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77957AB9" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Maintaining</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> stamina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C920A23" w14:textId="44E71983" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="3C920A23" w14:textId="44E71983" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:spacing w:line="281" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-1865195745"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="499BAF2A" w14:textId="00161278" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="499BAF2A" w14:textId="00161278" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
               <w:spacing w:line="281" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="2134835452"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="749BBEEA" w14:textId="486E04E8" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="749BBEEA" w14:textId="486E04E8" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:spacing w:line="281" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="1073927002"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -8746,137 +8803,137 @@
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>multiple</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="665BD8D6" w14:textId="46A89881" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="665BD8D6" w14:textId="46A89881" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:spacing w:line="294" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="833876441"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9A781C" w14:textId="33A39650" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="6C9A781C" w14:textId="33A39650" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
               <w:spacing w:line="294" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-1301688851"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFEB95D" w14:textId="54FBE387" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="7CFEB95D" w14:textId="54FBE387" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:spacing w:line="294" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-1717268133"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -8948,135 +9005,135 @@
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>new</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="396B9834" w14:textId="1F6685BB" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="396B9834" w14:textId="1F6685BB" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-373162459"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBACC51" w14:textId="784922DA" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="6FBACC51" w14:textId="784922DA" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-2096315743"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3D3FED" w14:textId="45C6E6E1" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="6C3D3FED" w14:textId="45C6E6E1" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="570702317"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -9186,137 +9243,137 @@
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58BE4C40" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="249" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>completing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="178029DD" w14:textId="3FF8DAEB" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="178029DD" w14:textId="3FF8DAEB" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:spacing w:line="294" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-1683347598"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD2CB5E" w14:textId="22EA142E" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="2AD2CB5E" w14:textId="22EA142E" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
               <w:spacing w:line="294" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-447464494"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73D0A4F2" w14:textId="45E50D1C" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="73D0A4F2" w14:textId="45E50D1C" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:spacing w:line="294" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-1249193306"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -9394,137 +9451,137 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Speech/Language/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21F8FA21" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="249" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67A0815A" w14:textId="3D8C0AD4" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="67A0815A" w14:textId="3D8C0AD4" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:spacing w:line="294" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1601752351"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="138F50D6" w14:textId="732DEDC5" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="138F50D6" w14:textId="732DEDC5" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
               <w:spacing w:line="294" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="514191876"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1CCDDF" w14:textId="5A6958E7" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="7C1CCDDF" w14:textId="5A6958E7" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:spacing w:line="294" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="1296093976"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -9560,135 +9617,135 @@
       <w:tr w:rsidR="00B519A3" w14:paraId="2D62675E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="634271E5" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Self-Direction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07185721" w14:textId="29B48E1D" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="07185721" w14:textId="29B48E1D" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-770307962"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD346E8" w14:textId="435667DF" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="4BD346E8" w14:textId="435667DF" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="506799519"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03541BC9" w14:textId="1BF7826D" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="03541BC9" w14:textId="1BF7826D" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-1131861400"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -9726,135 +9783,135 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33244196" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>Social</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F4F96D" w14:textId="29B0A28C" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="10F4F96D" w14:textId="29B0A28C" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-537746676"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21118D96" w14:textId="7A88D2BE" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="21118D96" w14:textId="7A88D2BE" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="840431345"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="397175CE" w14:textId="705AAC58" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="397175CE" w14:textId="705AAC58" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-1331909425"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -9889,135 +9946,135 @@
       <w:tr w:rsidR="00B519A3" w14:paraId="694F825C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19440698" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61BDBA3A" w14:textId="276FFCAB" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="61BDBA3A" w14:textId="276FFCAB" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="375"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-938297170"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="469E2813" w14:textId="05A029DA" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="469E2813" w14:textId="05A029DA" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-122610771"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C74350C" w14:textId="444BA5C1" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="3C74350C" w14:textId="444BA5C1" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="1063366731"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -10061,135 +10118,135 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>Vocational</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DDAC5C5" w14:textId="7B5271D4" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="4DDAC5C5" w14:textId="7B5271D4" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="326560567"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE20203" w14:textId="59B9A96E" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="5CE20203" w14:textId="59B9A96E" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="860554447"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6574190F" w14:textId="207575D9" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="6574190F" w14:textId="207575D9" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-558934003"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -10233,137 +10290,137 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>Maladaptive</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Behavior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA3504E" w14:textId="4155EFD4" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="0BA3504E" w14:textId="4155EFD4" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
               <w:spacing w:line="281" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="323945631"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="134C66C7" w14:textId="77A7CE50" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="134C66C7" w14:textId="77A7CE50" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
               <w:spacing w:line="281" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1917891438"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="750F9ABC" w14:textId="059614E9" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="750F9ABC" w14:textId="059614E9" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:spacing w:line="281" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="1482584157"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
@@ -10399,135 +10456,135 @@
       <w:tr w:rsidR="00B519A3" w14:paraId="093C6995" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05080941" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Psychosis/Hallucinations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2057BC9C" w14:textId="2EF84D6D" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="2057BC9C" w14:textId="2EF84D6D" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="11501812"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60EB76C6" w14:textId="4A5E78DE" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="60EB76C6" w14:textId="4A5E78DE" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1423756162"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44387C6C" w14:textId="3B476C1F" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="44387C6C" w14:textId="3B476C1F" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-520087269"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -10580,135 +10637,135 @@
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A56CDEE" w14:textId="10DC3C04" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="5A56CDEE" w14:textId="10DC3C04" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="315921288"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F26FA9A" w14:textId="3F3C4FF6" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="4F26FA9A" w14:textId="3F3C4FF6" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="926846654"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2568C94D" w14:textId="2DE9995D" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="2568C94D" w14:textId="2DE9995D" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="1446123135"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -10761,135 +10818,135 @@
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6D98A8" w14:textId="708DB0FD" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="4F6D98A8" w14:textId="708DB0FD" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-508376255"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A864F35" w14:textId="6A1EF588" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="3A864F35" w14:textId="6A1EF588" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1751778265"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D99667D" w14:textId="702BE31B" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="4D99667D" w14:textId="702BE31B" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-1156383451"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -10952,135 +11009,135 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519A3" w14:paraId="286F05E7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="238DDD91" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="00B519A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1479D1D4" w14:textId="24C6B396" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="1479D1D4" w14:textId="24C6B396" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-308946995"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="207376CD" w14:textId="68F12566" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="207376CD" w14:textId="68F12566" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-2113741601"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08A16693" w14:textId="6F9AE584" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="08A16693" w14:textId="6F9AE584" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="982432222"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -11113,135 +11170,135 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519A3" w14:paraId="6EF93504" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="464232CE" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="00B519A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3D20A" w14:textId="4D3146B1" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="74A3D20A" w14:textId="4D3146B1" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-1643569788"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBDB53B" w14:textId="34D479ED" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="4BBDB53B" w14:textId="34D479ED" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-860045137"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47DE6BFA" w14:textId="75FC61DC" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="47DE6BFA" w14:textId="75FC61DC" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-1997174229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -11274,135 +11331,135 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519A3" w14:paraId="07392B4E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6973D5EF" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="00B519A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE318DA" w14:textId="7CBA7B7E" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="1BE318DA" w14:textId="7CBA7B7E" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-2019914634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="723D33AA" w14:textId="08778C6A" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="723D33AA" w14:textId="08778C6A" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1309442056"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30F4041C" w14:textId="310F7848" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="30F4041C" w14:textId="310F7848" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="-1286812546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -11435,135 +11492,135 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519A3" w14:paraId="02224F92" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="373F02D0" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="00B519A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="075BB73D" w14:textId="5ED29262" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="075BB73D" w14:textId="5ED29262" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-579368800"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6491522F" w14:textId="4B5C5BFA" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="6491522F" w14:textId="4B5C5BFA" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="1277831513"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="360AC9AA" w14:textId="46B35F88" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="360AC9AA" w14:textId="46B35F88" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="1546176709"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -11596,135 +11653,135 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519A3" w14:paraId="050F355F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79534E8E" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="00B519A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF99879" w14:textId="3D1D8AA7" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="0BF99879" w14:textId="3D1D8AA7" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-960336116"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="015B2052" w14:textId="4512C4E3" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="015B2052" w14:textId="4512C4E3" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="703217670"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF38C69" w14:textId="1E25DBFA" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="1FF38C69" w14:textId="1E25DBFA" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="381"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="178786532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -11757,135 +11814,135 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519A3" w14:paraId="3AAE29EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="337F2C6B" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="00B519A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30D7D379" w14:textId="6EA094A3" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="30D7D379" w14:textId="6EA094A3" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="-385871033"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62D89130" w14:textId="6D1B5DBA" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="62D89130" w14:textId="6D1B5DBA" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:id w:val="440815452"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-4"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2946BC2D" w14:textId="56FC02A7" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="2946BC2D" w14:textId="56FC02A7" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:id w:val="143168909"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
@@ -12206,51 +12263,51 @@
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>health</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>condition?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFAC21D" w14:textId="723D14FA" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="0BFAC21D" w14:textId="723D14FA" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="380"/>
               </w:tabs>
               <w:spacing w:line="282" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="702057614"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -12385,51 +12442,51 @@
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>work?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0594B81D" w14:textId="0BD4D228" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="0594B81D" w14:textId="0BD4D228" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="380"/>
               </w:tabs>
               <w:spacing w:line="282" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2094470040"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -12597,51 +12654,51 @@
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>work?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="021D0879" w14:textId="2BBC8371" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="021D0879" w14:textId="2BBC8371" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="380"/>
               </w:tabs>
               <w:spacing w:line="282" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-384648251"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -12770,51 +12827,51 @@
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>unemployment, underemployment or sporadic employment</w:t>
             </w:r>
             <w:r w:rsidR="00C45DDA">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A51F010" w14:textId="5F7F27EA" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="0A51F010" w14:textId="5F7F27EA" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="380"/>
               </w:tabs>
               <w:spacing w:line="282" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-595249376"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -12964,51 +13021,51 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="249" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>maintain</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>employment?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5110919C" w14:textId="46C22AD6" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="5110919C" w14:textId="46C22AD6" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="380"/>
               </w:tabs>
               <w:spacing w:line="282" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1464571252"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -13155,51 +13212,51 @@
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>respite?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C35DBBE" w14:textId="5F89402D" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="3C35DBBE" w14:textId="5F89402D" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="380"/>
               </w:tabs>
               <w:spacing w:line="265" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-780875683"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -13334,51 +13391,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>care</w:t>
             </w:r>
             <w:r w:rsidR="00C45DDA">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31F96DED" w14:textId="7E559C9B" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="31F96DED" w14:textId="7E559C9B" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="380"/>
               </w:tabs>
               <w:spacing w:line="282" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-600260948"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -13523,51 +13580,51 @@
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Activities of Daily Living (IADLs), Social Skills or Employment</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42EE517A" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="241" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Skills?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB88C16" w14:textId="003A42CB" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="4BB88C16" w14:textId="003A42CB" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="380"/>
               </w:tabs>
               <w:spacing w:line="282" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2018733311"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -13803,101 +13860,101 @@
             </w:r>
             <w:r>
               <w:t>or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Employment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> Skills?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1995895A" w14:textId="783ED777" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="1995895A" w14:textId="398F76DB" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
               <w:spacing w:line="294" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-736164410"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00144EE4">
+                <w:r w:rsidR="00B56FCE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="47"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="47"/>
                 </w:rPr>
                 <w:id w:val="-1491479829"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00144EE4">
+                <w:r w:rsidR="00B56FCE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="47"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00144EE4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4267" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18C30F2D" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
@@ -13971,51 +14028,51 @@
             <w:r>
               <w:t>home</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>w/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Family,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D3B1BD2" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
+          <w:p w14:paraId="3D3B1BD2" w14:textId="0AC7E298" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="249" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>Group</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Home,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Adult</w:t>
             </w:r>
@@ -14034,131 +14091,146 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Home</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>(ACH),</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>etc.):</w:t>
+              <w:t>etc.)</w:t>
+            </w:r>
+            <w:r w:rsidR="008B639C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA718BD" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="00B519A3">
+          <w:p w14:paraId="1FA718BD" w14:textId="4F525897" w:rsidR="00B519A3" w:rsidRDefault="00B519A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4267" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="686CCF24" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Comment:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519A3" w14:paraId="76C9D69D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1881"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F229288" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
+          <w:p w14:paraId="6F229288" w14:textId="3C757046" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="61"/>
             </w:pPr>
             <w:r>
               <w:t>Are there plans for the beneficiary to move from a State Developmental Center</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>(ICF-IID), community ICF-IID, nursing facility, or another provider-operated/controlled setting (ACH, psychiatric residential</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>facility,</w:t>
+              <w:t>facility</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA2337">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA2337" w:rsidRPr="00541046">
+              <w:t>(PRTF)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00541046">
+              <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>foster</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>home,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -14284,51 +14356,51 @@
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>60</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>days?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="201A971C" w14:textId="01E4191D" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="201A971C" w14:textId="01E4191D" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="380"/>
               </w:tabs>
               <w:spacing w:line="297" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1496683717"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -14460,51 +14532,51 @@
             </w:r>
             <w:r>
               <w:t>initial</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">set-up </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>expenses/items?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53077BE9" w14:textId="1844E88C" w:rsidR="00B519A3" w:rsidRDefault="0064307A" w:rsidP="00144EE4">
+          <w:p w14:paraId="53077BE9" w14:textId="1844E88C" w:rsidR="00B519A3" w:rsidRDefault="00B33354" w:rsidP="00144EE4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="380"/>
               </w:tabs>
               <w:spacing w:line="297" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-86999446"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00144EE4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -15021,260 +15093,283 @@
         </w:tabs>
         <w:spacing w:before="182"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Title/Credentials </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B519A3">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="980" w:right="0" w:bottom="1240" w:left="360" w:header="0" w:footer="972" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="194E2D1F" w14:textId="77777777" w:rsidR="0064307A" w:rsidRDefault="0064307A">
+    <w:p w14:paraId="3D4624D7" w14:textId="77777777" w:rsidR="00B33354" w:rsidRDefault="00B33354">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E149AD5" w14:textId="77777777" w:rsidR="0064307A" w:rsidRDefault="0064307A">
+    <w:p w14:paraId="6AE4F048" w14:textId="77777777" w:rsidR="00B33354" w:rsidRDefault="00B33354">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
-    <w:altName w:val="Segoe UI Symbol"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B5FAC2F" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486934016" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CB61D47" wp14:editId="018DFC21">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>444817</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9248792</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1795780" cy="196215"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1795780" cy="196215"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7E8A6877" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
+                        <w:p w14:paraId="7E8A6877" w14:textId="5FE04D01" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:before="20"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>1915(i)</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-8"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>Assessment</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>Version</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> 3.0</w:t>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00940372">
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t>4</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t>.0</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4CB61D47" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:35pt;margin-top:728.25pt;width:141.4pt;height:15.45pt;z-index:-16382464;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7G35ilAEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD0vigJ0JsRp9hWbChQ&#10;bAO6fYAiS7ExS1RJJXb+vpTiJMP2NuyFpkzq8JxDrR5G34u9Reog1HIxm0thg4GmC9ta/vzx+f2d&#10;FJR0aHQPwdbyYEk+rK/erYZY2SW00DcWBYMEqoZYyzalWClFprVe0wyiDVx0gF4nPuJWNagHRve9&#10;Ws7nN2oAbCKCsUT89/FYlOuC75w16ZtzZJPoa8ncUolY4iZHtV7paos6tp2ZaOh/YOF1F3joGepR&#10;Jy122P0F5TuDQODSzIBX4FxnbNHAahbzP9S8tDraooXNoXi2if4frPm6f4nfUaTxI4y8wCKC4jOY&#10;X8TeqCFSNfVkT6ki7s5CR4c+f1mC4Ivs7eHspx2TMBnt9v769o5LhmuL+5vl4jobri63I1L6YsGL&#10;nNQSeV+Fgd4/Uzq2nlomMsf5mUkaNyO35HQDzYFFDLzHWtLrTqOVon8KbFRe+inBU7I5JZj6T1Ce&#10;RtYS4MMugevK5AvuNJk3ULhPryWv+Pdz6bq86fUbAAAA//8DAFBLAwQUAAYACAAAACEATklatOEA&#10;AAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNadI2xKkqBCckRBoOPTqx&#10;m1iN1yF22/D3bE9w3NnRzLx8M7menc0YrEcJjzMBzGDjtcVWwlf19rACFqJCrXqPRsKPCbApbm9y&#10;lWl/wdKcd7FlFIIhUxK6GIeM89B0xqkw84NB+h386FSkc2y5HtWFwl3P50Kk3CmL1NCpwbx0pjnu&#10;Tk7Cdo/lq/3+qD/LQ2mrai3wPT1KeX83bZ+BRTPFPzNc59N0KGhT7U+oA+slLAWhRNIXSZoAI8dT&#10;MieY+iqtlgvgRc7/QxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALsbfmKUAQAAGwMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE5JWrThAAAA&#10;DAEAAA8AAAAAAAAAAAAAAAAA7gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="7E8A6877" w14:textId="77777777" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
+                  <w:p w14:paraId="7E8A6877" w14:textId="5FE04D01" w:rsidR="00B519A3" w:rsidRDefault="007E7740">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:before="20"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>1915(i)</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-8"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>Assessment</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>Version</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> 3.0</w:t>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00940372">
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t>4</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t>.0</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486934528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F0E20AE" wp14:editId="1C0890E0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2973070</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9248792</wp:posOffset>
@@ -15768,70 +15863,70 @@
                       <w:rPr>
                         <w:spacing w:val="-1"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t>2026</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65AA40E8" w14:textId="77777777" w:rsidR="0064307A" w:rsidRDefault="0064307A">
+    <w:p w14:paraId="54AF1755" w14:textId="77777777" w:rsidR="00B33354" w:rsidRDefault="00B33354">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5472B241" w14:textId="77777777" w:rsidR="0064307A" w:rsidRDefault="0064307A">
+    <w:p w14:paraId="2BFABCB2" w14:textId="77777777" w:rsidR="00B33354" w:rsidRDefault="00B33354">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C4C7AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2702C85A"/>
     <w:lvl w:ilvl="0" w:tplc="CEDA3D64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="830" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ACD02E18">
@@ -16420,106 +16515,134 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1903982397">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1071385986">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1440564114">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="595553898">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:val="bestFit" w:percent="177"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B519A3"/>
+    <w:rsid w:val="000078F6"/>
+    <w:rsid w:val="000F696A"/>
+    <w:rsid w:val="001225E4"/>
     <w:rsid w:val="00144EE4"/>
     <w:rsid w:val="002043DF"/>
+    <w:rsid w:val="00305EC2"/>
+    <w:rsid w:val="003172E5"/>
+    <w:rsid w:val="00365BCA"/>
     <w:rsid w:val="003822EB"/>
+    <w:rsid w:val="004D43D7"/>
     <w:rsid w:val="005052F2"/>
-    <w:rsid w:val="0064307A"/>
+    <w:rsid w:val="00541046"/>
+    <w:rsid w:val="00576D6D"/>
+    <w:rsid w:val="005C09EC"/>
+    <w:rsid w:val="0069090F"/>
     <w:rsid w:val="007228CC"/>
     <w:rsid w:val="007541D3"/>
     <w:rsid w:val="00795C29"/>
     <w:rsid w:val="007E7740"/>
-    <w:rsid w:val="008C5C3B"/>
-    <w:rsid w:val="00B27A28"/>
+    <w:rsid w:val="0089132D"/>
+    <w:rsid w:val="008979D7"/>
+    <w:rsid w:val="008B639C"/>
+    <w:rsid w:val="00940372"/>
+    <w:rsid w:val="0094518F"/>
+    <w:rsid w:val="00A66443"/>
+    <w:rsid w:val="00AA2337"/>
+    <w:rsid w:val="00AF4147"/>
+    <w:rsid w:val="00B33354"/>
     <w:rsid w:val="00B519A3"/>
+    <w:rsid w:val="00B56FCE"/>
+    <w:rsid w:val="00B778AD"/>
+    <w:rsid w:val="00BB3C82"/>
     <w:rsid w:val="00C45DDA"/>
+    <w:rsid w:val="00C844B5"/>
     <w:rsid w:val="00CB714E"/>
+    <w:rsid w:val="00CF1C3D"/>
+    <w:rsid w:val="00CF4595"/>
     <w:rsid w:val="00D14F15"/>
+    <w:rsid w:val="00D3351A"/>
     <w:rsid w:val="00D3478D"/>
     <w:rsid w:val="00EE2780"/>
+    <w:rsid w:val="00F8719C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5876ED50"/>
   <w15:docId w15:val="{CAF9CDC0-46B8-4284-9AE0-59483A67F857}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -17006,50 +17129,98 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007228CC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007228CC"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00940372"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00940372"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00940372"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00940372"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/nc-1915i-assessment-tool-instructions-072026/download?attachment" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/nc-1915i-assessment-tool-instructions-072026/download?attachment" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -17442,97 +17613,112 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CACDD48E-7108-43DA-BE38-F3FEFDBA64CC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{732064EE-6EC9-4C34-9317-B654BA128EF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FAEC7CF-D90E-4292-894A-E7CACFC69A47}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1678343-AAF0-411A-BBAE-A17F6DDF8898}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{662CC1B2-2232-4F1B-8AB0-DD483B52E0EE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4ED0DADF-DEFF-44B4-A219-FEE69848E852}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1007</Words>
-  <Characters>5744</Characters>
+  <Words>1017</Words>
+  <Characters>5803</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
+  <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6738</CharactersWithSpaces>
+  <CharactersWithSpaces>6807</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Goda, Deborah A</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2026-07-29T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">