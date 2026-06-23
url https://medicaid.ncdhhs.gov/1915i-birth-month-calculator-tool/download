--- v0 (2026-06-03)
+++ v1 (2026-06-23)
@@ -21,112 +21,112 @@
   <Override PartName="/xl/threadedComments/threadedComment2.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/documenttasks/documenttask1.xml" ContentType="application/vnd.ms-excel.documenttasks+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment3.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment4.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment5.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Web Updates\MAY 2026\WBTR-2937 - Gwen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Web Updates\JUNE 2026\WBTR-3005 Gwen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E97AB173-0995-4EF4-8989-66313BC32B02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9BF73B01-1EC2-4106-93F9-55126928F0AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="5" activeTab="5" xr2:uid="{C2A248DE-6B53-4D23-A6A7-386C169D7E12}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="6" activeTab="6" xr2:uid="{C2A248DE-6B53-4D23-A6A7-386C169D7E12}"/>
   </bookViews>
   <sheets>
     <sheet name="Birth Month Alignment Scena (3)" sheetId="9" state="hidden" r:id="rId1"/>
     <sheet name="1915(i) Clinical Policy Links" sheetId="6" r:id="rId2"/>
     <sheet name="Birth Month Alignment Scena (2)" sheetId="8" state="hidden" r:id="rId3"/>
     <sheet name="Birth Month Alignment Scena (4)" sheetId="10" state="hidden" r:id="rId4"/>
     <sheet name="Initial Plan-Post Roll Out" sheetId="12" state="hidden" r:id="rId5"/>
     <sheet name="Birth Month Examples" sheetId="13" r:id="rId6"/>
     <sheet name="Birth Month Calculator Tool" sheetId="14" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O35" i="13" l="1"/>
+  <c r="N11" i="14" l="1"/>
+  <c r="O11" i="14" s="1"/>
+  <c r="O35" i="13"/>
   <c r="O34" i="13"/>
   <c r="P34" i="13" s="1"/>
   <c r="C42" i="13" s="1"/>
   <c r="K42" i="13" s="1"/>
   <c r="L42" i="13" s="1"/>
   <c r="M45" i="13"/>
   <c r="B17" i="14"/>
   <c r="A17" i="14"/>
   <c r="B35" i="14"/>
   <c r="B34" i="14"/>
   <c r="B33" i="14"/>
   <c r="A35" i="14"/>
   <c r="A34" i="14"/>
   <c r="A33" i="14"/>
   <c r="O27" i="14"/>
   <c r="O26" i="14"/>
   <c r="O25" i="14"/>
-  <c r="N11" i="14"/>
-  <c r="O11" i="14" s="1"/>
   <c r="G27" i="14"/>
   <c r="F27" i="14"/>
   <c r="M27" i="14" s="1"/>
   <c r="G26" i="14"/>
   <c r="F26" i="14"/>
   <c r="M26" i="14" s="1"/>
   <c r="G25" i="14"/>
   <c r="F25" i="14"/>
   <c r="M25" i="14" s="1"/>
   <c r="M11" i="14"/>
   <c r="G11" i="14"/>
   <c r="F11" i="14"/>
   <c r="O36" i="13"/>
   <c r="P36" i="13" s="1"/>
   <c r="C44" i="13" s="1"/>
   <c r="F44" i="13" s="1"/>
   <c r="N15" i="13"/>
   <c r="O15" i="13" s="1"/>
   <c r="N14" i="13"/>
   <c r="O14" i="13" s="1"/>
   <c r="N13" i="13"/>
   <c r="O13" i="13" s="1"/>
   <c r="M13" i="13"/>
   <c r="M14" i="13"/>
   <c r="M15" i="13"/>
@@ -580,83 +580,83 @@
   <c r="D13" i="8"/>
   <c r="G13" i="8"/>
   <c r="J13" i="8"/>
   <c r="K13" i="8"/>
   <c r="M13" i="8"/>
   <c r="I13" i="8" s="1"/>
   <c r="D14" i="8"/>
   <c r="G14" i="8"/>
   <c r="J14" i="8"/>
   <c r="K14" i="8"/>
   <c r="M14" i="8"/>
   <c r="I14" i="8" s="1"/>
   <c r="D15" i="8"/>
   <c r="G15" i="8"/>
   <c r="J15" i="8"/>
   <c r="K15" i="8"/>
   <c r="M15" i="8"/>
   <c r="I15" i="8" s="1"/>
   <c r="E16" i="8"/>
   <c r="G16" i="8"/>
   <c r="J16" i="8"/>
   <c r="M16" i="8"/>
   <c r="M42" i="13" l="1"/>
   <c r="N42" i="13" s="1"/>
   <c r="M44" i="13"/>
+  <c r="N44" i="13" s="1"/>
   <c r="I34" i="13"/>
   <c r="E42" i="13"/>
   <c r="E44" i="13"/>
   <c r="K11" i="14"/>
   <c r="I11" i="14"/>
   <c r="D17" i="14"/>
   <c r="E17" i="14" s="1"/>
   <c r="C17" i="14"/>
   <c r="D33" i="14"/>
   <c r="N25" i="14"/>
   <c r="K25" i="14"/>
   <c r="I25" i="14"/>
   <c r="E33" i="14"/>
   <c r="P25" i="14"/>
   <c r="C33" i="14" s="1"/>
   <c r="M33" i="14" s="1"/>
   <c r="D34" i="14"/>
   <c r="N26" i="14"/>
   <c r="K26" i="14"/>
   <c r="I26" i="14"/>
   <c r="E34" i="14"/>
   <c r="P26" i="14"/>
   <c r="C34" i="14" s="1"/>
   <c r="D35" i="14"/>
   <c r="N27" i="14"/>
   <c r="K27" i="14"/>
   <c r="I27" i="14"/>
   <c r="E35" i="14"/>
   <c r="P27" i="14"/>
   <c r="C35" i="14" s="1"/>
   <c r="G44" i="13"/>
   <c r="I44" i="13"/>
-  <c r="N44" i="13"/>
   <c r="K44" i="13"/>
   <c r="L44" i="13" s="1"/>
   <c r="N35" i="13"/>
   <c r="D43" i="13"/>
   <c r="N36" i="13"/>
   <c r="D44" i="13"/>
   <c r="E43" i="13"/>
   <c r="P35" i="13"/>
   <c r="C43" i="13" s="1"/>
   <c r="F42" i="13"/>
   <c r="K15" i="13"/>
   <c r="I15" i="13"/>
   <c r="K14" i="13"/>
   <c r="I14" i="13"/>
   <c r="K13" i="13"/>
   <c r="I13" i="13"/>
   <c r="D22" i="13"/>
   <c r="E22" i="13" s="1"/>
   <c r="C22" i="13"/>
   <c r="D23" i="13"/>
   <c r="E23" i="13" s="1"/>
   <c r="C23" i="13"/>
   <c r="D24" i="13"/>
   <c r="E24" i="13" s="1"/>
   <c r="C24" i="13"/>
@@ -697,80 +697,80 @@
   <c r="L16" i="8"/>
   <c r="K16" i="8" s="1"/>
   <c r="F43" i="13" l="1"/>
   <c r="G43" i="13" s="1"/>
   <c r="M43" i="13"/>
   <c r="M35" i="14"/>
   <c r="N35" i="14" s="1"/>
   <c r="K35" i="14"/>
   <c r="L35" i="14" s="1"/>
   <c r="F35" i="14"/>
   <c r="M34" i="14"/>
   <c r="N34" i="14" s="1"/>
   <c r="K34" i="14"/>
   <c r="L34" i="14" s="1"/>
   <c r="F34" i="14"/>
   <c r="N33" i="14"/>
   <c r="K33" i="14"/>
   <c r="L33" i="14" s="1"/>
   <c r="F33" i="14"/>
   <c r="G17" i="14"/>
   <c r="F17" i="14"/>
   <c r="M17" i="14"/>
   <c r="N17" i="14" s="1"/>
   <c r="O17" i="14"/>
   <c r="P17" i="14" s="1"/>
-  <c r="N43" i="13"/>
   <c r="K43" i="13"/>
   <c r="L43" i="13" s="1"/>
   <c r="I42" i="13"/>
   <c r="G42" i="13"/>
   <c r="O24" i="13"/>
   <c r="M24" i="13"/>
   <c r="N24" i="13" s="1"/>
   <c r="O23" i="13"/>
   <c r="M23" i="13"/>
   <c r="N23" i="13" s="1"/>
   <c r="O22" i="13"/>
   <c r="M22" i="13"/>
   <c r="N22" i="13" s="1"/>
   <c r="E21" i="13"/>
   <c r="O21" i="13" s="1"/>
   <c r="M21" i="13"/>
   <c r="N21" i="13" s="1"/>
   <c r="P21" i="13"/>
   <c r="G24" i="13"/>
   <c r="F24" i="13"/>
   <c r="F23" i="13"/>
   <c r="G23" i="13"/>
   <c r="F22" i="13"/>
   <c r="G22" i="13"/>
   <c r="F21" i="13"/>
   <c r="G21" i="13"/>
   <c r="G21" i="8"/>
   <c r="J21" i="8"/>
-  <c r="I43" i="13" l="1"/>
+  <c r="N43" i="13" l="1"/>
+  <c r="I43" i="13"/>
   <c r="K17" i="14"/>
   <c r="I17" i="14"/>
   <c r="I33" i="14"/>
   <c r="G33" i="14"/>
   <c r="I34" i="14"/>
   <c r="G34" i="14"/>
   <c r="I35" i="14"/>
   <c r="G35" i="14"/>
   <c r="P22" i="13"/>
   <c r="P23" i="13"/>
   <c r="P24" i="13"/>
   <c r="I22" i="13"/>
   <c r="K22" i="13"/>
   <c r="I23" i="13"/>
   <c r="K23" i="13"/>
   <c r="I24" i="13"/>
   <c r="K24" i="13"/>
   <c r="K21" i="13"/>
   <c r="I21" i="13"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
@@ -4790,355 +4790,355 @@
     <xf numFmtId="164" fontId="1" fillId="13" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="13" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="15" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="20" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="14" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="14" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="10" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="19" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="13" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="13" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="14" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="14" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="10" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="14" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="14" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="14" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="43" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...190 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFEDB9E8"/>
       <color rgb="FFDCEAF8"/>
       <color rgb="FFD5D5D5"/>
       <color rgb="FFCCCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -5618,162 +5618,162 @@
     <col min="1" max="1" width="13.88671875" style="46" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" customWidth="1"/>
     <col min="3" max="7" width="19.5546875" customWidth="1"/>
     <col min="8" max="8" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="20" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.6640625" customWidth="1"/>
     <col min="12" max="13" width="22.109375" customWidth="1"/>
     <col min="14" max="14" width="19.5546875" customWidth="1"/>
     <col min="15" max="15" width="26.6640625" customWidth="1"/>
     <col min="16" max="17" width="17.109375" customWidth="1"/>
     <col min="18" max="18" width="17.88671875" customWidth="1"/>
     <col min="19" max="19" width="21.109375" customWidth="1"/>
     <col min="20" max="20" width="20" customWidth="1"/>
     <col min="21" max="21" width="16.88671875" customWidth="1"/>
     <col min="22" max="22" width="20.88671875" customWidth="1"/>
     <col min="23" max="23" width="18.6640625" customWidth="1"/>
     <col min="24" max="24" width="18.88671875" customWidth="1"/>
     <col min="25" max="25" width="23.44140625" customWidth="1"/>
     <col min="26" max="26" width="17.88671875" customWidth="1"/>
     <col min="27" max="27" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:18" ht="234.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="644" t="s">
+      <c r="A3" s="668" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="645"/>
-[...10 lines deleted...]
-      <c r="M3" s="647"/>
+      <c r="B3" s="654"/>
+      <c r="C3" s="655"/>
+      <c r="D3" s="655"/>
+      <c r="E3" s="655"/>
+      <c r="F3" s="655"/>
+      <c r="G3" s="655"/>
+      <c r="H3" s="655"/>
+      <c r="I3" s="655"/>
+      <c r="J3" s="655"/>
+      <c r="K3" s="655"/>
+      <c r="L3" s="655"/>
+      <c r="M3" s="656"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
     </row>
     <row r="7" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="648" t="s">
+      <c r="A7" s="657" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="648"/>
-[...6 lines deleted...]
-      <c r="I7" s="648"/>
+      <c r="B7" s="657"/>
+      <c r="C7" s="657"/>
+      <c r="D7" s="657"/>
+      <c r="E7" s="657"/>
+      <c r="F7" s="657"/>
+      <c r="G7" s="657"/>
+      <c r="H7" s="657"/>
+      <c r="I7" s="657"/>
     </row>
     <row r="8" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="103"/>
       <c r="B8" s="103"/>
       <c r="C8" s="103"/>
       <c r="D8" s="103"/>
       <c r="E8" s="103"/>
       <c r="F8" s="103"/>
       <c r="G8" s="103"/>
       <c r="H8" s="103"/>
       <c r="I8" s="103"/>
     </row>
     <row r="9" spans="1:18" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A9" s="255" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="255"/>
       <c r="C9" s="255"/>
       <c r="D9" s="255"/>
       <c r="E9" s="255"/>
       <c r="F9" s="255"/>
       <c r="G9" s="255"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
     </row>
     <row r="10" spans="1:18" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="649" t="s">
+      <c r="A10" s="658" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="650"/>
-      <c r="C10" s="650"/>
+      <c r="B10" s="659"/>
+      <c r="C10" s="659"/>
       <c r="D10" s="238"/>
       <c r="E10" s="238"/>
       <c r="F10" s="61"/>
       <c r="G10" s="61"/>
       <c r="H10" s="61"/>
       <c r="I10" s="62"/>
       <c r="J10" s="62"/>
       <c r="K10" s="62"/>
       <c r="L10" s="62"/>
       <c r="M10" s="62"/>
       <c r="N10" s="62"/>
       <c r="O10" s="62"/>
     </row>
     <row r="11" spans="1:18" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="63"/>
       <c r="B11" s="64"/>
       <c r="C11" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="D11" s="651" t="s">
+      <c r="D11" s="669" t="s">
         <v>5</v>
       </c>
-      <c r="E11" s="652"/>
+      <c r="E11" s="670"/>
       <c r="F11" s="63"/>
       <c r="G11" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="H11" s="631"/>
+      <c r="H11" s="633"/>
       <c r="I11" s="66" t="s">
         <v>7</v>
       </c>
       <c r="J11" s="67" t="s">
         <v>8</v>
       </c>
       <c r="K11" s="66" t="s">
         <v>9</v>
       </c>
       <c r="L11" s="67" t="s">
         <v>10</v>
       </c>
       <c r="M11" s="67" t="s">
         <v>11</v>
       </c>
       <c r="N11" s="66" t="s">
         <v>12</v>
       </c>
       <c r="O11" s="66" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="75.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="68" t="s">
         <v>14</v>
@@ -5868,78 +5868,78 @@
         <f>O13+1</f>
         <v>46143</v>
       </c>
       <c r="O13" s="253">
         <v>46142</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="45"/>
       <c r="B14" s="44"/>
       <c r="C14" s="241"/>
       <c r="D14" s="244"/>
       <c r="E14" s="244"/>
       <c r="F14" s="55"/>
       <c r="G14" s="55"/>
       <c r="H14" s="55"/>
       <c r="I14" s="55"/>
       <c r="J14" s="245"/>
       <c r="K14" s="55"/>
       <c r="L14" s="246"/>
       <c r="M14" s="247"/>
       <c r="N14" s="247"/>
       <c r="O14" s="60"/>
     </row>
     <row r="15" spans="1:18" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="653" t="s">
+      <c r="A15" s="671" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="654"/>
-[...11 lines deleted...]
-      <c r="N15" s="654"/>
+      <c r="B15" s="672"/>
+      <c r="C15" s="672"/>
+      <c r="D15" s="672"/>
+      <c r="E15" s="672"/>
+      <c r="F15" s="672"/>
+      <c r="G15" s="672"/>
+      <c r="H15" s="672"/>
+      <c r="I15" s="672"/>
+      <c r="J15" s="672"/>
+      <c r="K15" s="672"/>
+      <c r="L15" s="672"/>
+      <c r="M15" s="672"/>
+      <c r="N15" s="672"/>
       <c r="O15" s="94"/>
     </row>
     <row r="16" spans="1:18" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="82"/>
       <c r="B16" s="83"/>
       <c r="C16" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="D16" s="664" t="s">
+      <c r="D16" s="666" t="s">
         <v>31</v>
       </c>
-      <c r="E16" s="665"/>
+      <c r="E16" s="667"/>
       <c r="F16" s="248"/>
       <c r="G16" s="249" t="s">
         <v>6</v>
       </c>
       <c r="H16" s="248"/>
       <c r="I16" s="250" t="s">
         <v>7</v>
       </c>
       <c r="J16" s="251" t="s">
         <v>8</v>
       </c>
       <c r="K16" s="250" t="s">
         <v>9</v>
       </c>
       <c r="L16" s="251" t="s">
         <v>10</v>
       </c>
       <c r="M16" s="251" t="s">
         <v>11</v>
       </c>
       <c r="N16" s="250" t="s">
         <v>12</v>
       </c>
       <c r="O16" s="84" t="s">
         <v>13</v>
@@ -6090,100 +6090,100 @@
       <c r="S19" s="57"/>
       <c r="T19" s="57"/>
       <c r="U19" s="46"/>
       <c r="V19" s="57"/>
       <c r="W19" s="57"/>
       <c r="Y19" s="47"/>
       <c r="AA19" s="47"/>
       <c r="AB19" s="47"/>
     </row>
     <row r="20" spans="1:30" ht="43.2" x14ac:dyDescent="0.3">
       <c r="C20" s="58" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:30" ht="72" x14ac:dyDescent="0.3">
       <c r="C21" s="58" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:30" ht="28.8" x14ac:dyDescent="0.3">
       <c r="C22" s="58" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:30" ht="25.8" hidden="1" x14ac:dyDescent="0.5">
-      <c r="A24" s="669" t="s">
+      <c r="A24" s="673" t="s">
         <v>40</v>
       </c>
-      <c r="B24" s="669"/>
-[...4 lines deleted...]
-      <c r="G24" s="669"/>
+      <c r="B24" s="673"/>
+      <c r="C24" s="673"/>
+      <c r="D24" s="673"/>
+      <c r="E24" s="673"/>
+      <c r="F24" s="673"/>
+      <c r="G24" s="673"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
     </row>
     <row r="25" spans="1:30" ht="22.8" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="649" t="s">
+      <c r="A25" s="658" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="650"/>
-      <c r="C25" s="650"/>
+      <c r="B25" s="659"/>
+      <c r="C25" s="659"/>
       <c r="D25" s="238"/>
       <c r="E25" s="238"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="62"/>
       <c r="J25" s="62"/>
       <c r="K25" s="62"/>
       <c r="L25" s="62"/>
       <c r="M25" s="62"/>
       <c r="N25" s="62"/>
       <c r="O25" s="62"/>
     </row>
     <row r="26" spans="1:30" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A26" s="63"/>
       <c r="B26" s="64"/>
       <c r="C26" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="D26" s="651" t="s">
+      <c r="D26" s="669" t="s">
         <v>5</v>
       </c>
-      <c r="E26" s="652"/>
+      <c r="E26" s="670"/>
       <c r="F26" s="63"/>
       <c r="G26" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="H26" s="631"/>
+      <c r="H26" s="633"/>
       <c r="I26" s="66" t="s">
         <v>7</v>
       </c>
       <c r="J26" s="67" t="s">
         <v>8</v>
       </c>
       <c r="K26" s="66" t="s">
         <v>9</v>
       </c>
       <c r="L26" s="67" t="s">
         <v>10</v>
       </c>
       <c r="M26" s="67" t="s">
         <v>11</v>
       </c>
       <c r="N26" s="66" t="s">
         <v>12</v>
       </c>
       <c r="O26" s="66" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:30" ht="63" hidden="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="68" t="s">
         <v>14</v>
@@ -6278,78 +6278,78 @@
         <f>O28+1</f>
         <v>46143</v>
       </c>
       <c r="O28" s="253">
         <v>46142</v>
       </c>
     </row>
     <row r="29" spans="1:30" hidden="1" x14ac:dyDescent="0.3">
       <c r="A29" s="45"/>
       <c r="B29" s="44"/>
       <c r="C29" s="241"/>
       <c r="D29" s="244"/>
       <c r="E29" s="244"/>
       <c r="F29" s="55"/>
       <c r="G29" s="55"/>
       <c r="H29" s="55"/>
       <c r="I29" s="55"/>
       <c r="J29" s="245"/>
       <c r="K29" s="55"/>
       <c r="L29" s="246"/>
       <c r="M29" s="247"/>
       <c r="N29" s="247"/>
       <c r="O29" s="60"/>
     </row>
     <row r="30" spans="1:30" ht="22.8" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="653" t="s">
+      <c r="A30" s="671" t="s">
         <v>30</v>
       </c>
-      <c r="B30" s="654"/>
-[...11 lines deleted...]
-      <c r="N30" s="654"/>
+      <c r="B30" s="672"/>
+      <c r="C30" s="672"/>
+      <c r="D30" s="672"/>
+      <c r="E30" s="672"/>
+      <c r="F30" s="672"/>
+      <c r="G30" s="672"/>
+      <c r="H30" s="672"/>
+      <c r="I30" s="672"/>
+      <c r="J30" s="672"/>
+      <c r="K30" s="672"/>
+      <c r="L30" s="672"/>
+      <c r="M30" s="672"/>
+      <c r="N30" s="672"/>
       <c r="O30" s="94"/>
     </row>
     <row r="31" spans="1:30" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A31" s="82"/>
       <c r="B31" s="83"/>
       <c r="C31" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="D31" s="664" t="s">
+      <c r="D31" s="666" t="s">
         <v>31</v>
       </c>
-      <c r="E31" s="665"/>
+      <c r="E31" s="667"/>
       <c r="F31" s="248"/>
       <c r="G31" s="249" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="248"/>
       <c r="I31" s="250" t="s">
         <v>7</v>
       </c>
       <c r="J31" s="251" t="s">
         <v>8</v>
       </c>
       <c r="K31" s="250" t="s">
         <v>9</v>
       </c>
       <c r="L31" s="251" t="s">
         <v>10</v>
       </c>
       <c r="M31" s="251" t="s">
         <v>11</v>
       </c>
       <c r="N31" s="250" t="s">
         <v>12</v>
       </c>
       <c r="O31" s="84" t="s">
         <v>13</v>
@@ -6434,274 +6434,274 @@
       <c r="J33" s="93"/>
       <c r="K33" s="79">
         <f>G33</f>
         <v>46097</v>
       </c>
       <c r="L33" s="80">
         <v>45</v>
       </c>
       <c r="M33" s="81">
         <f>N33</f>
         <v>46508</v>
       </c>
       <c r="N33" s="81">
         <f>O33+1</f>
         <v>46508</v>
       </c>
       <c r="O33" s="91">
         <f>E33+365</f>
         <v>46507</v>
       </c>
     </row>
     <row r="34" spans="1:15" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="35" spans="1:15" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A24:G24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="D31:E31"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="A15:N15"/>
-    <mergeCell ref="A24:G24"/>
-[...3 lines deleted...]
-    <mergeCell ref="D31:E31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8301A50E-F526-4152-9064-DF782DB7ADB6}">
   <dimension ref="A2:K18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:XFD7"/>
+      <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="83" customWidth="1"/>
     <col min="2" max="2" width="88.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A4" s="624" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="587" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="7" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A7" s="672"/>
-[...9 lines deleted...]
-      <c r="K7" s="673"/>
+      <c r="A7" s="676"/>
+      <c r="B7" s="677"/>
+      <c r="C7" s="677"/>
+      <c r="D7" s="677"/>
+      <c r="E7" s="677"/>
+      <c r="F7" s="677"/>
+      <c r="G7" s="677"/>
+      <c r="H7" s="677"/>
+      <c r="I7" s="677"/>
+      <c r="J7" s="677"/>
+      <c r="K7" s="677"/>
     </row>
     <row r="8" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="674" t="s">
+      <c r="A8" s="678" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="675"/>
-[...8 lines deleted...]
-      <c r="K8" s="675"/>
+      <c r="B8" s="679"/>
+      <c r="C8" s="679"/>
+      <c r="D8" s="679"/>
+      <c r="E8" s="679"/>
+      <c r="F8" s="679"/>
+      <c r="G8" s="679"/>
+      <c r="H8" s="679"/>
+      <c r="I8" s="679"/>
+      <c r="J8" s="679"/>
+      <c r="K8" s="679"/>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="676" t="s">
+      <c r="A9" s="680" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="677"/>
-[...8 lines deleted...]
-      <c r="K9" s="677"/>
+      <c r="B9" s="681"/>
+      <c r="C9" s="681"/>
+      <c r="D9" s="681"/>
+      <c r="E9" s="681"/>
+      <c r="F9" s="681"/>
+      <c r="G9" s="681"/>
+      <c r="H9" s="681"/>
+      <c r="I9" s="681"/>
+      <c r="J9" s="681"/>
+      <c r="K9" s="681"/>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="676" t="s">
+      <c r="A10" s="680" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="677"/>
-[...8 lines deleted...]
-      <c r="K10" s="677"/>
+      <c r="B10" s="681"/>
+      <c r="C10" s="681"/>
+      <c r="D10" s="681"/>
+      <c r="E10" s="681"/>
+      <c r="F10" s="681"/>
+      <c r="G10" s="681"/>
+      <c r="H10" s="681"/>
+      <c r="I10" s="681"/>
+      <c r="J10" s="681"/>
+      <c r="K10" s="681"/>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="676" t="s">
+      <c r="A11" s="680" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="677"/>
-[...8 lines deleted...]
-      <c r="K11" s="677"/>
+      <c r="B11" s="681"/>
+      <c r="C11" s="681"/>
+      <c r="D11" s="681"/>
+      <c r="E11" s="681"/>
+      <c r="F11" s="681"/>
+      <c r="G11" s="681"/>
+      <c r="H11" s="681"/>
+      <c r="I11" s="681"/>
+      <c r="J11" s="681"/>
+      <c r="K11" s="681"/>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="676" t="s">
+      <c r="A12" s="680" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="677"/>
-[...8 lines deleted...]
-      <c r="K12" s="677"/>
+      <c r="B12" s="681"/>
+      <c r="C12" s="681"/>
+      <c r="D12" s="681"/>
+      <c r="E12" s="681"/>
+      <c r="F12" s="681"/>
+      <c r="G12" s="681"/>
+      <c r="H12" s="681"/>
+      <c r="I12" s="681"/>
+      <c r="J12" s="681"/>
+      <c r="K12" s="681"/>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="676" t="s">
+      <c r="A13" s="680" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="677"/>
-[...8 lines deleted...]
-      <c r="K13" s="677"/>
+      <c r="B13" s="681"/>
+      <c r="C13" s="681"/>
+      <c r="D13" s="681"/>
+      <c r="E13" s="681"/>
+      <c r="F13" s="681"/>
+      <c r="G13" s="681"/>
+      <c r="H13" s="681"/>
+      <c r="I13" s="681"/>
+      <c r="J13" s="681"/>
+      <c r="K13" s="681"/>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="676" t="s">
+      <c r="A14" s="680" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="677"/>
-[...8 lines deleted...]
-      <c r="K14" s="677"/>
+      <c r="B14" s="681"/>
+      <c r="C14" s="681"/>
+      <c r="D14" s="681"/>
+      <c r="E14" s="681"/>
+      <c r="F14" s="681"/>
+      <c r="G14" s="681"/>
+      <c r="H14" s="681"/>
+      <c r="I14" s="681"/>
+      <c r="J14" s="681"/>
+      <c r="K14" s="681"/>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="676" t="s">
+      <c r="A15" s="680" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="677"/>
-[...8 lines deleted...]
-      <c r="K15" s="677"/>
+      <c r="B15" s="681"/>
+      <c r="C15" s="681"/>
+      <c r="D15" s="681"/>
+      <c r="E15" s="681"/>
+      <c r="F15" s="681"/>
+      <c r="G15" s="681"/>
+      <c r="H15" s="681"/>
+      <c r="I15" s="681"/>
+      <c r="J15" s="681"/>
+      <c r="K15" s="681"/>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="676" t="s">
+      <c r="A16" s="680" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="677"/>
-[...8 lines deleted...]
-      <c r="K16" s="677"/>
+      <c r="B16" s="681"/>
+      <c r="C16" s="681"/>
+      <c r="D16" s="681"/>
+      <c r="E16" s="681"/>
+      <c r="F16" s="681"/>
+      <c r="G16" s="681"/>
+      <c r="H16" s="681"/>
+      <c r="I16" s="681"/>
+      <c r="J16" s="681"/>
+      <c r="K16" s="681"/>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="676" t="s">
+      <c r="A17" s="680" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="677"/>
-[...8 lines deleted...]
-      <c r="K17" s="677"/>
+      <c r="B17" s="681"/>
+      <c r="C17" s="681"/>
+      <c r="D17" s="681"/>
+      <c r="E17" s="681"/>
+      <c r="F17" s="681"/>
+      <c r="G17" s="681"/>
+      <c r="H17" s="681"/>
+      <c r="I17" s="681"/>
+      <c r="J17" s="681"/>
+      <c r="K17" s="681"/>
     </row>
     <row r="18" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="670" t="s">
+      <c r="A18" s="674" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="671"/>
-[...8 lines deleted...]
-      <c r="K18" s="671"/>
+      <c r="B18" s="675"/>
+      <c r="C18" s="675"/>
+      <c r="D18" s="675"/>
+      <c r="E18" s="675"/>
+      <c r="F18" s="675"/>
+      <c r="G18" s="675"/>
+      <c r="H18" s="675"/>
+      <c r="I18" s="675"/>
+      <c r="J18" s="675"/>
+      <c r="K18" s="675"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A18:K18"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A10:K10"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="A14:K14"/>
     <mergeCell ref="A15:K15"/>
     <mergeCell ref="A16:K16"/>
     <mergeCell ref="A17:K17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="https://medicaid.ncdhhs.gov/providers/program-specific-clinical-coverage-policies" xr:uid="{62F4950C-4251-4C5A-9D38-509566E3DC2D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DEF2A7A-C133-4F30-B037-B2C265D1EF97}">
@@ -6719,149 +6719,149 @@
     <col min="1" max="1" width="13.88671875" style="46" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" customWidth="1"/>
     <col min="3" max="5" width="19.5546875" customWidth="1"/>
     <col min="6" max="6" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="20" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="21.6640625" customWidth="1"/>
     <col min="11" max="12" width="22.109375" customWidth="1"/>
     <col min="13" max="13" width="19.5546875" customWidth="1"/>
     <col min="14" max="14" width="0.6640625" customWidth="1"/>
     <col min="15" max="16" width="17.109375" customWidth="1"/>
     <col min="17" max="17" width="17.88671875" customWidth="1"/>
     <col min="18" max="18" width="21.109375" customWidth="1"/>
     <col min="19" max="19" width="20" customWidth="1"/>
     <col min="20" max="20" width="16.88671875" customWidth="1"/>
     <col min="21" max="21" width="20.88671875" customWidth="1"/>
     <col min="22" max="22" width="18.6640625" customWidth="1"/>
     <col min="23" max="23" width="18.88671875" customWidth="1"/>
     <col min="24" max="24" width="23.44140625" customWidth="1"/>
     <col min="25" max="25" width="17.88671875" customWidth="1"/>
     <col min="26" max="26" width="12.88671875" customWidth="1"/>
     <col min="27" max="27" width="8.88671875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:17" ht="234.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="644" t="s">
+      <c r="A3" s="668" t="s">
         <v>55</v>
       </c>
-      <c r="B3" s="645"/>
-[...9 lines deleted...]
-      <c r="L3" s="647"/>
+      <c r="B3" s="654"/>
+      <c r="C3" s="655"/>
+      <c r="D3" s="655"/>
+      <c r="E3" s="655"/>
+      <c r="F3" s="655"/>
+      <c r="G3" s="655"/>
+      <c r="H3" s="655"/>
+      <c r="I3" s="655"/>
+      <c r="J3" s="655"/>
+      <c r="K3" s="655"/>
+      <c r="L3" s="656"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="14"/>
       <c r="O6" s="14"/>
       <c r="P6" s="14"/>
     </row>
     <row r="7" spans="1:17" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="679" t="s">
+      <c r="A7" s="683" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="679"/>
-[...4 lines deleted...]
-      <c r="G7" s="679"/>
+      <c r="B7" s="683"/>
+      <c r="C7" s="683"/>
+      <c r="D7" s="683"/>
+      <c r="E7" s="683"/>
+      <c r="F7" s="683"/>
+      <c r="G7" s="683"/>
     </row>
     <row r="8" spans="1:17" ht="9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="107"/>
       <c r="B8" s="107"/>
       <c r="C8" s="107"/>
       <c r="D8" s="107"/>
       <c r="E8" s="107"/>
       <c r="F8" s="107"/>
       <c r="G8" s="107"/>
     </row>
     <row r="9" spans="1:17" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A9" s="669" t="s">
+      <c r="A9" s="673" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="669"/>
-[...2 lines deleted...]
-      <c r="E9" s="669"/>
+      <c r="B9" s="673"/>
+      <c r="C9" s="673"/>
+      <c r="D9" s="673"/>
+      <c r="E9" s="673"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="15"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
     </row>
     <row r="10" spans="1:17" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="680" t="s">
+      <c r="A10" s="684" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="681"/>
-      <c r="C10" s="681"/>
+      <c r="B10" s="685"/>
+      <c r="C10" s="685"/>
       <c r="D10" s="108"/>
       <c r="E10" s="108"/>
       <c r="F10" s="108"/>
       <c r="G10" s="109"/>
       <c r="H10" s="109"/>
       <c r="I10" s="109"/>
       <c r="J10" s="109"/>
       <c r="K10" s="109"/>
       <c r="L10" s="109"/>
       <c r="M10" s="109"/>
       <c r="N10" s="109"/>
     </row>
     <row r="11" spans="1:17" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="110"/>
       <c r="B11" s="111"/>
       <c r="C11" s="112" t="s">
         <v>4</v>
       </c>
       <c r="D11" s="113"/>
       <c r="E11" s="114" t="s">
         <v>6</v>
       </c>
-      <c r="F11" s="640"/>
+      <c r="F11" s="642"/>
       <c r="G11" s="115" t="s">
         <v>7</v>
       </c>
       <c r="H11" s="115" t="s">
         <v>57</v>
       </c>
       <c r="I11" s="116" t="s">
         <v>8</v>
       </c>
       <c r="J11" s="115" t="s">
         <v>9</v>
       </c>
       <c r="K11" s="116" t="s">
         <v>10</v>
       </c>
       <c r="L11" s="116" t="s">
         <v>11</v>
       </c>
       <c r="M11" s="116" t="s">
         <v>58</v>
       </c>
       <c r="N11" s="117"/>
     </row>
     <row r="12" spans="1:17" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="118" t="s">
@@ -7070,55 +7070,55 @@
         <v>46143</v>
       </c>
       <c r="M16" s="124">
         <f>H16+1</f>
         <v>46143</v>
       </c>
       <c r="N16" s="130"/>
     </row>
     <row r="17" spans="1:29" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="133"/>
       <c r="B17" s="134"/>
       <c r="C17" s="135"/>
       <c r="D17" s="136"/>
       <c r="E17" s="137"/>
       <c r="F17" s="136"/>
       <c r="G17" s="136"/>
       <c r="H17" s="135"/>
       <c r="I17" s="138"/>
       <c r="J17" s="136"/>
       <c r="K17" s="139"/>
       <c r="L17" s="134"/>
       <c r="M17" s="134"/>
       <c r="N17" s="140"/>
     </row>
     <row r="18" spans="1:29" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="682" t="s">
+      <c r="A18" s="686" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="683"/>
-      <c r="C18" s="683"/>
+      <c r="B18" s="687"/>
+      <c r="C18" s="687"/>
       <c r="D18" s="141"/>
       <c r="E18" s="142"/>
       <c r="F18" s="141"/>
       <c r="G18" s="141"/>
       <c r="H18" s="143"/>
       <c r="I18" s="144"/>
       <c r="J18" s="141"/>
       <c r="K18" s="145"/>
       <c r="L18" s="146"/>
       <c r="M18" s="146"/>
       <c r="N18" s="147"/>
     </row>
     <row r="19" spans="1:29" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="148"/>
       <c r="B19" s="149"/>
       <c r="C19" s="150" t="s">
         <v>4</v>
       </c>
       <c r="D19" s="151"/>
       <c r="E19" s="152" t="s">
         <v>6</v>
       </c>
       <c r="F19" s="151"/>
       <c r="G19" s="153" t="s">
         <v>7</v>
@@ -7284,146 +7284,146 @@
       <c r="C23" s="167"/>
       <c r="D23" s="166"/>
       <c r="E23" s="166"/>
       <c r="F23" s="166"/>
       <c r="G23" s="166"/>
       <c r="H23" s="167"/>
       <c r="I23" s="168"/>
       <c r="J23" s="166"/>
       <c r="K23" s="169"/>
       <c r="L23" s="166"/>
       <c r="M23" s="166"/>
       <c r="N23" s="166"/>
       <c r="O23" s="100"/>
       <c r="P23" s="100"/>
       <c r="Q23" s="100"/>
       <c r="R23" s="100"/>
       <c r="S23" s="100"/>
       <c r="T23" s="101"/>
       <c r="U23" s="100"/>
       <c r="V23" s="100"/>
       <c r="X23" s="102"/>
       <c r="Z23" s="102"/>
       <c r="AA23" s="102"/>
     </row>
     <row r="24" spans="1:29" s="56" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="684" t="s">
+      <c r="A24" s="688" t="s">
         <v>63</v>
       </c>
-      <c r="B24" s="684"/>
-[...10 lines deleted...]
-      <c r="M24" s="684"/>
+      <c r="B24" s="688"/>
+      <c r="C24" s="688"/>
+      <c r="D24" s="688"/>
+      <c r="E24" s="688"/>
+      <c r="F24" s="688"/>
+      <c r="G24" s="688"/>
+      <c r="H24" s="688"/>
+      <c r="I24" s="688"/>
+      <c r="J24" s="688"/>
+      <c r="K24" s="688"/>
+      <c r="L24" s="688"/>
+      <c r="M24" s="688"/>
       <c r="N24" s="59"/>
     </row>
     <row r="25" spans="1:29" s="56" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="684"/>
-[...11 lines deleted...]
-      <c r="M25" s="684"/>
+      <c r="A25" s="688"/>
+      <c r="B25" s="688"/>
+      <c r="C25" s="688"/>
+      <c r="D25" s="688"/>
+      <c r="E25" s="688"/>
+      <c r="F25" s="688"/>
+      <c r="G25" s="688"/>
+      <c r="H25" s="688"/>
+      <c r="I25" s="688"/>
+      <c r="J25" s="688"/>
+      <c r="K25" s="688"/>
+      <c r="L25" s="688"/>
+      <c r="M25" s="688"/>
       <c r="N25" s="59"/>
     </row>
     <row r="26" spans="1:29" s="56" customFormat="1" ht="10.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="684"/>
-[...11 lines deleted...]
-      <c r="M26" s="684"/>
+      <c r="A26" s="688"/>
+      <c r="B26" s="688"/>
+      <c r="C26" s="688"/>
+      <c r="D26" s="688"/>
+      <c r="E26" s="688"/>
+      <c r="F26" s="688"/>
+      <c r="G26" s="688"/>
+      <c r="H26" s="688"/>
+      <c r="I26" s="688"/>
+      <c r="J26" s="688"/>
+      <c r="K26" s="688"/>
+      <c r="L26" s="688"/>
+      <c r="M26" s="688"/>
       <c r="N26" s="59"/>
     </row>
     <row r="27" spans="1:29" s="48" customFormat="1" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="684"/>
-[...11 lines deleted...]
-      <c r="M27" s="684"/>
+      <c r="A27" s="688"/>
+      <c r="B27" s="688"/>
+      <c r="C27" s="688"/>
+      <c r="D27" s="688"/>
+      <c r="E27" s="688"/>
+      <c r="F27" s="688"/>
+      <c r="G27" s="688"/>
+      <c r="H27" s="688"/>
+      <c r="I27" s="688"/>
+      <c r="J27" s="688"/>
+      <c r="K27" s="688"/>
+      <c r="L27" s="688"/>
+      <c r="M27" s="688"/>
       <c r="N27" s="59"/>
       <c r="O27" s="170"/>
       <c r="P27" s="170"/>
     </row>
     <row r="28" spans="1:29" ht="31.95" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A28" s="685" t="s">
+      <c r="A28" s="689" t="s">
         <v>3</v>
       </c>
-      <c r="B28" s="685"/>
-[...10 lines deleted...]
-      <c r="M28" s="685"/>
+      <c r="B28" s="689"/>
+      <c r="C28" s="689"/>
+      <c r="D28" s="689"/>
+      <c r="E28" s="689"/>
+      <c r="F28" s="689"/>
+      <c r="G28" s="689"/>
+      <c r="H28" s="689"/>
+      <c r="I28" s="689"/>
+      <c r="J28" s="689"/>
+      <c r="K28" s="689"/>
+      <c r="L28" s="689"/>
+      <c r="M28" s="689"/>
       <c r="N28" s="171"/>
-      <c r="O28" s="686" t="s">
+      <c r="O28" s="690" t="s">
         <v>30</v>
       </c>
-      <c r="P28" s="687"/>
-[...7 lines deleted...]
-      <c r="X28" s="687"/>
+      <c r="P28" s="691"/>
+      <c r="Q28" s="691"/>
+      <c r="R28" s="691"/>
+      <c r="S28" s="691"/>
+      <c r="T28" s="691"/>
+      <c r="U28" s="691"/>
+      <c r="V28" s="691"/>
+      <c r="W28" s="691"/>
+      <c r="X28" s="691"/>
     </row>
     <row r="29" spans="1:29" ht="51.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="172"/>
       <c r="B29" s="173"/>
       <c r="C29" s="174" t="s">
         <v>4</v>
       </c>
       <c r="D29" s="172"/>
       <c r="E29" s="175" t="s">
         <v>6</v>
       </c>
       <c r="F29" s="174"/>
       <c r="G29" s="176" t="s">
         <v>7</v>
       </c>
       <c r="H29" s="176" t="s">
         <v>57</v>
       </c>
       <c r="I29" s="174" t="s">
         <v>8</v>
       </c>
       <c r="J29" s="176" t="s">
         <v>9</v>
       </c>
       <c r="K29" s="174" t="s">
@@ -8016,86 +8016,86 @@
         <v>46388</v>
       </c>
       <c r="N41" s="27"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
     </row>
     <row r="42" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
       <c r="A42" s="214"/>
       <c r="B42" s="27"/>
       <c r="C42" s="28"/>
       <c r="D42" s="28"/>
       <c r="E42" s="28"/>
       <c r="F42" s="28"/>
       <c r="G42" s="16"/>
       <c r="H42" s="27"/>
       <c r="I42" s="27"/>
       <c r="J42" s="29"/>
       <c r="K42" s="16"/>
       <c r="L42" s="27"/>
       <c r="M42" s="27"/>
       <c r="N42" s="27"/>
       <c r="O42" s="27"/>
       <c r="P42" s="27"/>
     </row>
     <row r="43" spans="1:16" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="688" t="s">
+      <c r="A43" s="692" t="s">
         <v>72</v>
       </c>
-      <c r="B43" s="688"/>
-[...13 lines deleted...]
-      <c r="P43" s="633"/>
+      <c r="B43" s="692"/>
+      <c r="C43" s="692"/>
+      <c r="D43" s="692"/>
+      <c r="E43" s="692"/>
+      <c r="F43" s="692"/>
+      <c r="G43" s="692"/>
+      <c r="H43" s="692"/>
+      <c r="I43" s="692"/>
+      <c r="J43" s="692"/>
+      <c r="K43" s="692"/>
+      <c r="L43" s="692"/>
+      <c r="M43" s="692"/>
+      <c r="N43" s="692"/>
+      <c r="O43" s="692"/>
+      <c r="P43" s="635"/>
     </row>
     <row r="44" spans="1:16" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="633"/>
-[...14 lines deleted...]
-      <c r="P44" s="633"/>
+      <c r="A44" s="635"/>
+      <c r="B44" s="635"/>
+      <c r="C44" s="635"/>
+      <c r="D44" s="635"/>
+      <c r="E44" s="635"/>
+      <c r="F44" s="635"/>
+      <c r="G44" s="635"/>
+      <c r="H44" s="635"/>
+      <c r="I44" s="635"/>
+      <c r="J44" s="635"/>
+      <c r="K44" s="635"/>
+      <c r="L44" s="635"/>
+      <c r="M44" s="635"/>
+      <c r="N44" s="635"/>
+      <c r="O44" s="635"/>
+      <c r="P44" s="635"/>
     </row>
     <row r="45" spans="1:16" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A45" s="18"/>
       <c r="B45" s="17"/>
       <c r="C45" s="215"/>
       <c r="D45" s="215"/>
       <c r="E45" s="215"/>
       <c r="F45" s="215"/>
       <c r="G45" s="18"/>
       <c r="H45" s="19" t="s">
         <v>9</v>
       </c>
       <c r="I45" s="19" t="s">
         <v>7</v>
       </c>
       <c r="J45" s="19" t="s">
         <v>73</v>
       </c>
       <c r="K45" s="20" t="s">
         <v>10</v>
       </c>
       <c r="L45" s="20" t="s">
         <v>58</v>
       </c>
       <c r="M45" s="20" t="s">
@@ -8690,160 +8690,160 @@
         <v>46317</v>
       </c>
       <c r="J58" s="24">
         <f t="shared" si="8"/>
         <v>46320</v>
       </c>
       <c r="K58" s="25">
         <f t="shared" si="9"/>
         <v>71</v>
       </c>
       <c r="L58" s="24">
         <f t="shared" si="10"/>
         <v>46388</v>
       </c>
       <c r="M58" s="26">
         <v>46388</v>
       </c>
       <c r="N58" s="26"/>
       <c r="O58" s="26">
         <f t="shared" si="11"/>
         <v>46752</v>
       </c>
       <c r="P58" s="27"/>
     </row>
     <row r="59" spans="1:17" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A59" s="633"/>
-[...14 lines deleted...]
-      <c r="P59" s="633"/>
+      <c r="A59" s="635"/>
+      <c r="B59" s="635"/>
+      <c r="C59" s="635"/>
+      <c r="D59" s="635"/>
+      <c r="E59" s="635"/>
+      <c r="F59" s="635"/>
+      <c r="G59" s="635"/>
+      <c r="H59" s="635"/>
+      <c r="I59" s="635"/>
+      <c r="J59" s="635"/>
+      <c r="K59" s="635"/>
+      <c r="L59" s="635"/>
+      <c r="M59" s="635"/>
+      <c r="N59" s="635"/>
+      <c r="O59" s="635"/>
+      <c r="P59" s="635"/>
     </row>
     <row r="60" spans="1:17" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="14"/>
       <c r="B60" s="13"/>
       <c r="C60" s="13"/>
       <c r="D60" s="13"/>
       <c r="E60" s="13"/>
       <c r="F60" s="13"/>
       <c r="G60" s="14"/>
       <c r="H60" s="14"/>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
       <c r="N60" s="14"/>
       <c r="O60" s="14"/>
       <c r="P60" s="14"/>
     </row>
     <row r="61" spans="1:17" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="14"/>
       <c r="B61" s="13"/>
       <c r="C61" s="13"/>
       <c r="D61" s="13"/>
       <c r="E61" s="13"/>
       <c r="F61" s="13"/>
       <c r="G61" s="14"/>
       <c r="H61" s="14"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
       <c r="N61" s="14"/>
       <c r="O61" s="14"/>
       <c r="P61" s="14"/>
     </row>
     <row r="62" spans="1:17" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A62" s="689" t="s">
+      <c r="A62" s="693" t="s">
         <v>79</v>
       </c>
-      <c r="B62" s="689"/>
-[...5 lines deleted...]
-      <c r="H62" s="634"/>
+      <c r="B62" s="693"/>
+      <c r="C62" s="693"/>
+      <c r="D62" s="693"/>
+      <c r="E62" s="693"/>
+      <c r="F62" s="693"/>
+      <c r="G62" s="693"/>
+      <c r="H62" s="636"/>
       <c r="I62" s="33"/>
       <c r="J62" s="33"/>
       <c r="K62" s="33"/>
       <c r="L62" s="33"/>
       <c r="M62" s="33"/>
       <c r="N62" s="33"/>
       <c r="O62" s="33"/>
       <c r="P62" s="33"/>
     </row>
     <row r="63" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
       <c r="A63" s="14"/>
       <c r="B63" s="13"/>
       <c r="C63" s="13"/>
       <c r="D63" s="13"/>
       <c r="E63" s="13"/>
       <c r="F63" s="13"/>
       <c r="G63" s="14"/>
       <c r="H63" s="14"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
       <c r="N63" s="14"/>
       <c r="O63" s="14"/>
       <c r="P63" s="14"/>
     </row>
     <row r="64" spans="1:17" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A64" s="678" t="s">
+      <c r="A64" s="682" t="s">
         <v>80</v>
       </c>
-      <c r="B64" s="678"/>
-[...13 lines deleted...]
-      <c r="P64" s="632"/>
+      <c r="B64" s="682"/>
+      <c r="C64" s="682"/>
+      <c r="D64" s="682"/>
+      <c r="E64" s="682"/>
+      <c r="F64" s="682"/>
+      <c r="G64" s="682"/>
+      <c r="H64" s="682"/>
+      <c r="I64" s="682"/>
+      <c r="J64" s="682"/>
+      <c r="K64" s="682"/>
+      <c r="L64" s="682"/>
+      <c r="M64" s="682"/>
+      <c r="N64" s="682"/>
+      <c r="O64" s="682"/>
+      <c r="P64" s="634"/>
       <c r="Q64" s="4"/>
     </row>
     <row r="65" spans="1:17" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A65" s="35"/>
       <c r="B65" s="34"/>
       <c r="C65" s="220"/>
       <c r="D65" s="34"/>
       <c r="E65" s="221"/>
       <c r="F65" s="221"/>
       <c r="G65" s="222"/>
       <c r="H65" s="10" t="s">
         <v>9</v>
       </c>
       <c r="I65" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J65" s="12" t="s">
         <v>81</v>
       </c>
       <c r="K65" s="12" t="s">
         <v>10</v>
       </c>
       <c r="L65" s="12" t="s">
         <v>82</v>
       </c>
@@ -9472,68 +9472,68 @@
         <v>46752</v>
       </c>
       <c r="P78" s="41"/>
       <c r="Q78" s="4"/>
     </row>
     <row r="79" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
       <c r="A79" s="235"/>
       <c r="B79" s="39"/>
       <c r="C79" s="40"/>
       <c r="D79" s="40"/>
       <c r="E79" s="40"/>
       <c r="F79" s="40"/>
       <c r="G79" s="41"/>
       <c r="H79" s="41"/>
       <c r="I79" s="41"/>
       <c r="J79" s="42"/>
       <c r="K79" s="40"/>
       <c r="L79" s="40"/>
       <c r="M79" s="41"/>
       <c r="N79" s="41"/>
       <c r="O79" s="41"/>
       <c r="P79" s="41"/>
       <c r="Q79" s="4"/>
     </row>
     <row r="80" spans="1:17" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A80" s="678" t="s">
+      <c r="A80" s="682" t="s">
         <v>84</v>
       </c>
-      <c r="B80" s="678"/>
-[...13 lines deleted...]
-      <c r="P80" s="632"/>
+      <c r="B80" s="682"/>
+      <c r="C80" s="682"/>
+      <c r="D80" s="682"/>
+      <c r="E80" s="682"/>
+      <c r="F80" s="682"/>
+      <c r="G80" s="682"/>
+      <c r="H80" s="682"/>
+      <c r="I80" s="682"/>
+      <c r="J80" s="682"/>
+      <c r="K80" s="682"/>
+      <c r="L80" s="682"/>
+      <c r="M80" s="682"/>
+      <c r="N80" s="682"/>
+      <c r="O80" s="682"/>
+      <c r="P80" s="634"/>
       <c r="Q80" s="4"/>
     </row>
     <row r="81" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
       <c r="A81" s="40"/>
       <c r="B81" s="43"/>
       <c r="C81" s="43"/>
       <c r="D81" s="43"/>
       <c r="E81" s="43"/>
       <c r="F81" s="43"/>
       <c r="G81" s="40"/>
       <c r="H81" s="40"/>
       <c r="I81" s="40"/>
       <c r="J81" s="40"/>
       <c r="K81" s="40"/>
       <c r="L81" s="40"/>
       <c r="M81" s="40"/>
       <c r="N81" s="40"/>
       <c r="O81" s="40"/>
       <c r="P81" s="40"/>
       <c r="Q81" s="4"/>
     </row>
     <row r="82" spans="1:17" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A82" s="35"/>
       <c r="B82" s="34"/>
       <c r="C82" s="220"/>
@@ -10340,170 +10340,170 @@
     <col min="2" max="3" width="16.6640625" customWidth="1"/>
     <col min="4" max="8" width="19.5546875" customWidth="1"/>
     <col min="9" max="9" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="20" customWidth="1"/>
     <col min="11" max="11" width="20" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="21.6640625" customWidth="1"/>
     <col min="13" max="14" width="22.109375" customWidth="1"/>
     <col min="15" max="15" width="19.5546875" customWidth="1"/>
     <col min="16" max="16" width="26.6640625" customWidth="1"/>
     <col min="17" max="17" width="27.33203125" customWidth="1"/>
     <col min="18" max="18" width="17.109375" customWidth="1"/>
     <col min="19" max="19" width="17.88671875" customWidth="1"/>
     <col min="20" max="20" width="21.109375" customWidth="1"/>
     <col min="21" max="21" width="20" customWidth="1"/>
     <col min="22" max="22" width="16.88671875" customWidth="1"/>
     <col min="23" max="23" width="20.88671875" customWidth="1"/>
     <col min="24" max="24" width="18.6640625" customWidth="1"/>
     <col min="25" max="25" width="18.88671875" customWidth="1"/>
     <col min="26" max="26" width="23.44140625" customWidth="1"/>
     <col min="27" max="27" width="17.88671875" customWidth="1"/>
     <col min="28" max="28" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:19" ht="234.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="644" t="s">
+      <c r="A3" s="668" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="645"/>
-[...11 lines deleted...]
-      <c r="N3" s="647"/>
+      <c r="B3" s="654"/>
+      <c r="C3" s="654"/>
+      <c r="D3" s="655"/>
+      <c r="E3" s="655"/>
+      <c r="F3" s="655"/>
+      <c r="G3" s="655"/>
+      <c r="H3" s="655"/>
+      <c r="I3" s="655"/>
+      <c r="J3" s="655"/>
+      <c r="K3" s="655"/>
+      <c r="L3" s="655"/>
+      <c r="M3" s="655"/>
+      <c r="N3" s="656"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
     </row>
     <row r="7" spans="1:19" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="648" t="s">
+      <c r="A7" s="657" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="648"/>
-[...7 lines deleted...]
-      <c r="J7" s="648"/>
+      <c r="B7" s="657"/>
+      <c r="C7" s="657"/>
+      <c r="D7" s="657"/>
+      <c r="E7" s="657"/>
+      <c r="F7" s="657"/>
+      <c r="G7" s="657"/>
+      <c r="H7" s="657"/>
+      <c r="I7" s="657"/>
+      <c r="J7" s="657"/>
     </row>
     <row r="8" spans="1:19" ht="9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="103"/>
       <c r="B8" s="103"/>
       <c r="C8" s="103"/>
       <c r="D8" s="103"/>
       <c r="E8" s="103"/>
       <c r="F8" s="103"/>
       <c r="G8" s="103"/>
       <c r="H8" s="103"/>
       <c r="I8" s="103"/>
       <c r="J8" s="103"/>
     </row>
     <row r="9" spans="1:19" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A9" s="255" t="s">
         <v>89</v>
       </c>
       <c r="B9" s="255"/>
       <c r="C9" s="255"/>
       <c r="D9" s="255"/>
       <c r="E9" s="255"/>
       <c r="F9" s="255"/>
       <c r="G9" s="255"/>
       <c r="H9" s="255"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
     </row>
     <row r="10" spans="1:19" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="649" t="s">
+      <c r="A10" s="658" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="650"/>
-[...1 lines deleted...]
-      <c r="D10" s="650"/>
+      <c r="B10" s="659"/>
+      <c r="C10" s="659"/>
+      <c r="D10" s="659"/>
       <c r="E10" s="238"/>
       <c r="F10" s="238"/>
       <c r="G10" s="61"/>
       <c r="H10" s="61"/>
       <c r="I10" s="61"/>
       <c r="J10" s="62"/>
       <c r="K10" s="62"/>
       <c r="L10" s="62"/>
       <c r="M10" s="62"/>
       <c r="N10" s="62"/>
       <c r="O10" s="62"/>
       <c r="P10" s="62"/>
       <c r="Q10" s="62"/>
     </row>
     <row r="11" spans="1:19" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="63"/>
       <c r="B11" s="64"/>
       <c r="C11" s="360"/>
       <c r="D11" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="E11" s="651" t="s">
+      <c r="E11" s="669" t="s">
         <v>5</v>
       </c>
-      <c r="F11" s="652"/>
+      <c r="F11" s="670"/>
       <c r="G11" s="63"/>
       <c r="H11" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="I11" s="631"/>
+      <c r="I11" s="633"/>
       <c r="J11" s="66" t="s">
         <v>7</v>
       </c>
       <c r="K11" s="67" t="s">
         <v>8</v>
       </c>
       <c r="L11" s="66" t="s">
         <v>9</v>
       </c>
       <c r="M11" s="67" t="s">
         <v>10</v>
       </c>
       <c r="N11" s="67" t="s">
         <v>11</v>
       </c>
       <c r="O11" s="66" t="s">
         <v>12</v>
       </c>
       <c r="P11" s="66" t="s">
         <v>13</v>
       </c>
       <c r="Q11" s="67" t="s">
         <v>86</v>
       </c>
     </row>
@@ -10612,81 +10612,81 @@
       <c r="Q13" s="74">
         <f>P13</f>
         <v>46142</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="45"/>
       <c r="B14" s="44"/>
       <c r="C14" s="363"/>
       <c r="D14" s="241"/>
       <c r="E14" s="244"/>
       <c r="F14" s="244"/>
       <c r="G14" s="55"/>
       <c r="H14" s="55"/>
       <c r="I14" s="55"/>
       <c r="J14" s="55"/>
       <c r="K14" s="245"/>
       <c r="L14" s="55"/>
       <c r="M14" s="246"/>
       <c r="N14" s="247"/>
       <c r="O14" s="247"/>
       <c r="P14" s="60"/>
       <c r="Q14" s="60"/>
     </row>
     <row r="15" spans="1:19" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="653" t="s">
+      <c r="A15" s="671" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="654"/>
-[...12 lines deleted...]
-      <c r="O15" s="654"/>
+      <c r="B15" s="672"/>
+      <c r="C15" s="672"/>
+      <c r="D15" s="672"/>
+      <c r="E15" s="672"/>
+      <c r="F15" s="672"/>
+      <c r="G15" s="672"/>
+      <c r="H15" s="672"/>
+      <c r="I15" s="672"/>
+      <c r="J15" s="672"/>
+      <c r="K15" s="672"/>
+      <c r="L15" s="672"/>
+      <c r="M15" s="672"/>
+      <c r="N15" s="672"/>
+      <c r="O15" s="672"/>
       <c r="P15" s="94"/>
       <c r="Q15" s="94"/>
     </row>
     <row r="16" spans="1:19" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="82"/>
       <c r="B16" s="83"/>
       <c r="C16" s="364"/>
       <c r="D16" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="E16" s="664" t="s">
+      <c r="E16" s="666" t="s">
         <v>31</v>
       </c>
-      <c r="F16" s="665"/>
+      <c r="F16" s="667"/>
       <c r="G16" s="248"/>
       <c r="H16" s="249" t="s">
         <v>6</v>
       </c>
       <c r="I16" s="248"/>
       <c r="J16" s="250" t="s">
         <v>7</v>
       </c>
       <c r="K16" s="251" t="s">
         <v>8</v>
       </c>
       <c r="L16" s="250" t="s">
         <v>9</v>
       </c>
       <c r="M16" s="251" t="s">
         <v>94</v>
       </c>
       <c r="N16" s="250" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="250" t="s">
         <v>12</v>
       </c>
       <c r="P16" s="84" t="s">
         <v>96</v>
@@ -10861,86 +10861,86 @@
     </row>
     <row r="21" spans="1:31" ht="28.8" x14ac:dyDescent="0.3">
       <c r="D21" s="58" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:31" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A23" s="255" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="255"/>
       <c r="C23" s="255"/>
       <c r="D23" s="255"/>
       <c r="E23" s="255"/>
       <c r="F23" s="255"/>
       <c r="G23" s="255"/>
       <c r="H23" s="255"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
     </row>
     <row r="24" spans="1:31" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A24" s="692" t="s">
+      <c r="A24" s="696" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="693"/>
-[...1 lines deleted...]
-      <c r="D24" s="693"/>
+      <c r="B24" s="697"/>
+      <c r="C24" s="697"/>
+      <c r="D24" s="697"/>
       <c r="E24" s="258"/>
       <c r="F24" s="258"/>
       <c r="G24" s="259"/>
       <c r="H24" s="259"/>
       <c r="I24" s="259"/>
       <c r="J24" s="260"/>
       <c r="K24" s="260"/>
       <c r="L24" s="260"/>
       <c r="M24" s="260"/>
       <c r="N24" s="260"/>
       <c r="O24" s="260"/>
       <c r="P24" s="260"/>
       <c r="Q24" s="260"/>
     </row>
     <row r="25" spans="1:31" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="261"/>
       <c r="B25" s="262"/>
       <c r="C25" s="367"/>
       <c r="D25" s="263" t="s">
         <v>4</v>
       </c>
-      <c r="E25" s="694" t="s">
+      <c r="E25" s="698" t="s">
         <v>5</v>
       </c>
-      <c r="F25" s="695"/>
+      <c r="F25" s="699"/>
       <c r="G25" s="261"/>
       <c r="H25" s="264" t="s">
         <v>6</v>
       </c>
-      <c r="I25" s="635"/>
+      <c r="I25" s="637"/>
       <c r="J25" s="265" t="s">
         <v>7</v>
       </c>
       <c r="K25" s="266" t="s">
         <v>8</v>
       </c>
       <c r="L25" s="265" t="s">
         <v>9</v>
       </c>
       <c r="M25" s="266" t="s">
         <v>10</v>
       </c>
       <c r="N25" s="266" t="s">
         <v>102</v>
       </c>
       <c r="O25" s="265" t="s">
         <v>103</v>
       </c>
       <c r="P25" s="265" t="s">
         <v>104</v>
       </c>
       <c r="Q25" s="265" t="s">
         <v>86</v>
       </c>
     </row>
@@ -11042,81 +11042,81 @@
       </c>
       <c r="Q27" s="275">
         <v>46507</v>
       </c>
     </row>
     <row r="28" spans="1:31" ht="7.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="45"/>
       <c r="B28" s="44"/>
       <c r="C28" s="363"/>
       <c r="D28" s="241"/>
       <c r="E28" s="244"/>
       <c r="F28" s="244"/>
       <c r="G28" s="55"/>
       <c r="H28" s="55"/>
       <c r="I28" s="55"/>
       <c r="J28" s="55"/>
       <c r="K28" s="245"/>
       <c r="L28" s="55"/>
       <c r="M28" s="246"/>
       <c r="N28" s="247"/>
       <c r="O28" s="247"/>
       <c r="P28" s="60"/>
       <c r="Q28" s="60"/>
     </row>
     <row r="29" spans="1:31" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A29" s="696" t="s">
+      <c r="A29" s="700" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="697"/>
-[...12 lines deleted...]
-      <c r="O29" s="697"/>
+      <c r="B29" s="701"/>
+      <c r="C29" s="701"/>
+      <c r="D29" s="701"/>
+      <c r="E29" s="701"/>
+      <c r="F29" s="701"/>
+      <c r="G29" s="701"/>
+      <c r="H29" s="701"/>
+      <c r="I29" s="701"/>
+      <c r="J29" s="701"/>
+      <c r="K29" s="701"/>
+      <c r="L29" s="701"/>
+      <c r="M29" s="701"/>
+      <c r="N29" s="701"/>
+      <c r="O29" s="701"/>
       <c r="P29" s="281"/>
       <c r="Q29" s="281"/>
     </row>
     <row r="30" spans="1:31" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A30" s="282"/>
       <c r="B30" s="283"/>
       <c r="C30" s="370"/>
       <c r="D30" s="284" t="s">
         <v>4</v>
       </c>
-      <c r="E30" s="698" t="s">
+      <c r="E30" s="702" t="s">
         <v>108</v>
       </c>
-      <c r="F30" s="699"/>
+      <c r="F30" s="703"/>
       <c r="G30" s="285" t="s">
         <v>6</v>
       </c>
       <c r="H30" s="350" t="s">
         <v>7</v>
       </c>
       <c r="I30" s="351" t="s">
         <v>8</v>
       </c>
       <c r="J30" s="286" t="s">
         <v>9</v>
       </c>
       <c r="K30" s="287" t="s">
         <v>94</v>
       </c>
       <c r="L30" s="286" t="s">
         <v>109</v>
       </c>
       <c r="M30" s="350" t="s">
         <v>12</v>
       </c>
       <c r="N30" s="352" t="s">
         <v>110</v>
       </c>
       <c r="O30" s="286"/>
@@ -11219,96 +11219,96 @@
       <c r="P32" s="300"/>
       <c r="Q32" s="298">
         <f>P32</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A36" s="255" t="s">
         <v>115</v>
       </c>
       <c r="B36" s="255"/>
       <c r="C36" s="255"/>
       <c r="D36" s="255"/>
       <c r="E36" s="255"/>
       <c r="F36" s="255"/>
       <c r="G36" s="255"/>
       <c r="H36" s="255"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
     </row>
     <row r="37" spans="1:17" ht="23.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="700" t="s">
+      <c r="A37" s="704" t="s">
         <v>3</v>
       </c>
-      <c r="B37" s="701"/>
-[...1 lines deleted...]
-      <c r="D37" s="701"/>
+      <c r="B37" s="705"/>
+      <c r="C37" s="705"/>
+      <c r="D37" s="705"/>
       <c r="E37" s="305"/>
       <c r="F37" s="305"/>
       <c r="G37" s="316"/>
       <c r="H37" s="316"/>
       <c r="I37" s="316"/>
       <c r="J37" s="317"/>
       <c r="K37" s="317"/>
       <c r="L37" s="317"/>
       <c r="M37" s="317"/>
       <c r="N37" s="317"/>
       <c r="O37" s="317"/>
       <c r="P37" s="317"/>
       <c r="Q37" s="317"/>
     </row>
     <row r="38" spans="1:17" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A38" s="306"/>
       <c r="B38" s="307"/>
       <c r="C38" s="373"/>
       <c r="D38" s="308" t="s">
         <v>4</v>
       </c>
-      <c r="E38" s="702" t="s">
+      <c r="E38" s="706" t="s">
         <v>5</v>
       </c>
-      <c r="F38" s="703"/>
+      <c r="F38" s="707"/>
       <c r="G38" s="379"/>
       <c r="H38" s="377" t="s">
         <v>6</v>
       </c>
       <c r="I38" s="580"/>
       <c r="J38" s="318" t="s">
         <v>7</v>
       </c>
       <c r="K38" s="319" t="s">
         <v>8</v>
       </c>
       <c r="L38" s="318" t="s">
         <v>9</v>
       </c>
-      <c r="M38" s="637" t="s">
+      <c r="M38" s="639" t="s">
         <v>10</v>
       </c>
       <c r="N38" s="390" t="s">
         <v>11</v>
       </c>
       <c r="O38" s="387" t="s">
         <v>12</v>
       </c>
       <c r="P38" s="318" t="s">
         <v>116</v>
       </c>
       <c r="Q38" s="318" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="118.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A39" s="309" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="309" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="310" t="s">
         <v>117</v>
       </c>
@@ -11405,86 +11405,86 @@
       </c>
       <c r="Q40" s="315">
         <v>46660</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="45"/>
       <c r="B41" s="44"/>
       <c r="C41" s="363"/>
       <c r="D41" s="241"/>
       <c r="E41" s="244"/>
       <c r="F41" s="244"/>
       <c r="G41" s="378"/>
       <c r="H41" s="55"/>
       <c r="I41" s="55"/>
       <c r="J41" s="55"/>
       <c r="K41" s="245"/>
       <c r="L41" s="55"/>
       <c r="M41" s="246"/>
       <c r="N41" s="389"/>
       <c r="O41" s="247"/>
       <c r="P41" s="60"/>
       <c r="Q41" s="60"/>
     </row>
     <row r="42" spans="1:17" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A42" s="704" t="s">
+      <c r="A42" s="708" t="s">
         <v>30</v>
       </c>
-      <c r="B42" s="705"/>
-[...12 lines deleted...]
-      <c r="O42" s="705"/>
+      <c r="B42" s="709"/>
+      <c r="C42" s="709"/>
+      <c r="D42" s="709"/>
+      <c r="E42" s="709"/>
+      <c r="F42" s="709"/>
+      <c r="G42" s="709"/>
+      <c r="H42" s="709"/>
+      <c r="I42" s="709"/>
+      <c r="J42" s="709"/>
+      <c r="K42" s="709"/>
+      <c r="L42" s="709"/>
+      <c r="M42" s="709"/>
+      <c r="N42" s="709"/>
+      <c r="O42" s="709"/>
       <c r="P42" s="324"/>
       <c r="Q42" s="324"/>
     </row>
     <row r="43" spans="1:17" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A43" s="325"/>
       <c r="B43" s="326"/>
       <c r="C43" s="327"/>
       <c r="D43" s="327" t="s">
         <v>4</v>
       </c>
-      <c r="E43" s="706" t="s">
+      <c r="E43" s="710" t="s">
         <v>108</v>
       </c>
-      <c r="F43" s="707"/>
-      <c r="G43" s="638"/>
+      <c r="F43" s="711"/>
+      <c r="G43" s="640"/>
       <c r="H43" s="328" t="s">
         <v>6</v>
       </c>
-      <c r="I43" s="638"/>
+      <c r="I43" s="640"/>
       <c r="J43" s="329" t="s">
         <v>7</v>
       </c>
       <c r="K43" s="330" t="s">
         <v>8</v>
       </c>
       <c r="L43" s="329" t="s">
         <v>9</v>
       </c>
       <c r="M43" s="330" t="s">
         <v>94</v>
       </c>
       <c r="N43" s="329" t="s">
         <v>109</v>
       </c>
       <c r="O43" s="329" t="s">
         <v>12</v>
       </c>
       <c r="P43" s="331" t="s">
         <v>110</v>
       </c>
       <c r="Q43" s="332" t="s">
         <v>86</v>
       </c>
     </row>
@@ -11600,86 +11600,86 @@
         <v>123</v>
       </c>
       <c r="H47" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:17" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A49" s="255" t="s">
         <v>101</v>
       </c>
       <c r="B49" s="255"/>
       <c r="C49" s="255"/>
       <c r="D49" s="255"/>
       <c r="E49" s="255"/>
       <c r="F49" s="255"/>
       <c r="G49" s="255"/>
       <c r="H49" s="255"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
       <c r="O49" s="3"/>
       <c r="P49" s="3"/>
     </row>
     <row r="50" spans="1:17" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A50" s="692" t="s">
+      <c r="A50" s="696" t="s">
         <v>3</v>
       </c>
-      <c r="B50" s="693"/>
-[...1 lines deleted...]
-      <c r="D50" s="693"/>
+      <c r="B50" s="697"/>
+      <c r="C50" s="697"/>
+      <c r="D50" s="697"/>
       <c r="E50" s="258"/>
       <c r="F50" s="258"/>
       <c r="G50" s="259"/>
       <c r="H50" s="259"/>
       <c r="I50" s="259"/>
       <c r="J50" s="260"/>
       <c r="K50" s="260"/>
       <c r="L50" s="260"/>
       <c r="M50" s="260"/>
       <c r="N50" s="260"/>
       <c r="O50" s="260"/>
       <c r="P50" s="260"/>
       <c r="Q50" s="260"/>
     </row>
     <row r="51" spans="1:17" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A51" s="261"/>
       <c r="B51" s="262"/>
       <c r="C51" s="367"/>
       <c r="D51" s="263" t="s">
         <v>4</v>
       </c>
-      <c r="E51" s="694" t="s">
+      <c r="E51" s="698" t="s">
         <v>5</v>
       </c>
-      <c r="F51" s="695"/>
+      <c r="F51" s="699"/>
       <c r="G51" s="261"/>
       <c r="H51" s="264" t="s">
         <v>6</v>
       </c>
-      <c r="I51" s="635"/>
+      <c r="I51" s="637"/>
       <c r="J51" s="265" t="s">
         <v>7</v>
       </c>
       <c r="K51" s="266" t="s">
         <v>8</v>
       </c>
       <c r="L51" s="265" t="s">
         <v>9</v>
       </c>
       <c r="M51" s="266" t="s">
         <v>10</v>
       </c>
       <c r="N51" s="266" t="s">
         <v>11</v>
       </c>
       <c r="O51" s="265" t="s">
         <v>12</v>
       </c>
       <c r="P51" s="265" t="s">
         <v>13</v>
       </c>
       <c r="Q51" s="265" t="s">
         <v>86</v>
       </c>
     </row>
@@ -11784,86 +11784,86 @@
       </c>
       <c r="Q53" s="275">
         <v>46507</v>
       </c>
     </row>
     <row r="54" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A54" s="45"/>
       <c r="B54" s="44"/>
       <c r="C54" s="363"/>
       <c r="D54" s="241"/>
       <c r="E54" s="244"/>
       <c r="F54" s="244"/>
       <c r="G54" s="55"/>
       <c r="H54" s="55"/>
       <c r="I54" s="55"/>
       <c r="J54" s="55"/>
       <c r="K54" s="245"/>
       <c r="L54" s="55"/>
       <c r="M54" s="246"/>
       <c r="N54" s="247"/>
       <c r="O54" s="247"/>
       <c r="P54" s="60"/>
       <c r="Q54" s="60"/>
     </row>
     <row r="55" spans="1:17" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A55" s="696" t="s">
+      <c r="A55" s="700" t="s">
         <v>30</v>
       </c>
-      <c r="B55" s="697"/>
-[...12 lines deleted...]
-      <c r="O55" s="697"/>
+      <c r="B55" s="701"/>
+      <c r="C55" s="701"/>
+      <c r="D55" s="701"/>
+      <c r="E55" s="701"/>
+      <c r="F55" s="701"/>
+      <c r="G55" s="701"/>
+      <c r="H55" s="701"/>
+      <c r="I55" s="701"/>
+      <c r="J55" s="701"/>
+      <c r="K55" s="701"/>
+      <c r="L55" s="701"/>
+      <c r="M55" s="701"/>
+      <c r="N55" s="701"/>
+      <c r="O55" s="701"/>
       <c r="P55" s="281"/>
       <c r="Q55" s="281"/>
     </row>
     <row r="56" spans="1:17" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A56" s="282"/>
       <c r="B56" s="283"/>
       <c r="C56" s="370"/>
       <c r="D56" s="284" t="s">
         <v>4</v>
       </c>
-      <c r="E56" s="690" t="s">
+      <c r="E56" s="694" t="s">
         <v>108</v>
       </c>
-      <c r="F56" s="691"/>
-      <c r="G56" s="636"/>
+      <c r="F56" s="695"/>
+      <c r="G56" s="638"/>
       <c r="H56" s="285" t="s">
         <v>6</v>
       </c>
-      <c r="I56" s="636"/>
+      <c r="I56" s="638"/>
       <c r="J56" s="286" t="s">
         <v>7</v>
       </c>
       <c r="K56" s="287" t="s">
         <v>8</v>
       </c>
       <c r="L56" s="286" t="s">
         <v>9</v>
       </c>
       <c r="M56" s="287" t="s">
         <v>94</v>
       </c>
       <c r="N56" s="286" t="s">
         <v>109</v>
       </c>
       <c r="O56" s="286" t="s">
         <v>12</v>
       </c>
       <c r="P56" s="288" t="s">
         <v>110</v>
       </c>
       <c r="Q56" s="289" t="s">
         <v>86</v>
       </c>
     </row>
@@ -11954,226 +11954,226 @@
         <f>H58</f>
         <v>46462</v>
       </c>
       <c r="M58" s="304">
         <v>45</v>
       </c>
       <c r="N58" s="298">
         <f>O58</f>
         <v>46874</v>
       </c>
       <c r="O58" s="298">
         <f>P58+1</f>
         <v>46874</v>
       </c>
       <c r="P58" s="300">
         <f>F58+366</f>
         <v>46873</v>
       </c>
       <c r="Q58" s="298">
         <f>P58</f>
         <v>46873</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A7:J7"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="A15:O15"/>
     <mergeCell ref="E56:F56"/>
     <mergeCell ref="A24:D24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="A29:O29"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="E38:F38"/>
     <mergeCell ref="A42:O42"/>
     <mergeCell ref="E43:F43"/>
     <mergeCell ref="A50:D50"/>
     <mergeCell ref="E51:F51"/>
     <mergeCell ref="A55:O55"/>
-    <mergeCell ref="E16:F16"/>
-[...4 lines deleted...]
-    <mergeCell ref="A15:O15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F276F9A6-DBBE-4471-8E7E-3D700C0AD38B}">
   <sheetPr>
     <tabColor theme="9" tint="-0.499984740745262"/>
   </sheetPr>
   <dimension ref="A2:AD32"/>
   <sheetViews>
     <sheetView topLeftCell="A13" zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.88671875" style="46" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" customWidth="1"/>
     <col min="3" max="7" width="19.5546875" customWidth="1"/>
     <col min="8" max="8" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="20" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.6640625" customWidth="1"/>
     <col min="12" max="13" width="22.109375" customWidth="1"/>
     <col min="14" max="14" width="19.5546875" customWidth="1"/>
     <col min="15" max="15" width="26.6640625" customWidth="1"/>
     <col min="16" max="16" width="27.33203125" customWidth="1"/>
     <col min="17" max="17" width="17.109375" customWidth="1"/>
     <col min="18" max="18" width="17.88671875" customWidth="1"/>
     <col min="19" max="19" width="21.109375" customWidth="1"/>
     <col min="20" max="20" width="20" customWidth="1"/>
     <col min="21" max="21" width="16.88671875" customWidth="1"/>
     <col min="22" max="22" width="20.88671875" customWidth="1"/>
     <col min="23" max="23" width="18.6640625" customWidth="1"/>
     <col min="24" max="24" width="18.88671875" customWidth="1"/>
     <col min="25" max="25" width="23.44140625" customWidth="1"/>
     <col min="26" max="26" width="17.88671875" customWidth="1"/>
     <col min="27" max="27" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:18" ht="234.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="644" t="s">
+      <c r="A3" s="668" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="645"/>
-[...10 lines deleted...]
-      <c r="M3" s="647"/>
+      <c r="B3" s="654"/>
+      <c r="C3" s="655"/>
+      <c r="D3" s="655"/>
+      <c r="E3" s="655"/>
+      <c r="F3" s="655"/>
+      <c r="G3" s="655"/>
+      <c r="H3" s="655"/>
+      <c r="I3" s="655"/>
+      <c r="J3" s="655"/>
+      <c r="K3" s="655"/>
+      <c r="L3" s="655"/>
+      <c r="M3" s="656"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="14"/>
       <c r="O6" s="14"/>
       <c r="P6" s="14"/>
       <c r="Q6" s="14"/>
     </row>
     <row r="7" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="679" t="s">
+      <c r="A7" s="683" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="679"/>
-[...6 lines deleted...]
-      <c r="I7" s="679"/>
+      <c r="B7" s="683"/>
+      <c r="C7" s="683"/>
+      <c r="D7" s="683"/>
+      <c r="E7" s="683"/>
+      <c r="F7" s="683"/>
+      <c r="G7" s="683"/>
+      <c r="H7" s="683"/>
+      <c r="I7" s="683"/>
     </row>
     <row r="8" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="107"/>
       <c r="B8" s="107"/>
       <c r="C8" s="107"/>
       <c r="D8" s="107"/>
       <c r="E8" s="107"/>
       <c r="F8" s="107"/>
       <c r="G8" s="107"/>
       <c r="H8" s="107"/>
       <c r="I8" s="107"/>
     </row>
     <row r="9" spans="1:18" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A9" s="255" t="s">
         <v>126</v>
       </c>
       <c r="B9" s="255"/>
       <c r="C9" s="255"/>
       <c r="D9" s="255"/>
       <c r="E9" s="255"/>
       <c r="F9" s="255"/>
       <c r="G9" s="255"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="15"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
     </row>
     <row r="10" spans="1:18" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="680" t="s">
+      <c r="A10" s="684" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="681"/>
-      <c r="C10" s="681"/>
+      <c r="B10" s="685"/>
+      <c r="C10" s="685"/>
       <c r="D10" s="438"/>
       <c r="E10" s="438"/>
       <c r="F10" s="108"/>
       <c r="G10" s="108"/>
       <c r="H10" s="108"/>
       <c r="I10" s="109"/>
       <c r="J10" s="109"/>
       <c r="K10" s="109"/>
       <c r="L10" s="109"/>
       <c r="M10" s="109"/>
       <c r="N10" s="109"/>
       <c r="O10" s="109"/>
       <c r="P10" s="109"/>
     </row>
     <row r="11" spans="1:18" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="110"/>
       <c r="B11" s="111"/>
       <c r="C11" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="D11" s="716" t="s">
+      <c r="D11" s="720" t="s">
         <v>5</v>
       </c>
-      <c r="E11" s="717"/>
+      <c r="E11" s="721"/>
       <c r="F11" s="110"/>
       <c r="G11" s="114" t="s">
         <v>6</v>
       </c>
-      <c r="H11" s="640"/>
+      <c r="H11" s="642"/>
       <c r="I11" s="115" t="s">
         <v>7</v>
       </c>
       <c r="J11" s="116" t="s">
         <v>8</v>
       </c>
       <c r="K11" s="115" t="s">
         <v>9</v>
       </c>
       <c r="L11" s="116" t="s">
         <v>10</v>
       </c>
       <c r="M11" s="116" t="s">
         <v>11</v>
       </c>
       <c r="N11" s="115" t="s">
         <v>12</v>
       </c>
       <c r="O11" s="115" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="116" t="s">
         <v>86</v>
       </c>
     </row>
@@ -12273,79 +12273,79 @@
       </c>
       <c r="P13" s="124">
         <f>O13</f>
         <v>46142</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="133"/>
       <c r="B14" s="134"/>
       <c r="C14" s="443"/>
       <c r="D14" s="444"/>
       <c r="E14" s="444"/>
       <c r="F14" s="137"/>
       <c r="G14" s="137"/>
       <c r="H14" s="137"/>
       <c r="I14" s="137"/>
       <c r="J14" s="445"/>
       <c r="K14" s="137"/>
       <c r="L14" s="446"/>
       <c r="M14" s="447"/>
       <c r="N14" s="447"/>
       <c r="O14" s="140"/>
       <c r="P14" s="140"/>
     </row>
     <row r="15" spans="1:18" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="718" t="s">
+      <c r="A15" s="722" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="719"/>
-[...11 lines deleted...]
-      <c r="N15" s="719"/>
+      <c r="B15" s="723"/>
+      <c r="C15" s="723"/>
+      <c r="D15" s="723"/>
+      <c r="E15" s="723"/>
+      <c r="F15" s="723"/>
+      <c r="G15" s="723"/>
+      <c r="H15" s="723"/>
+      <c r="I15" s="723"/>
+      <c r="J15" s="723"/>
+      <c r="K15" s="723"/>
+      <c r="L15" s="723"/>
+      <c r="M15" s="723"/>
+      <c r="N15" s="723"/>
       <c r="O15" s="147"/>
       <c r="P15" s="147"/>
     </row>
     <row r="16" spans="1:18" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="148"/>
       <c r="B16" s="149"/>
       <c r="C16" s="150" t="s">
         <v>4</v>
       </c>
-      <c r="D16" s="720" t="s">
+      <c r="D16" s="724" t="s">
         <v>31</v>
       </c>
-      <c r="E16" s="721"/>
+      <c r="E16" s="725"/>
       <c r="F16" s="448"/>
       <c r="G16" s="449" t="s">
         <v>6</v>
       </c>
       <c r="H16" s="448"/>
       <c r="I16" s="450" t="s">
         <v>7</v>
       </c>
       <c r="J16" s="451" t="s">
         <v>8</v>
       </c>
       <c r="K16" s="450" t="s">
         <v>9</v>
       </c>
       <c r="L16" s="451" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="450" t="s">
         <v>95</v>
       </c>
       <c r="N16" s="450" t="s">
         <v>12</v>
       </c>
       <c r="O16" s="153" t="s">
         <v>96</v>
@@ -12512,84 +12512,84 @@
     </row>
     <row r="20" spans="1:30" x14ac:dyDescent="0.3">
       <c r="C20" s="58"/>
     </row>
     <row r="21" spans="1:30" x14ac:dyDescent="0.3">
       <c r="C21" s="58"/>
     </row>
     <row r="23" spans="1:30" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A23" s="255" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="255"/>
       <c r="C23" s="255"/>
       <c r="D23" s="255"/>
       <c r="E23" s="255"/>
       <c r="F23" s="255"/>
       <c r="G23" s="255"/>
       <c r="J23" s="15"/>
       <c r="K23" s="15"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
       <c r="N23" s="15"/>
       <c r="O23" s="15"/>
     </row>
     <row r="24" spans="1:30" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A24" s="708" t="s">
+      <c r="A24" s="712" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="709"/>
-      <c r="C24" s="709"/>
+      <c r="B24" s="713"/>
+      <c r="C24" s="713"/>
       <c r="D24" s="456"/>
       <c r="E24" s="456"/>
       <c r="F24" s="457"/>
       <c r="G24" s="457"/>
       <c r="H24" s="457"/>
       <c r="I24" s="458"/>
       <c r="J24" s="458"/>
       <c r="K24" s="458"/>
       <c r="L24" s="458"/>
       <c r="M24" s="458"/>
       <c r="N24" s="458"/>
       <c r="O24" s="458"/>
       <c r="P24" s="458"/>
     </row>
     <row r="25" spans="1:30" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="459"/>
       <c r="B25" s="460"/>
       <c r="C25" s="461" t="s">
         <v>4</v>
       </c>
-      <c r="D25" s="710" t="s">
+      <c r="D25" s="714" t="s">
         <v>5</v>
       </c>
-      <c r="E25" s="711"/>
+      <c r="E25" s="715"/>
       <c r="F25" s="459"/>
       <c r="G25" s="462" t="s">
         <v>6</v>
       </c>
-      <c r="H25" s="639"/>
+      <c r="H25" s="641"/>
       <c r="I25" s="463" t="s">
         <v>7</v>
       </c>
       <c r="J25" s="464" t="s">
         <v>8</v>
       </c>
       <c r="K25" s="463" t="s">
         <v>9</v>
       </c>
       <c r="L25" s="464" t="s">
         <v>10</v>
       </c>
       <c r="M25" s="464" t="s">
         <v>102</v>
       </c>
       <c r="N25" s="463" t="s">
         <v>103</v>
       </c>
       <c r="O25" s="463" t="s">
         <v>104</v>
       </c>
       <c r="P25" s="463" t="s">
         <v>86</v>
       </c>
     </row>
@@ -12688,79 +12688,79 @@
         <v>46507</v>
       </c>
       <c r="P27" s="469">
         <v>46507</v>
       </c>
     </row>
     <row r="28" spans="1:30" ht="7.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="133"/>
       <c r="B28" s="134"/>
       <c r="C28" s="443"/>
       <c r="D28" s="444"/>
       <c r="E28" s="444"/>
       <c r="F28" s="137"/>
       <c r="G28" s="137"/>
       <c r="H28" s="137"/>
       <c r="I28" s="137"/>
       <c r="J28" s="445"/>
       <c r="K28" s="137"/>
       <c r="L28" s="446"/>
       <c r="M28" s="447"/>
       <c r="N28" s="447"/>
       <c r="O28" s="140"/>
       <c r="P28" s="140"/>
     </row>
     <row r="29" spans="1:30" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A29" s="712" t="s">
+      <c r="A29" s="716" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="713"/>
-[...11 lines deleted...]
-      <c r="N29" s="713"/>
+      <c r="B29" s="717"/>
+      <c r="C29" s="717"/>
+      <c r="D29" s="717"/>
+      <c r="E29" s="717"/>
+      <c r="F29" s="717"/>
+      <c r="G29" s="717"/>
+      <c r="H29" s="717"/>
+      <c r="I29" s="717"/>
+      <c r="J29" s="717"/>
+      <c r="K29" s="717"/>
+      <c r="L29" s="717"/>
+      <c r="M29" s="717"/>
+      <c r="N29" s="717"/>
       <c r="O29" s="474"/>
       <c r="P29" s="474"/>
     </row>
     <row r="30" spans="1:30" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A30" s="179"/>
       <c r="B30" s="475"/>
       <c r="C30" s="476" t="s">
         <v>4</v>
       </c>
-      <c r="D30" s="714" t="s">
+      <c r="D30" s="718" t="s">
         <v>108</v>
       </c>
-      <c r="E30" s="715"/>
+      <c r="E30" s="719"/>
       <c r="F30" s="477" t="s">
         <v>6</v>
       </c>
       <c r="G30" s="422" t="s">
         <v>7</v>
       </c>
       <c r="H30" s="423" t="s">
         <v>8</v>
       </c>
       <c r="I30" s="422" t="s">
         <v>9</v>
       </c>
       <c r="J30" s="423" t="s">
         <v>94</v>
       </c>
       <c r="K30" s="422" t="s">
         <v>109</v>
       </c>
       <c r="L30" s="422" t="s">
         <v>12</v>
       </c>
       <c r="M30" s="181" t="s">
         <v>110</v>
       </c>
       <c r="N30" s="422"/>
@@ -12867,196 +12867,196 @@
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="A29:N29"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="A15:N15"/>
     <mergeCell ref="D16:E16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AB9B25F-D298-4826-AA29-04697B3C2BDA}">
   <sheetPr>
     <tabColor theme="3" tint="0.749992370372631"/>
   </sheetPr>
   <dimension ref="A3:AD48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A20" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="O36" sqref="O36"/>
+    <sheetView topLeftCell="A20" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="F35" sqref="F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.88671875" style="46" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" customWidth="1"/>
     <col min="3" max="6" width="19.5546875" customWidth="1"/>
     <col min="7" max="7" width="21.33203125" customWidth="1"/>
     <col min="8" max="8" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="22.109375" customWidth="1"/>
     <col min="10" max="10" width="20" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.6640625" customWidth="1"/>
     <col min="12" max="12" width="25.5546875" customWidth="1"/>
     <col min="13" max="13" width="22.109375" customWidth="1"/>
     <col min="14" max="14" width="21.88671875" customWidth="1"/>
     <col min="15" max="15" width="26.6640625" customWidth="1"/>
     <col min="16" max="16" width="34.6640625" customWidth="1"/>
     <col min="17" max="17" width="17.109375" customWidth="1"/>
     <col min="18" max="18" width="17.88671875" customWidth="1"/>
     <col min="19" max="19" width="21.109375" customWidth="1"/>
     <col min="20" max="20" width="20" customWidth="1"/>
     <col min="21" max="21" width="16.88671875" customWidth="1"/>
     <col min="22" max="22" width="20.88671875" customWidth="1"/>
     <col min="23" max="23" width="18.6640625" customWidth="1"/>
     <col min="24" max="24" width="18.88671875" customWidth="1"/>
     <col min="25" max="25" width="23.44140625" customWidth="1"/>
     <col min="26" max="26" width="17.88671875" customWidth="1"/>
     <col min="27" max="27" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:18" ht="234.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="644" t="s">
+      <c r="A3" s="668" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="645"/>
-[...10 lines deleted...]
-      <c r="M3" s="647"/>
+      <c r="B3" s="654"/>
+      <c r="C3" s="655"/>
+      <c r="D3" s="655"/>
+      <c r="E3" s="655"/>
+      <c r="F3" s="655"/>
+      <c r="G3" s="655"/>
+      <c r="H3" s="655"/>
+      <c r="I3" s="655"/>
+      <c r="J3" s="655"/>
+      <c r="K3" s="655"/>
+      <c r="L3" s="655"/>
+      <c r="M3" s="656"/>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
     </row>
     <row r="6" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="648" t="s">
+      <c r="A6" s="657" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="648"/>
-[...6 lines deleted...]
-      <c r="I6" s="648"/>
+      <c r="B6" s="657"/>
+      <c r="C6" s="657"/>
+      <c r="D6" s="657"/>
+      <c r="E6" s="657"/>
+      <c r="F6" s="657"/>
+      <c r="G6" s="657"/>
+      <c r="H6" s="657"/>
+      <c r="I6" s="657"/>
     </row>
     <row r="7" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="103"/>
       <c r="B7" s="103"/>
       <c r="C7" s="103"/>
       <c r="D7" s="103"/>
       <c r="E7" s="103"/>
       <c r="F7" s="103"/>
       <c r="G7" s="103"/>
       <c r="H7" s="103"/>
       <c r="I7" s="103"/>
     </row>
     <row r="8" spans="1:18" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A8" s="393" t="s">
         <v>127</v>
       </c>
       <c r="B8" s="255"/>
       <c r="C8" s="255"/>
       <c r="D8" s="255"/>
       <c r="E8" s="255"/>
       <c r="F8" s="255"/>
       <c r="G8" s="255"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
     </row>
     <row r="9" spans="1:18" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="649" t="s">
+      <c r="A9" s="658" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="650"/>
-      <c r="C9" s="650"/>
+      <c r="B9" s="659"/>
+      <c r="C9" s="659"/>
       <c r="D9" s="238"/>
       <c r="E9" s="238"/>
       <c r="F9" s="61"/>
       <c r="G9" s="61"/>
       <c r="H9" s="61"/>
       <c r="I9" s="62"/>
       <c r="J9" s="62"/>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="62"/>
       <c r="N9" s="62"/>
       <c r="O9" s="62"/>
       <c r="P9" s="1"/>
     </row>
     <row r="10" spans="1:18" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="63"/>
       <c r="B10" s="64"/>
       <c r="C10" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="D10" s="651" t="s">
+      <c r="D10" s="669" t="s">
         <v>5</v>
       </c>
-      <c r="E10" s="652"/>
+      <c r="E10" s="670"/>
       <c r="F10" s="63"/>
       <c r="G10" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="H10" s="631"/>
+      <c r="H10" s="633"/>
       <c r="I10" s="66" t="s">
         <v>7</v>
       </c>
       <c r="J10" s="67" t="s">
         <v>8</v>
       </c>
       <c r="K10" s="66" t="s">
         <v>9</v>
       </c>
       <c r="L10" s="67" t="s">
         <v>10</v>
       </c>
       <c r="M10" s="66" t="s">
         <v>12</v>
       </c>
       <c r="N10" s="66" t="s">
         <v>13</v>
       </c>
       <c r="O10" s="67" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:18" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="68" t="s">
         <v>14</v>
@@ -13347,79 +13347,79 @@
         <v>139</v>
       </c>
       <c r="P16" s="512" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:30" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="45"/>
       <c r="B17" s="44"/>
       <c r="C17" s="241"/>
       <c r="D17" s="244"/>
       <c r="E17" s="244"/>
       <c r="F17" s="55"/>
       <c r="G17" s="55"/>
       <c r="H17" s="55"/>
       <c r="I17" s="55"/>
       <c r="J17" s="245"/>
       <c r="K17" s="55"/>
       <c r="L17" s="246"/>
       <c r="M17" s="247"/>
       <c r="N17" s="247"/>
       <c r="O17" s="60"/>
       <c r="P17" s="60"/>
     </row>
     <row r="18" spans="1:30" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="653" t="s">
+      <c r="A18" s="671" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="654"/>
-[...11 lines deleted...]
-      <c r="N18" s="654"/>
+      <c r="B18" s="672"/>
+      <c r="C18" s="672"/>
+      <c r="D18" s="672"/>
+      <c r="E18" s="672"/>
+      <c r="F18" s="672"/>
+      <c r="G18" s="672"/>
+      <c r="H18" s="672"/>
+      <c r="I18" s="672"/>
+      <c r="J18" s="672"/>
+      <c r="K18" s="672"/>
+      <c r="L18" s="672"/>
+      <c r="M18" s="672"/>
+      <c r="N18" s="672"/>
       <c r="O18" s="94"/>
       <c r="P18" s="94"/>
     </row>
     <row r="19" spans="1:30" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="82"/>
       <c r="B19" s="83"/>
       <c r="C19" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="D19" s="664" t="s">
+      <c r="D19" s="666" t="s">
         <v>141</v>
       </c>
-      <c r="E19" s="665"/>
+      <c r="E19" s="667"/>
       <c r="F19" s="248"/>
       <c r="G19" s="249" t="s">
         <v>6</v>
       </c>
       <c r="H19" s="248"/>
       <c r="I19" s="250" t="s">
         <v>7</v>
       </c>
       <c r="J19" s="251" t="s">
         <v>8</v>
       </c>
       <c r="K19" s="250" t="s">
         <v>9</v>
       </c>
       <c r="L19" s="251" t="s">
         <v>94</v>
       </c>
       <c r="M19" s="250" t="s">
         <v>95</v>
       </c>
       <c r="N19" s="250" t="s">
         <v>12</v>
       </c>
       <c r="O19" s="84" t="s">
         <v>96</v>
@@ -13786,126 +13786,126 @@
       </c>
       <c r="J25" s="516"/>
       <c r="K25" s="514" t="s">
         <v>135</v>
       </c>
       <c r="L25" s="541" t="s">
         <v>136</v>
       </c>
       <c r="M25" s="517" t="s">
         <v>149</v>
       </c>
       <c r="N25" s="517" t="s">
         <v>150</v>
       </c>
       <c r="O25" s="514" t="s">
         <v>151</v>
       </c>
       <c r="P25" s="513" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="26" spans="1:30" x14ac:dyDescent="0.3">
       <c r="C26" s="58"/>
     </row>
     <row r="27" spans="1:30" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="666" t="s">
+      <c r="A27" s="730" t="s">
         <v>43</v>
       </c>
-      <c r="B27" s="666"/>
-[...2 lines deleted...]
-      <c r="E27" s="666"/>
+      <c r="B27" s="730"/>
+      <c r="C27" s="730"/>
+      <c r="D27" s="730"/>
+      <c r="E27" s="730"/>
     </row>
     <row r="28" spans="1:30" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="667" t="s">
+      <c r="A28" s="731" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="667"/>
-[...2 lines deleted...]
-      <c r="E28" s="667"/>
+      <c r="B28" s="731"/>
+      <c r="C28" s="731"/>
+      <c r="D28" s="731"/>
+      <c r="E28" s="731"/>
     </row>
     <row r="29" spans="1:30" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="668" t="s">
+      <c r="A29" s="732" t="s">
         <v>153</v>
       </c>
-      <c r="B29" s="668"/>
-[...2 lines deleted...]
-      <c r="E29" s="668"/>
+      <c r="B29" s="732"/>
+      <c r="C29" s="732"/>
+      <c r="D29" s="732"/>
+      <c r="E29" s="732"/>
     </row>
     <row r="30" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A30" s="393"/>
       <c r="B30" s="255"/>
       <c r="C30" s="255"/>
       <c r="D30" s="255"/>
       <c r="E30" s="255"/>
       <c r="F30" s="255"/>
       <c r="G30" s="255"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
     </row>
     <row r="31" spans="1:30" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A31" s="655" t="s">
+      <c r="A31" s="644" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="656"/>
-      <c r="C31" s="656"/>
+      <c r="B31" s="645"/>
+      <c r="C31" s="645"/>
       <c r="D31" s="394"/>
       <c r="E31" s="394"/>
       <c r="F31" s="395"/>
       <c r="G31" s="395"/>
       <c r="H31" s="395"/>
       <c r="I31" s="396"/>
       <c r="J31" s="396"/>
       <c r="K31" s="396"/>
       <c r="L31" s="396"/>
       <c r="M31" s="396"/>
       <c r="N31" s="396"/>
       <c r="O31" s="396"/>
       <c r="P31" s="396"/>
     </row>
     <row r="32" spans="1:30" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A32" s="397"/>
       <c r="B32" s="398"/>
       <c r="C32" s="399" t="s">
         <v>4</v>
       </c>
-      <c r="D32" s="657" t="s">
+      <c r="D32" s="726" t="s">
         <v>5</v>
       </c>
-      <c r="E32" s="658"/>
+      <c r="E32" s="727"/>
       <c r="F32" s="397"/>
       <c r="G32" s="400" t="s">
         <v>6</v>
       </c>
-      <c r="H32" s="641"/>
+      <c r="H32" s="643"/>
       <c r="I32" s="401" t="s">
         <v>7</v>
       </c>
       <c r="J32" s="402" t="s">
         <v>8</v>
       </c>
       <c r="K32" s="401" t="s">
         <v>9</v>
       </c>
       <c r="L32" s="402" t="s">
         <v>10</v>
       </c>
       <c r="M32" s="402" t="s">
         <v>102</v>
       </c>
       <c r="N32" s="401" t="s">
         <v>103</v>
       </c>
       <c r="O32" s="401" t="s">
         <v>104</v>
       </c>
       <c r="P32" s="401" t="s">
         <v>86</v>
       </c>
     </row>
@@ -14168,79 +14168,79 @@
         <v>160</v>
       </c>
       <c r="P37" s="536" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:16" ht="7.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="45"/>
       <c r="B38" s="44"/>
       <c r="C38" s="241"/>
       <c r="D38" s="244"/>
       <c r="E38" s="244"/>
       <c r="F38" s="55"/>
       <c r="G38" s="55"/>
       <c r="H38" s="55"/>
       <c r="I38" s="55"/>
       <c r="J38" s="245"/>
       <c r="K38" s="55"/>
       <c r="L38" s="246"/>
       <c r="M38" s="247"/>
       <c r="N38" s="247"/>
       <c r="O38" s="60"/>
       <c r="P38" s="60"/>
     </row>
     <row r="39" spans="1:16" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A39" s="659" t="s">
+      <c r="A39" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="B39" s="660"/>
-[...11 lines deleted...]
-      <c r="N39" s="661"/>
+      <c r="B39" s="649"/>
+      <c r="C39" s="649"/>
+      <c r="D39" s="649"/>
+      <c r="E39" s="649"/>
+      <c r="F39" s="649"/>
+      <c r="G39" s="649"/>
+      <c r="H39" s="649"/>
+      <c r="I39" s="649"/>
+      <c r="J39" s="649"/>
+      <c r="K39" s="649"/>
+      <c r="L39" s="649"/>
+      <c r="M39" s="649"/>
+      <c r="N39" s="650"/>
       <c r="O39" s="559"/>
       <c r="P39" s="559"/>
     </row>
     <row r="40" spans="1:16" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A40" s="418"/>
       <c r="B40" s="419"/>
       <c r="C40" s="420" t="s">
         <v>4</v>
       </c>
-      <c r="D40" s="662" t="s">
+      <c r="D40" s="728" t="s">
         <v>108</v>
       </c>
-      <c r="E40" s="663"/>
+      <c r="E40" s="729"/>
       <c r="F40" s="421" t="s">
         <v>6</v>
       </c>
       <c r="G40" s="422" t="s">
         <v>7</v>
       </c>
       <c r="H40" s="423" t="s">
         <v>8</v>
       </c>
       <c r="I40" s="424" t="s">
         <v>9</v>
       </c>
       <c r="J40" s="425" t="s">
         <v>94</v>
       </c>
       <c r="K40" s="424" t="s">
         <v>109</v>
       </c>
       <c r="L40" s="422" t="s">
         <v>12</v>
       </c>
       <c r="M40" s="556" t="s">
         <v>110</v>
       </c>
       <c r="N40" s="558" t="s">
@@ -14485,217 +14485,217 @@
         <f t="shared" si="29"/>
         <v>#VALUE!</v>
       </c>
       <c r="N45" s="561" t="s">
         <v>174</v>
       </c>
       <c r="O45" s="555"/>
     </row>
     <row r="48" spans="1:16" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A48" s="255"/>
       <c r="B48" s="255"/>
       <c r="C48" s="255"/>
       <c r="D48" s="255"/>
       <c r="E48" s="255"/>
       <c r="F48" s="255"/>
       <c r="G48" s="255"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="A18:N18"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="A39:N39"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="A27:E27"/>
     <mergeCell ref="A28:E28"/>
     <mergeCell ref="A29:E29"/>
-    <mergeCell ref="A3:M3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E08A2621-6F92-4EC6-AC0B-768A56818340}">
   <sheetPr>
     <tabColor theme="3" tint="0.749992370372631"/>
   </sheetPr>
   <dimension ref="A1:AB39"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M17" sqref="M17"/>
+    <sheetView tabSelected="1" topLeftCell="A17" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.109375" style="58" customWidth="1"/>
     <col min="2" max="2" width="16.5546875" style="58" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" customWidth="1"/>
     <col min="4" max="4" width="15.44140625" customWidth="1"/>
     <col min="5" max="5" width="11.109375" customWidth="1"/>
     <col min="6" max="6" width="18.6640625" customWidth="1"/>
     <col min="7" max="7" width="15.5546875" customWidth="1"/>
     <col min="8" max="8" width="0" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="15.6640625" customWidth="1"/>
     <col min="10" max="10" width="13.6640625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="15.88671875" customWidth="1"/>
     <col min="12" max="12" width="17.5546875" customWidth="1"/>
     <col min="13" max="14" width="12.109375" customWidth="1"/>
     <col min="15" max="15" width="13.109375" customWidth="1"/>
     <col min="16" max="16" width="21.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" x14ac:dyDescent="0.3">
       <c r="A1" s="604"/>
     </row>
     <row r="2" spans="1:28" ht="48" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="726" t="s">
+      <c r="A2" s="653" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="645"/>
-[...10 lines deleted...]
-      <c r="M2" s="647"/>
+      <c r="B2" s="654"/>
+      <c r="C2" s="655"/>
+      <c r="D2" s="655"/>
+      <c r="E2" s="655"/>
+      <c r="F2" s="655"/>
+      <c r="G2" s="655"/>
+      <c r="H2" s="655"/>
+      <c r="I2" s="655"/>
+      <c r="J2" s="655"/>
+      <c r="K2" s="655"/>
+      <c r="L2" s="655"/>
+      <c r="M2" s="656"/>
     </row>
     <row r="3" spans="1:28" x14ac:dyDescent="0.3">
       <c r="A3" s="604"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.3">
       <c r="A4" s="605"/>
       <c r="B4" s="599"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
     </row>
     <row r="5" spans="1:28" ht="21" x14ac:dyDescent="0.4">
-      <c r="A5" s="648"/>
-[...7 lines deleted...]
-      <c r="I5" s="648"/>
+      <c r="A5" s="657"/>
+      <c r="B5" s="657"/>
+      <c r="C5" s="657"/>
+      <c r="D5" s="657"/>
+      <c r="E5" s="657"/>
+      <c r="F5" s="657"/>
+      <c r="G5" s="657"/>
+      <c r="H5" s="657"/>
+      <c r="I5" s="657"/>
     </row>
     <row r="6" spans="1:28" ht="21" x14ac:dyDescent="0.4">
       <c r="A6" s="103"/>
       <c r="B6" s="103"/>
       <c r="C6" s="103"/>
       <c r="D6" s="103"/>
       <c r="E6" s="103"/>
       <c r="F6" s="103"/>
       <c r="G6" s="103"/>
       <c r="H6" s="103"/>
       <c r="I6" s="103"/>
     </row>
     <row r="7" spans="1:28" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A7" s="393" t="s">
         <v>127</v>
       </c>
       <c r="B7" s="600"/>
       <c r="C7" s="255"/>
       <c r="D7" s="255"/>
       <c r="E7" s="255"/>
       <c r="F7" s="255"/>
       <c r="G7" s="255"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
     </row>
     <row r="8" spans="1:28" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A8" s="649" t="s">
+      <c r="A8" s="658" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="650"/>
-      <c r="C8" s="650"/>
+      <c r="B8" s="659"/>
+      <c r="C8" s="659"/>
       <c r="D8" s="238"/>
       <c r="E8" s="238"/>
       <c r="F8" s="61"/>
       <c r="G8" s="61"/>
       <c r="H8" s="61"/>
       <c r="I8" s="62"/>
       <c r="J8" s="62"/>
       <c r="K8" s="62"/>
       <c r="L8" s="62"/>
       <c r="M8" s="62"/>
       <c r="N8" s="62"/>
       <c r="O8" s="62"/>
       <c r="P8" s="1"/>
     </row>
     <row r="9" spans="1:28" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A9" s="566"/>
       <c r="B9" s="567"/>
       <c r="C9" s="568" t="s">
         <v>4</v>
       </c>
-      <c r="D9" s="727" t="s">
+      <c r="D9" s="660" t="s">
         <v>5</v>
       </c>
-      <c r="E9" s="728"/>
+      <c r="E9" s="661"/>
       <c r="F9" s="566"/>
       <c r="G9" s="569" t="s">
         <v>6</v>
       </c>
-      <c r="H9" s="643"/>
+      <c r="H9" s="632"/>
       <c r="I9" s="66" t="s">
         <v>7</v>
       </c>
       <c r="J9" s="66" t="s">
         <v>8</v>
       </c>
       <c r="K9" s="66" t="s">
         <v>9</v>
       </c>
       <c r="L9" s="66" t="s">
         <v>10</v>
       </c>
       <c r="M9" s="66" t="s">
         <v>12</v>
       </c>
       <c r="N9" s="66" t="s">
         <v>13</v>
       </c>
       <c r="O9" s="66" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:28" ht="101.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="69" t="s">
         <v>176</v>
@@ -14752,57 +14752,57 @@
         <v>1</v>
       </c>
       <c r="G11" s="75">
         <f>C11-45</f>
         <v>-45</v>
       </c>
       <c r="H11" s="75"/>
       <c r="I11" s="75">
         <f>G11+14</f>
         <v>-31</v>
       </c>
       <c r="J11" s="78" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="75">
         <f>G11</f>
         <v>-45</v>
       </c>
       <c r="L11" s="76">
         <v>45</v>
       </c>
       <c r="M11" s="252">
         <f>C11+1</f>
         <v>1</v>
       </c>
-      <c r="N11" s="490">
-[...3 lines deleted...]
-      <c r="O11" s="489">
+      <c r="N11" s="490" t="e">
+        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+(MONTH(DATEVALUE(A11&amp;"1"))&lt;MONTH(TODAY())),MONTH(DATEVALUE(A11&amp;" 1")), 1),0)</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="O11" s="489" t="e">
         <f ca="1">N11</f>
-        <v>46418</v>
+        <v>#VALUE!</v>
       </c>
     </row>
     <row r="12" spans="1:28" ht="124.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="572" t="s">
         <v>131</v>
       </c>
       <c r="B12" s="573" t="s">
         <v>131</v>
       </c>
       <c r="C12" s="504" t="s">
         <v>131</v>
       </c>
       <c r="D12" s="505" t="s">
         <v>131</v>
       </c>
       <c r="E12" s="505" t="s">
         <v>131</v>
       </c>
       <c r="F12" s="527" t="s">
         <v>181</v>
       </c>
       <c r="G12" s="510" t="s">
         <v>182</v>
       </c>
       <c r="H12" s="510"/>
@@ -14826,79 +14826,79 @@
         <v>187</v>
       </c>
       <c r="P12" s="512" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.3">
       <c r="A13" s="607"/>
       <c r="B13" s="601"/>
       <c r="C13" s="241"/>
       <c r="D13" s="244"/>
       <c r="E13" s="244"/>
       <c r="F13" s="55"/>
       <c r="G13" s="55"/>
       <c r="H13" s="55"/>
       <c r="I13" s="55"/>
       <c r="J13" s="245"/>
       <c r="K13" s="55"/>
       <c r="L13" s="246"/>
       <c r="M13" s="247"/>
       <c r="N13" s="247"/>
       <c r="O13" s="60"/>
       <c r="P13" s="60"/>
     </row>
     <row r="14" spans="1:28" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A14" s="729" t="s">
+      <c r="A14" s="662" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="730"/>
-[...11 lines deleted...]
-      <c r="N14" s="730"/>
+      <c r="B14" s="663"/>
+      <c r="C14" s="663"/>
+      <c r="D14" s="663"/>
+      <c r="E14" s="663"/>
+      <c r="F14" s="663"/>
+      <c r="G14" s="663"/>
+      <c r="H14" s="663"/>
+      <c r="I14" s="663"/>
+      <c r="J14" s="663"/>
+      <c r="K14" s="663"/>
+      <c r="L14" s="663"/>
+      <c r="M14" s="663"/>
+      <c r="N14" s="663"/>
       <c r="O14" s="611"/>
       <c r="P14" s="611"/>
     </row>
     <row r="15" spans="1:28" s="58" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A15" s="566"/>
       <c r="B15" s="612"/>
       <c r="C15" s="568" t="s">
         <v>4</v>
       </c>
-      <c r="D15" s="731" t="s">
+      <c r="D15" s="664" t="s">
         <v>141</v>
       </c>
-      <c r="E15" s="732"/>
+      <c r="E15" s="665"/>
       <c r="F15" s="613"/>
       <c r="G15" s="614" t="s">
         <v>6</v>
       </c>
       <c r="H15" s="613"/>
       <c r="I15" s="615" t="s">
         <v>7</v>
       </c>
       <c r="J15" s="615" t="s">
         <v>8</v>
       </c>
       <c r="K15" s="615" t="s">
         <v>9</v>
       </c>
       <c r="L15" s="615" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="615" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="615" t="s">
         <v>12</v>
       </c>
       <c r="O15" s="66" t="s">
         <v>96</v>
@@ -14954,98 +14954,98 @@
       <c r="P16" s="619" t="s">
         <v>93</v>
       </c>
       <c r="Q16" s="58"/>
       <c r="R16" s="58"/>
       <c r="S16" s="58"/>
       <c r="T16" s="58"/>
       <c r="U16" s="58"/>
       <c r="V16" s="58"/>
       <c r="W16" s="58"/>
       <c r="X16" s="58"/>
       <c r="Y16" s="58"/>
       <c r="Z16" s="58"/>
       <c r="AA16" s="58"/>
       <c r="AB16" s="58"/>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A17" s="629">
         <f>A11</f>
         <v>0</v>
       </c>
       <c r="B17" s="486">
         <f>B11</f>
         <v>0</v>
       </c>
-      <c r="C17" s="620">
+      <c r="C17" s="620" t="e">
         <f ca="1">O11</f>
-        <v>46418</v>
-[...1 lines deleted...]
-      <c r="D17" s="486">
+        <v>#VALUE!</v>
+      </c>
+      <c r="D17" s="486" t="e">
         <f ca="1">O11+1</f>
-        <v>46419</v>
-[...1 lines deleted...]
-      <c r="E17" s="486">
+        <v>#VALUE!</v>
+      </c>
+      <c r="E17" s="486" t="e">
         <f ca="1">D17+364</f>
-        <v>46783</v>
-[...1 lines deleted...]
-      <c r="F17" s="621">
+        <v>#VALUE!</v>
+      </c>
+      <c r="F17" s="621" t="e">
         <f ca="1">C17-60</f>
-        <v>46358</v>
-[...1 lines deleted...]
-      <c r="G17" s="622">
+        <v>#VALUE!</v>
+      </c>
+      <c r="G17" s="622" t="e">
         <f ca="1">C17-45</f>
-        <v>46373</v>
+        <v>#VALUE!</v>
       </c>
       <c r="H17" s="487"/>
-      <c r="I17" s="487">
+      <c r="I17" s="487" t="e">
         <f ca="1">G17+14</f>
-        <v>46387</v>
+        <v>#VALUE!</v>
       </c>
       <c r="J17" s="488"/>
-      <c r="K17" s="487">
+      <c r="K17" s="487" t="e">
         <f ca="1">G17</f>
-        <v>46373</v>
+        <v>#VALUE!</v>
       </c>
       <c r="L17" s="623">
         <v>45</v>
       </c>
-      <c r="M17" s="489">
+      <c r="M17" s="489" t="e">
         <f ca="1">D17</f>
-        <v>46419</v>
-[...1 lines deleted...]
-      <c r="N17" s="489">
+        <v>#VALUE!</v>
+      </c>
+      <c r="N17" s="489" t="e">
         <f ca="1">M17</f>
-        <v>46419</v>
-[...1 lines deleted...]
-      <c r="O17" s="486">
+        <v>#VALUE!</v>
+      </c>
+      <c r="O17" s="486" t="e">
         <f ca="1">E17</f>
-        <v>46783</v>
-[...1 lines deleted...]
-      <c r="P17" s="489">
+        <v>#VALUE!</v>
+      </c>
+      <c r="P17" s="489" t="e">
         <f ca="1">O17</f>
-        <v>46783</v>
+        <v>#VALUE!</v>
       </c>
       <c r="Q17" s="57"/>
       <c r="R17" s="57"/>
       <c r="S17" s="46"/>
       <c r="T17" s="57"/>
       <c r="U17" s="57"/>
       <c r="W17" s="47"/>
       <c r="Y17" s="47"/>
       <c r="Z17" s="47"/>
     </row>
     <row r="18" spans="1:26" ht="102.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="585" t="s">
         <v>131</v>
       </c>
       <c r="B18" s="585" t="s">
         <v>131</v>
       </c>
       <c r="C18" s="512" t="s">
         <v>189</v>
       </c>
       <c r="D18" s="512" t="s">
         <v>190</v>
       </c>
       <c r="E18" s="512" t="s">
         <v>191</v>
@@ -15083,84 +15083,84 @@
     <row r="19" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A19" s="604"/>
       <c r="C19" s="58"/>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A20" s="604"/>
     </row>
     <row r="21" spans="1:26" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A21" s="393" t="s">
         <v>199</v>
       </c>
       <c r="B21" s="600"/>
       <c r="C21" s="255"/>
       <c r="D21" s="255"/>
       <c r="E21" s="255"/>
       <c r="F21" s="255"/>
       <c r="G21" s="255"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="22" spans="1:26" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A22" s="655" t="s">
+      <c r="A22" s="644" t="s">
         <v>3</v>
       </c>
-      <c r="B22" s="656"/>
-      <c r="C22" s="656"/>
+      <c r="B22" s="645"/>
+      <c r="C22" s="645"/>
       <c r="D22" s="394"/>
       <c r="E22" s="394"/>
       <c r="F22" s="395"/>
       <c r="G22" s="395"/>
       <c r="H22" s="395"/>
       <c r="I22" s="396"/>
       <c r="J22" s="396"/>
       <c r="K22" s="396"/>
       <c r="L22" s="396"/>
       <c r="M22" s="396"/>
       <c r="N22" s="396"/>
       <c r="O22" s="396"/>
       <c r="P22" s="396"/>
     </row>
     <row r="23" spans="1:26" s="58" customFormat="1" ht="72" x14ac:dyDescent="0.3">
       <c r="A23" s="595"/>
       <c r="B23" s="596"/>
       <c r="C23" s="597" t="s">
         <v>4</v>
       </c>
-      <c r="D23" s="722" t="s">
+      <c r="D23" s="646" t="s">
         <v>5</v>
       </c>
-      <c r="E23" s="723"/>
+      <c r="E23" s="647"/>
       <c r="F23" s="595"/>
       <c r="G23" s="598" t="s">
         <v>6</v>
       </c>
-      <c r="H23" s="642"/>
+      <c r="H23" s="631"/>
       <c r="I23" s="401" t="s">
         <v>7</v>
       </c>
       <c r="J23" s="401" t="s">
         <v>8</v>
       </c>
       <c r="K23" s="401" t="s">
         <v>9</v>
       </c>
       <c r="L23" s="401" t="s">
         <v>10</v>
       </c>
       <c r="M23" s="401" t="s">
         <v>102</v>
       </c>
       <c r="N23" s="401" t="s">
         <v>103</v>
       </c>
       <c r="O23" s="401" t="s">
         <v>104</v>
       </c>
       <c r="P23" s="401" t="s">
         <v>86</v>
       </c>
     </row>
@@ -15393,79 +15393,79 @@
         <v>160</v>
       </c>
       <c r="P28" s="536" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A29" s="607"/>
       <c r="B29" s="601"/>
       <c r="C29" s="241"/>
       <c r="D29" s="244"/>
       <c r="E29" s="244"/>
       <c r="F29" s="55"/>
       <c r="G29" s="55"/>
       <c r="H29" s="55"/>
       <c r="I29" s="55"/>
       <c r="J29" s="245"/>
       <c r="K29" s="55"/>
       <c r="L29" s="246"/>
       <c r="M29" s="247"/>
       <c r="N29" s="247"/>
       <c r="O29" s="60"/>
       <c r="P29" s="60"/>
     </row>
     <row r="30" spans="1:26" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A30" s="659" t="s">
+      <c r="A30" s="648" t="s">
         <v>30</v>
       </c>
-      <c r="B30" s="660"/>
-[...11 lines deleted...]
-      <c r="N30" s="661"/>
+      <c r="B30" s="649"/>
+      <c r="C30" s="649"/>
+      <c r="D30" s="649"/>
+      <c r="E30" s="649"/>
+      <c r="F30" s="649"/>
+      <c r="G30" s="649"/>
+      <c r="H30" s="649"/>
+      <c r="I30" s="649"/>
+      <c r="J30" s="649"/>
+      <c r="K30" s="649"/>
+      <c r="L30" s="649"/>
+      <c r="M30" s="649"/>
+      <c r="N30" s="650"/>
       <c r="O30" s="559"/>
       <c r="P30" s="559"/>
     </row>
     <row r="31" spans="1:26" s="58" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A31" s="581"/>
       <c r="B31" s="582"/>
       <c r="C31" s="583" t="s">
         <v>4</v>
       </c>
-      <c r="D31" s="724" t="s">
+      <c r="D31" s="651" t="s">
         <v>108</v>
       </c>
-      <c r="E31" s="725"/>
+      <c r="E31" s="652"/>
       <c r="F31" s="584" t="s">
         <v>6</v>
       </c>
       <c r="G31" s="422" t="s">
         <v>7</v>
       </c>
       <c r="H31" s="422" t="s">
         <v>8</v>
       </c>
       <c r="I31" s="424" t="s">
         <v>9</v>
       </c>
       <c r="J31" s="424" t="s">
         <v>94</v>
       </c>
       <c r="K31" s="424" t="s">
         <v>109</v>
       </c>
       <c r="L31" s="422" t="s">
         <v>12</v>
       </c>
       <c r="M31" s="556" t="s">
         <v>110</v>
       </c>
       <c r="N31" s="558" t="s">
@@ -15893,102 +15893,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9B62850-6993-46B0-A448-9CFD170F5449}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a0257c67-de96-44e1-9823-a157de6cfe01"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A6AB61F-0AF2-4B4C-AE06-300A2F8658AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AAB3F74-E90E-45CF-BA91-D301EAEB7517}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="a0257c67-de96-44e1-9823-a157de6cfe01"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AAB3F74-E90E-45CF-BA91-D301EAEB7517}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A6AB61F-0AF2-4B4C-AE06-300A2F8658AD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Birth Month Alignment Scena (3)</vt:lpstr>
       <vt:lpstr>1915(i) Clinical Policy Links</vt:lpstr>
       <vt:lpstr>Birth Month Alignment Scena (2)</vt:lpstr>
       <vt:lpstr>Birth Month Alignment Scena (4)</vt:lpstr>