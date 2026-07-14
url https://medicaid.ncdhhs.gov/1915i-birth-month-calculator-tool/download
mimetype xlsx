--- v1 (2026-06-23)
+++ v2 (2026-07-14)
@@ -21,124 +21,124 @@
   <Override PartName="/xl/threadedComments/threadedComment2.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/documenttasks/documenttask1.xml" ContentType="application/vnd.ms-excel.documenttasks+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment3.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment4.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment5.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Web Updates\JUNE 2026\WBTR-3005 Gwen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Web Updates\JULY 2026\WBTR-3104\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9BF73B01-1EC2-4106-93F9-55126928F0AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BBE1D386-CE11-4316-8C22-591FD1DCA4F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="6" activeTab="6" xr2:uid="{C2A248DE-6B53-4D23-A6A7-386C169D7E12}"/>
   </bookViews>
   <sheets>
     <sheet name="Birth Month Alignment Scena (3)" sheetId="9" state="hidden" r:id="rId1"/>
     <sheet name="1915(i) Clinical Policy Links" sheetId="6" r:id="rId2"/>
     <sheet name="Birth Month Alignment Scena (2)" sheetId="8" state="hidden" r:id="rId3"/>
     <sheet name="Birth Month Alignment Scena (4)" sheetId="10" state="hidden" r:id="rId4"/>
     <sheet name="Initial Plan-Post Roll Out" sheetId="12" state="hidden" r:id="rId5"/>
     <sheet name="Birth Month Examples" sheetId="13" r:id="rId6"/>
     <sheet name="Birth Month Calculator Tool" sheetId="14" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N11" i="14" l="1"/>
+  <c r="O25" i="14" l="1"/>
+  <c r="F25" i="14"/>
+  <c r="M25" i="14" s="1"/>
+  <c r="N11" i="14"/>
   <c r="O11" i="14" s="1"/>
+  <c r="F11" i="14"/>
   <c r="O35" i="13"/>
   <c r="O34" i="13"/>
   <c r="P34" i="13" s="1"/>
   <c r="C42" i="13" s="1"/>
   <c r="K42" i="13" s="1"/>
   <c r="L42" i="13" s="1"/>
   <c r="M45" i="13"/>
   <c r="B17" i="14"/>
   <c r="A17" i="14"/>
   <c r="B35" i="14"/>
   <c r="B34" i="14"/>
   <c r="B33" i="14"/>
   <c r="A35" i="14"/>
   <c r="A34" i="14"/>
   <c r="A33" i="14"/>
   <c r="O27" i="14"/>
   <c r="O26" i="14"/>
-  <c r="O25" i="14"/>
   <c r="G27" i="14"/>
   <c r="F27" i="14"/>
   <c r="M27" i="14" s="1"/>
   <c r="G26" i="14"/>
   <c r="F26" i="14"/>
   <c r="M26" i="14" s="1"/>
   <c r="G25" i="14"/>
-  <c r="F25" i="14"/>
-  <c r="M25" i="14" s="1"/>
   <c r="M11" i="14"/>
   <c r="G11" i="14"/>
-  <c r="F11" i="14"/>
   <c r="O36" i="13"/>
   <c r="P36" i="13" s="1"/>
   <c r="C44" i="13" s="1"/>
   <c r="F44" i="13" s="1"/>
   <c r="N15" i="13"/>
   <c r="O15" i="13" s="1"/>
   <c r="N14" i="13"/>
   <c r="O14" i="13" s="1"/>
   <c r="N13" i="13"/>
   <c r="O13" i="13" s="1"/>
   <c r="M13" i="13"/>
   <c r="M14" i="13"/>
   <c r="M15" i="13"/>
   <c r="G13" i="13"/>
   <c r="G14" i="13"/>
   <c r="G15" i="13"/>
   <c r="F13" i="13"/>
   <c r="F14" i="13"/>
   <c r="F15" i="13"/>
   <c r="G35" i="13"/>
   <c r="I35" i="13" s="1"/>
   <c r="G36" i="13"/>
   <c r="N12" i="13"/>
   <c r="O12" i="13" s="1"/>
   <c r="G34" i="13"/>
@@ -590,57 +590,53 @@
   <c r="M14" i="8"/>
   <c r="I14" i="8" s="1"/>
   <c r="D15" i="8"/>
   <c r="G15" i="8"/>
   <c r="J15" i="8"/>
   <c r="K15" i="8"/>
   <c r="M15" i="8"/>
   <c r="I15" i="8" s="1"/>
   <c r="E16" i="8"/>
   <c r="G16" i="8"/>
   <c r="J16" i="8"/>
   <c r="M16" i="8"/>
   <c r="M42" i="13" l="1"/>
   <c r="N42" i="13" s="1"/>
   <c r="M44" i="13"/>
   <c r="N44" i="13" s="1"/>
   <c r="I34" i="13"/>
   <c r="E42" i="13"/>
   <c r="E44" i="13"/>
   <c r="K11" i="14"/>
   <c r="I11" i="14"/>
   <c r="D17" i="14"/>
   <c r="E17" i="14" s="1"/>
   <c r="C17" i="14"/>
   <c r="D33" i="14"/>
-  <c r="N25" i="14"/>
+  <c r="E33" i="14"/>
   <c r="K25" i="14"/>
   <c r="I25" i="14"/>
-  <c r="E33" i="14"/>
-[...2 lines deleted...]
-  <c r="M33" i="14" s="1"/>
   <c r="D34" i="14"/>
   <c r="N26" i="14"/>
   <c r="K26" i="14"/>
   <c r="I26" i="14"/>
   <c r="E34" i="14"/>
   <c r="P26" i="14"/>
   <c r="C34" i="14" s="1"/>
   <c r="D35" i="14"/>
   <c r="N27" i="14"/>
   <c r="K27" i="14"/>
   <c r="I27" i="14"/>
   <c r="E35" i="14"/>
   <c r="P27" i="14"/>
   <c r="C35" i="14" s="1"/>
   <c r="G44" i="13"/>
   <c r="I44" i="13"/>
   <c r="K44" i="13"/>
   <c r="L44" i="13" s="1"/>
   <c r="N35" i="13"/>
   <c r="D43" i="13"/>
   <c r="N36" i="13"/>
   <c r="D44" i="13"/>
   <c r="E43" i="13"/>
   <c r="P35" i="13"/>
   <c r="C43" i="13" s="1"/>
@@ -674,122 +670,125 @@
   <c r="E18" i="10"/>
   <c r="G13" i="10"/>
   <c r="L18" i="10"/>
   <c r="Q18" i="10"/>
   <c r="O18" i="10"/>
   <c r="N18" i="10" s="1"/>
   <c r="L58" i="10"/>
   <c r="J58" i="10"/>
   <c r="Q58" i="10"/>
   <c r="J53" i="10"/>
   <c r="J13" i="10"/>
   <c r="M13" i="10" s="1"/>
   <c r="D18" i="9"/>
   <c r="F13" i="9"/>
   <c r="L28" i="9"/>
   <c r="D33" i="9"/>
   <c r="F28" i="9"/>
   <c r="K28" i="9"/>
   <c r="I13" i="9"/>
   <c r="L13" i="9" s="1"/>
   <c r="I33" i="9"/>
   <c r="C21" i="8"/>
   <c r="E21" i="8" s="1"/>
   <c r="L16" i="8"/>
   <c r="K16" i="8" s="1"/>
-  <c r="F43" i="13" l="1"/>
+  <c r="P25" i="14" l="1"/>
+  <c r="C33" i="14" s="1"/>
+  <c r="M33" i="14" s="1"/>
+  <c r="N33" i="14" s="1"/>
+  <c r="F43" i="13"/>
   <c r="G43" i="13" s="1"/>
   <c r="M43" i="13"/>
+  <c r="N43" i="13" s="1"/>
   <c r="M35" i="14"/>
   <c r="N35" i="14" s="1"/>
   <c r="K35" i="14"/>
   <c r="L35" i="14" s="1"/>
   <c r="F35" i="14"/>
   <c r="M34" i="14"/>
   <c r="N34" i="14" s="1"/>
   <c r="K34" i="14"/>
   <c r="L34" i="14" s="1"/>
   <c r="F34" i="14"/>
-  <c r="N33" i="14"/>
-[...2 lines deleted...]
-  <c r="F33" i="14"/>
   <c r="G17" i="14"/>
   <c r="F17" i="14"/>
   <c r="M17" i="14"/>
   <c r="N17" i="14" s="1"/>
   <c r="O17" i="14"/>
   <c r="P17" i="14" s="1"/>
   <c r="K43" i="13"/>
   <c r="L43" i="13" s="1"/>
   <c r="I42" i="13"/>
   <c r="G42" i="13"/>
   <c r="O24" i="13"/>
   <c r="M24" i="13"/>
   <c r="N24" i="13" s="1"/>
   <c r="O23" i="13"/>
   <c r="M23" i="13"/>
   <c r="N23" i="13" s="1"/>
   <c r="O22" i="13"/>
   <c r="M22" i="13"/>
   <c r="N22" i="13" s="1"/>
   <c r="E21" i="13"/>
   <c r="O21" i="13" s="1"/>
+  <c r="P21" i="13" s="1"/>
   <c r="M21" i="13"/>
   <c r="N21" i="13" s="1"/>
-  <c r="P21" i="13"/>
   <c r="G24" i="13"/>
   <c r="F24" i="13"/>
   <c r="F23" i="13"/>
   <c r="G23" i="13"/>
   <c r="F22" i="13"/>
   <c r="G22" i="13"/>
   <c r="F21" i="13"/>
   <c r="G21" i="13"/>
   <c r="G21" i="8"/>
   <c r="J21" i="8"/>
-  <c r="N43" i="13" l="1"/>
+  <c r="K33" i="14" l="1"/>
+  <c r="L33" i="14" s="1"/>
+  <c r="F33" i="14"/>
   <c r="I43" i="13"/>
   <c r="K17" i="14"/>
   <c r="I17" i="14"/>
-  <c r="I33" i="14"/>
-  <c r="G33" i="14"/>
   <c r="I34" i="14"/>
   <c r="G34" i="14"/>
   <c r="I35" i="14"/>
   <c r="G35" i="14"/>
   <c r="P22" i="13"/>
   <c r="P23" i="13"/>
   <c r="P24" i="13"/>
   <c r="I22" i="13"/>
   <c r="K22" i="13"/>
   <c r="I23" i="13"/>
   <c r="K23" i="13"/>
   <c r="I24" i="13"/>
   <c r="K24" i="13"/>
   <c r="K21" i="13"/>
   <c r="I21" i="13"/>
+  <c r="G33" i="14" l="1"/>
+  <c r="I33" i="14"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={AA0B86BA-2F33-4E06-8F34-59709DB59692}</author>
   </authors>
   <commentList>
     <comment ref="R9" authorId="0" shapeId="0" xr:uid="{AA0B86BA-2F33-4E06-8F34-59709DB59692}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     we need to include scenarios to support the CM's in how to submit 1915(i) assessments during the transition period.  For example, when an interim assessment has to be submitted before the birth month assessment. We will have situations where this occurs.</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={44BDD836-DB46-47A7-AD06-B1CC00D0A3DB}</author>
@@ -926,51 +925,51 @@
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={7405F5AB-4E5E-4143-8275-91C455471D5C}</author>
   </authors>
   <commentList>
     <comment ref="R8" authorId="0" shapeId="0" xr:uid="{7405F5AB-4E5E-4143-8275-91C455471D5C}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     we need to include scenarios to support the CM's in how to submit 1915(i) assessments during the transition period.  For example, when an interim assessment has to be submitted before the birth month assessment. We will have situations where this occurs.</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1037" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1038" uniqueCount="216">
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">Scenario Assumptions and Field Calculation Logic
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
@@ -1899,50 +1898,53 @@
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">1. Enter information in the "Yellow" filled cells </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>only</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">.
 </t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">If the date in E11 is after the date in N11 than disregard E11. </t>
+  </si>
+  <si>
     <t>Birth Month (Spelled out- April, May, etc)</t>
   </si>
   <si>
     <t>Member DOB  (MM/DD/YYYY)</t>
   </si>
   <si>
     <t>Date 1915(i) Eligibility Expires  (MM/DD/YYYY)</t>
   </si>
   <si>
     <t>Initial 1915(i) Care Plan/ISP Effective Date  (MM/DD/YYYY)</t>
   </si>
   <si>
     <t>Initial 1915(i) Care Plan/ISP End Date  (MM/DD/YYYY)</t>
   </si>
   <si>
     <t>(E11) plus one day</t>
   </si>
   <si>
     <t>45 days before 1915i eligiblity expires (c11)</t>
   </si>
   <si>
     <t>14 days from the target submission date (G11)</t>
   </si>
   <si>
     <t>this is equal to target submission date for reassessment (G11)</t>
@@ -2016,54 +2018,54 @@
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
       </rPr>
       <t xml:space="preserve"> member's next birth month.</t>
     </r>
   </si>
   <si>
     <t>Birth Month (Spelled out- , April, May, etc)</t>
   </si>
   <si>
     <t>Date 1915(i) Eligibility Expires (MM/DD/YYYY)</t>
   </si>
   <si>
     <t>day after care plan/ISP expires (E-same row)</t>
   </si>
   <si>
     <t>45 days prior to eligibility expires (C-same row)</t>
   </si>
   <si>
     <t>14 days from submission (G-same row)</t>
   </si>
   <si>
     <t>equal to submission day (G-same row)</t>
   </si>
   <si>
-    <t xml:space="preserve">equals (F-same row) </t>
-[...2 lines deleted...]
-    <t>equals (M-same row)</t>
+    <t>equals (F-same row) (IF STATEMENT NEEDED)</t>
+  </si>
+  <si>
+    <t>removed due to eligiblity after birth month</t>
   </si>
   <si>
     <t>equals A25,26,27</t>
   </si>
   <si>
     <t>Equals B25,26,27</t>
   </si>
   <si>
     <t>equals P25,26,27-same color)</t>
   </si>
   <si>
     <t>equals M-25,26,27-same color)</t>
   </si>
   <si>
     <t>equals O-25,26,27-same color)</t>
   </si>
   <si>
     <t>equals F-33,34,35-same color)</t>
   </si>
   <si>
     <t>one year from start of plan</t>
   </si>
 </sst>
 </file>
 
@@ -2970,51 +2972,51 @@
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="733">
+  <cellXfs count="737">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
@@ -4790,50 +4792,62 @@
     <xf numFmtId="164" fontId="1" fillId="13" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="13" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="15" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="20" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="11" fillId="10" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4895,73 +4909,73 @@
     </xf>
     <xf numFmtId="0" fontId="26" fillId="13" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="13" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="13" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="13" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="19" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="19" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="19" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="19" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="19" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="19" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -5618,162 +5632,162 @@
     <col min="1" max="1" width="13.88671875" style="46" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" customWidth="1"/>
     <col min="3" max="7" width="19.5546875" customWidth="1"/>
     <col min="8" max="8" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="20" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.6640625" customWidth="1"/>
     <col min="12" max="13" width="22.109375" customWidth="1"/>
     <col min="14" max="14" width="19.5546875" customWidth="1"/>
     <col min="15" max="15" width="26.6640625" customWidth="1"/>
     <col min="16" max="17" width="17.109375" customWidth="1"/>
     <col min="18" max="18" width="17.88671875" customWidth="1"/>
     <col min="19" max="19" width="21.109375" customWidth="1"/>
     <col min="20" max="20" width="20" customWidth="1"/>
     <col min="21" max="21" width="16.88671875" customWidth="1"/>
     <col min="22" max="22" width="20.88671875" customWidth="1"/>
     <col min="23" max="23" width="18.6640625" customWidth="1"/>
     <col min="24" max="24" width="18.88671875" customWidth="1"/>
     <col min="25" max="25" width="23.44140625" customWidth="1"/>
     <col min="26" max="26" width="17.88671875" customWidth="1"/>
     <col min="27" max="27" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:18" ht="234.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="668" t="s">
+      <c r="A3" s="677" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="654"/>
-[...10 lines deleted...]
-      <c r="M3" s="656"/>
+      <c r="B3" s="658"/>
+      <c r="C3" s="659"/>
+      <c r="D3" s="659"/>
+      <c r="E3" s="659"/>
+      <c r="F3" s="659"/>
+      <c r="G3" s="659"/>
+      <c r="H3" s="659"/>
+      <c r="I3" s="659"/>
+      <c r="J3" s="659"/>
+      <c r="K3" s="659"/>
+      <c r="L3" s="659"/>
+      <c r="M3" s="660"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
     </row>
     <row r="7" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="657" t="s">
+      <c r="A7" s="661" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="657"/>
-[...6 lines deleted...]
-      <c r="I7" s="657"/>
+      <c r="B7" s="661"/>
+      <c r="C7" s="661"/>
+      <c r="D7" s="661"/>
+      <c r="E7" s="661"/>
+      <c r="F7" s="661"/>
+      <c r="G7" s="661"/>
+      <c r="H7" s="661"/>
+      <c r="I7" s="661"/>
     </row>
     <row r="8" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="103"/>
       <c r="B8" s="103"/>
       <c r="C8" s="103"/>
       <c r="D8" s="103"/>
       <c r="E8" s="103"/>
       <c r="F8" s="103"/>
       <c r="G8" s="103"/>
       <c r="H8" s="103"/>
       <c r="I8" s="103"/>
     </row>
     <row r="9" spans="1:18" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A9" s="255" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="255"/>
       <c r="C9" s="255"/>
       <c r="D9" s="255"/>
       <c r="E9" s="255"/>
       <c r="F9" s="255"/>
       <c r="G9" s="255"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
     </row>
     <row r="10" spans="1:18" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="658" t="s">
+      <c r="A10" s="662" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="659"/>
-      <c r="C10" s="659"/>
+      <c r="B10" s="663"/>
+      <c r="C10" s="663"/>
       <c r="D10" s="238"/>
       <c r="E10" s="238"/>
       <c r="F10" s="61"/>
       <c r="G10" s="61"/>
       <c r="H10" s="61"/>
       <c r="I10" s="62"/>
       <c r="J10" s="62"/>
       <c r="K10" s="62"/>
       <c r="L10" s="62"/>
       <c r="M10" s="62"/>
       <c r="N10" s="62"/>
       <c r="O10" s="62"/>
     </row>
     <row r="11" spans="1:18" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="63"/>
       <c r="B11" s="64"/>
       <c r="C11" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="D11" s="669" t="s">
+      <c r="D11" s="671" t="s">
         <v>5</v>
       </c>
-      <c r="E11" s="670"/>
+      <c r="E11" s="672"/>
       <c r="F11" s="63"/>
       <c r="G11" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="H11" s="633"/>
+      <c r="H11" s="637"/>
       <c r="I11" s="66" t="s">
         <v>7</v>
       </c>
       <c r="J11" s="67" t="s">
         <v>8</v>
       </c>
       <c r="K11" s="66" t="s">
         <v>9</v>
       </c>
       <c r="L11" s="67" t="s">
         <v>10</v>
       </c>
       <c r="M11" s="67" t="s">
         <v>11</v>
       </c>
       <c r="N11" s="66" t="s">
         <v>12</v>
       </c>
       <c r="O11" s="66" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="75.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="68" t="s">
         <v>14</v>
@@ -5868,78 +5882,78 @@
         <f>O13+1</f>
         <v>46143</v>
       </c>
       <c r="O13" s="253">
         <v>46142</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="45"/>
       <c r="B14" s="44"/>
       <c r="C14" s="241"/>
       <c r="D14" s="244"/>
       <c r="E14" s="244"/>
       <c r="F14" s="55"/>
       <c r="G14" s="55"/>
       <c r="H14" s="55"/>
       <c r="I14" s="55"/>
       <c r="J14" s="245"/>
       <c r="K14" s="55"/>
       <c r="L14" s="246"/>
       <c r="M14" s="247"/>
       <c r="N14" s="247"/>
       <c r="O14" s="60"/>
     </row>
     <row r="15" spans="1:18" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="671" t="s">
+      <c r="A15" s="673" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="672"/>
-[...11 lines deleted...]
-      <c r="N15" s="672"/>
+      <c r="B15" s="674"/>
+      <c r="C15" s="674"/>
+      <c r="D15" s="674"/>
+      <c r="E15" s="674"/>
+      <c r="F15" s="674"/>
+      <c r="G15" s="674"/>
+      <c r="H15" s="674"/>
+      <c r="I15" s="674"/>
+      <c r="J15" s="674"/>
+      <c r="K15" s="674"/>
+      <c r="L15" s="674"/>
+      <c r="M15" s="674"/>
+      <c r="N15" s="674"/>
       <c r="O15" s="94"/>
     </row>
     <row r="16" spans="1:18" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="82"/>
       <c r="B16" s="83"/>
       <c r="C16" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="D16" s="666" t="s">
+      <c r="D16" s="675" t="s">
         <v>31</v>
       </c>
-      <c r="E16" s="667"/>
+      <c r="E16" s="676"/>
       <c r="F16" s="248"/>
       <c r="G16" s="249" t="s">
         <v>6</v>
       </c>
       <c r="H16" s="248"/>
       <c r="I16" s="250" t="s">
         <v>7</v>
       </c>
       <c r="J16" s="251" t="s">
         <v>8</v>
       </c>
       <c r="K16" s="250" t="s">
         <v>9</v>
       </c>
       <c r="L16" s="251" t="s">
         <v>10</v>
       </c>
       <c r="M16" s="251" t="s">
         <v>11</v>
       </c>
       <c r="N16" s="250" t="s">
         <v>12</v>
       </c>
       <c r="O16" s="84" t="s">
         <v>13</v>
@@ -6090,100 +6104,100 @@
       <c r="S19" s="57"/>
       <c r="T19" s="57"/>
       <c r="U19" s="46"/>
       <c r="V19" s="57"/>
       <c r="W19" s="57"/>
       <c r="Y19" s="47"/>
       <c r="AA19" s="47"/>
       <c r="AB19" s="47"/>
     </row>
     <row r="20" spans="1:30" ht="43.2" x14ac:dyDescent="0.3">
       <c r="C20" s="58" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:30" ht="72" x14ac:dyDescent="0.3">
       <c r="C21" s="58" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:30" ht="28.8" x14ac:dyDescent="0.3">
       <c r="C22" s="58" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:30" ht="25.8" hidden="1" x14ac:dyDescent="0.5">
-      <c r="A24" s="673" t="s">
+      <c r="A24" s="670" t="s">
         <v>40</v>
       </c>
-      <c r="B24" s="673"/>
-[...4 lines deleted...]
-      <c r="G24" s="673"/>
+      <c r="B24" s="670"/>
+      <c r="C24" s="670"/>
+      <c r="D24" s="670"/>
+      <c r="E24" s="670"/>
+      <c r="F24" s="670"/>
+      <c r="G24" s="670"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
     </row>
     <row r="25" spans="1:30" ht="22.8" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="658" t="s">
+      <c r="A25" s="662" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="659"/>
-      <c r="C25" s="659"/>
+      <c r="B25" s="663"/>
+      <c r="C25" s="663"/>
       <c r="D25" s="238"/>
       <c r="E25" s="238"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="62"/>
       <c r="J25" s="62"/>
       <c r="K25" s="62"/>
       <c r="L25" s="62"/>
       <c r="M25" s="62"/>
       <c r="N25" s="62"/>
       <c r="O25" s="62"/>
     </row>
     <row r="26" spans="1:30" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A26" s="63"/>
       <c r="B26" s="64"/>
       <c r="C26" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="D26" s="669" t="s">
+      <c r="D26" s="671" t="s">
         <v>5</v>
       </c>
-      <c r="E26" s="670"/>
+      <c r="E26" s="672"/>
       <c r="F26" s="63"/>
       <c r="G26" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="H26" s="633"/>
+      <c r="H26" s="637"/>
       <c r="I26" s="66" t="s">
         <v>7</v>
       </c>
       <c r="J26" s="67" t="s">
         <v>8</v>
       </c>
       <c r="K26" s="66" t="s">
         <v>9</v>
       </c>
       <c r="L26" s="67" t="s">
         <v>10</v>
       </c>
       <c r="M26" s="67" t="s">
         <v>11</v>
       </c>
       <c r="N26" s="66" t="s">
         <v>12</v>
       </c>
       <c r="O26" s="66" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:30" ht="63" hidden="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="68" t="s">
         <v>14</v>
@@ -6278,78 +6292,78 @@
         <f>O28+1</f>
         <v>46143</v>
       </c>
       <c r="O28" s="253">
         <v>46142</v>
       </c>
     </row>
     <row r="29" spans="1:30" hidden="1" x14ac:dyDescent="0.3">
       <c r="A29" s="45"/>
       <c r="B29" s="44"/>
       <c r="C29" s="241"/>
       <c r="D29" s="244"/>
       <c r="E29" s="244"/>
       <c r="F29" s="55"/>
       <c r="G29" s="55"/>
       <c r="H29" s="55"/>
       <c r="I29" s="55"/>
       <c r="J29" s="245"/>
       <c r="K29" s="55"/>
       <c r="L29" s="246"/>
       <c r="M29" s="247"/>
       <c r="N29" s="247"/>
       <c r="O29" s="60"/>
     </row>
     <row r="30" spans="1:30" ht="22.8" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="671" t="s">
+      <c r="A30" s="673" t="s">
         <v>30</v>
       </c>
-      <c r="B30" s="672"/>
-[...11 lines deleted...]
-      <c r="N30" s="672"/>
+      <c r="B30" s="674"/>
+      <c r="C30" s="674"/>
+      <c r="D30" s="674"/>
+      <c r="E30" s="674"/>
+      <c r="F30" s="674"/>
+      <c r="G30" s="674"/>
+      <c r="H30" s="674"/>
+      <c r="I30" s="674"/>
+      <c r="J30" s="674"/>
+      <c r="K30" s="674"/>
+      <c r="L30" s="674"/>
+      <c r="M30" s="674"/>
+      <c r="N30" s="674"/>
       <c r="O30" s="94"/>
     </row>
     <row r="31" spans="1:30" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A31" s="82"/>
       <c r="B31" s="83"/>
       <c r="C31" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="D31" s="666" t="s">
+      <c r="D31" s="675" t="s">
         <v>31</v>
       </c>
-      <c r="E31" s="667"/>
+      <c r="E31" s="676"/>
       <c r="F31" s="248"/>
       <c r="G31" s="249" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="248"/>
       <c r="I31" s="250" t="s">
         <v>7</v>
       </c>
       <c r="J31" s="251" t="s">
         <v>8</v>
       </c>
       <c r="K31" s="250" t="s">
         <v>9</v>
       </c>
       <c r="L31" s="251" t="s">
         <v>10</v>
       </c>
       <c r="M31" s="251" t="s">
         <v>11</v>
       </c>
       <c r="N31" s="250" t="s">
         <v>12</v>
       </c>
       <c r="O31" s="84" t="s">
         <v>13</v>
@@ -6434,274 +6448,274 @@
       <c r="J33" s="93"/>
       <c r="K33" s="79">
         <f>G33</f>
         <v>46097</v>
       </c>
       <c r="L33" s="80">
         <v>45</v>
       </c>
       <c r="M33" s="81">
         <f>N33</f>
         <v>46508</v>
       </c>
       <c r="N33" s="81">
         <f>O33+1</f>
         <v>46508</v>
       </c>
       <c r="O33" s="91">
         <f>E33+365</f>
         <v>46507</v>
       </c>
     </row>
     <row r="34" spans="1:15" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="35" spans="1:15" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A24:G24"/>
-[...3 lines deleted...]
-    <mergeCell ref="D31:E31"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A24:G24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="D31:E31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8301A50E-F526-4152-9064-DF782DB7ADB6}">
   <dimension ref="A2:K18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="83" customWidth="1"/>
     <col min="2" max="2" width="88.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A4" s="624" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="587" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="7" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A7" s="676"/>
-[...9 lines deleted...]
-      <c r="K7" s="677"/>
+      <c r="A7" s="680"/>
+      <c r="B7" s="681"/>
+      <c r="C7" s="681"/>
+      <c r="D7" s="681"/>
+      <c r="E7" s="681"/>
+      <c r="F7" s="681"/>
+      <c r="G7" s="681"/>
+      <c r="H7" s="681"/>
+      <c r="I7" s="681"/>
+      <c r="J7" s="681"/>
+      <c r="K7" s="681"/>
     </row>
     <row r="8" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="678" t="s">
+      <c r="A8" s="682" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="679"/>
-[...8 lines deleted...]
-      <c r="K8" s="679"/>
+      <c r="B8" s="683"/>
+      <c r="C8" s="683"/>
+      <c r="D8" s="683"/>
+      <c r="E8" s="683"/>
+      <c r="F8" s="683"/>
+      <c r="G8" s="683"/>
+      <c r="H8" s="683"/>
+      <c r="I8" s="683"/>
+      <c r="J8" s="683"/>
+      <c r="K8" s="683"/>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="680" t="s">
+      <c r="A9" s="684" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="681"/>
-[...8 lines deleted...]
-      <c r="K9" s="681"/>
+      <c r="B9" s="685"/>
+      <c r="C9" s="685"/>
+      <c r="D9" s="685"/>
+      <c r="E9" s="685"/>
+      <c r="F9" s="685"/>
+      <c r="G9" s="685"/>
+      <c r="H9" s="685"/>
+      <c r="I9" s="685"/>
+      <c r="J9" s="685"/>
+      <c r="K9" s="685"/>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="680" t="s">
+      <c r="A10" s="684" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="681"/>
-[...8 lines deleted...]
-      <c r="K10" s="681"/>
+      <c r="B10" s="685"/>
+      <c r="C10" s="685"/>
+      <c r="D10" s="685"/>
+      <c r="E10" s="685"/>
+      <c r="F10" s="685"/>
+      <c r="G10" s="685"/>
+      <c r="H10" s="685"/>
+      <c r="I10" s="685"/>
+      <c r="J10" s="685"/>
+      <c r="K10" s="685"/>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="680" t="s">
+      <c r="A11" s="684" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="681"/>
-[...8 lines deleted...]
-      <c r="K11" s="681"/>
+      <c r="B11" s="685"/>
+      <c r="C11" s="685"/>
+      <c r="D11" s="685"/>
+      <c r="E11" s="685"/>
+      <c r="F11" s="685"/>
+      <c r="G11" s="685"/>
+      <c r="H11" s="685"/>
+      <c r="I11" s="685"/>
+      <c r="J11" s="685"/>
+      <c r="K11" s="685"/>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="680" t="s">
+      <c r="A12" s="684" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="681"/>
-[...8 lines deleted...]
-      <c r="K12" s="681"/>
+      <c r="B12" s="685"/>
+      <c r="C12" s="685"/>
+      <c r="D12" s="685"/>
+      <c r="E12" s="685"/>
+      <c r="F12" s="685"/>
+      <c r="G12" s="685"/>
+      <c r="H12" s="685"/>
+      <c r="I12" s="685"/>
+      <c r="J12" s="685"/>
+      <c r="K12" s="685"/>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="680" t="s">
+      <c r="A13" s="684" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="681"/>
-[...8 lines deleted...]
-      <c r="K13" s="681"/>
+      <c r="B13" s="685"/>
+      <c r="C13" s="685"/>
+      <c r="D13" s="685"/>
+      <c r="E13" s="685"/>
+      <c r="F13" s="685"/>
+      <c r="G13" s="685"/>
+      <c r="H13" s="685"/>
+      <c r="I13" s="685"/>
+      <c r="J13" s="685"/>
+      <c r="K13" s="685"/>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="680" t="s">
+      <c r="A14" s="684" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="681"/>
-[...8 lines deleted...]
-      <c r="K14" s="681"/>
+      <c r="B14" s="685"/>
+      <c r="C14" s="685"/>
+      <c r="D14" s="685"/>
+      <c r="E14" s="685"/>
+      <c r="F14" s="685"/>
+      <c r="G14" s="685"/>
+      <c r="H14" s="685"/>
+      <c r="I14" s="685"/>
+      <c r="J14" s="685"/>
+      <c r="K14" s="685"/>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="680" t="s">
+      <c r="A15" s="684" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="681"/>
-[...8 lines deleted...]
-      <c r="K15" s="681"/>
+      <c r="B15" s="685"/>
+      <c r="C15" s="685"/>
+      <c r="D15" s="685"/>
+      <c r="E15" s="685"/>
+      <c r="F15" s="685"/>
+      <c r="G15" s="685"/>
+      <c r="H15" s="685"/>
+      <c r="I15" s="685"/>
+      <c r="J15" s="685"/>
+      <c r="K15" s="685"/>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="680" t="s">
+      <c r="A16" s="684" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="681"/>
-[...8 lines deleted...]
-      <c r="K16" s="681"/>
+      <c r="B16" s="685"/>
+      <c r="C16" s="685"/>
+      <c r="D16" s="685"/>
+      <c r="E16" s="685"/>
+      <c r="F16" s="685"/>
+      <c r="G16" s="685"/>
+      <c r="H16" s="685"/>
+      <c r="I16" s="685"/>
+      <c r="J16" s="685"/>
+      <c r="K16" s="685"/>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="680" t="s">
+      <c r="A17" s="684" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="681"/>
-[...8 lines deleted...]
-      <c r="K17" s="681"/>
+      <c r="B17" s="685"/>
+      <c r="C17" s="685"/>
+      <c r="D17" s="685"/>
+      <c r="E17" s="685"/>
+      <c r="F17" s="685"/>
+      <c r="G17" s="685"/>
+      <c r="H17" s="685"/>
+      <c r="I17" s="685"/>
+      <c r="J17" s="685"/>
+      <c r="K17" s="685"/>
     </row>
     <row r="18" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="674" t="s">
+      <c r="A18" s="678" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="675"/>
-[...8 lines deleted...]
-      <c r="K18" s="675"/>
+      <c r="B18" s="679"/>
+      <c r="C18" s="679"/>
+      <c r="D18" s="679"/>
+      <c r="E18" s="679"/>
+      <c r="F18" s="679"/>
+      <c r="G18" s="679"/>
+      <c r="H18" s="679"/>
+      <c r="I18" s="679"/>
+      <c r="J18" s="679"/>
+      <c r="K18" s="679"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A18:K18"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A10:K10"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="A14:K14"/>
     <mergeCell ref="A15:K15"/>
     <mergeCell ref="A16:K16"/>
     <mergeCell ref="A17:K17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="https://medicaid.ncdhhs.gov/providers/program-specific-clinical-coverage-policies" xr:uid="{62F4950C-4251-4C5A-9D38-509566E3DC2D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DEF2A7A-C133-4F30-B037-B2C265D1EF97}">
@@ -6719,149 +6733,149 @@
     <col min="1" max="1" width="13.88671875" style="46" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" customWidth="1"/>
     <col min="3" max="5" width="19.5546875" customWidth="1"/>
     <col min="6" max="6" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="20" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="21.6640625" customWidth="1"/>
     <col min="11" max="12" width="22.109375" customWidth="1"/>
     <col min="13" max="13" width="19.5546875" customWidth="1"/>
     <col min="14" max="14" width="0.6640625" customWidth="1"/>
     <col min="15" max="16" width="17.109375" customWidth="1"/>
     <col min="17" max="17" width="17.88671875" customWidth="1"/>
     <col min="18" max="18" width="21.109375" customWidth="1"/>
     <col min="19" max="19" width="20" customWidth="1"/>
     <col min="20" max="20" width="16.88671875" customWidth="1"/>
     <col min="21" max="21" width="20.88671875" customWidth="1"/>
     <col min="22" max="22" width="18.6640625" customWidth="1"/>
     <col min="23" max="23" width="18.88671875" customWidth="1"/>
     <col min="24" max="24" width="23.44140625" customWidth="1"/>
     <col min="25" max="25" width="17.88671875" customWidth="1"/>
     <col min="26" max="26" width="12.88671875" customWidth="1"/>
     <col min="27" max="27" width="8.88671875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:17" ht="234.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="668" t="s">
+      <c r="A3" s="677" t="s">
         <v>55</v>
       </c>
-      <c r="B3" s="654"/>
-[...9 lines deleted...]
-      <c r="L3" s="656"/>
+      <c r="B3" s="658"/>
+      <c r="C3" s="659"/>
+      <c r="D3" s="659"/>
+      <c r="E3" s="659"/>
+      <c r="F3" s="659"/>
+      <c r="G3" s="659"/>
+      <c r="H3" s="659"/>
+      <c r="I3" s="659"/>
+      <c r="J3" s="659"/>
+      <c r="K3" s="659"/>
+      <c r="L3" s="660"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="14"/>
       <c r="O6" s="14"/>
       <c r="P6" s="14"/>
     </row>
     <row r="7" spans="1:17" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="683" t="s">
+      <c r="A7" s="687" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="683"/>
-[...4 lines deleted...]
-      <c r="G7" s="683"/>
+      <c r="B7" s="687"/>
+      <c r="C7" s="687"/>
+      <c r="D7" s="687"/>
+      <c r="E7" s="687"/>
+      <c r="F7" s="687"/>
+      <c r="G7" s="687"/>
     </row>
     <row r="8" spans="1:17" ht="9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="107"/>
       <c r="B8" s="107"/>
       <c r="C8" s="107"/>
       <c r="D8" s="107"/>
       <c r="E8" s="107"/>
       <c r="F8" s="107"/>
       <c r="G8" s="107"/>
     </row>
     <row r="9" spans="1:17" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A9" s="673" t="s">
+      <c r="A9" s="670" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="673"/>
-[...2 lines deleted...]
-      <c r="E9" s="673"/>
+      <c r="B9" s="670"/>
+      <c r="C9" s="670"/>
+      <c r="D9" s="670"/>
+      <c r="E9" s="670"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="15"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
     </row>
     <row r="10" spans="1:17" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="684" t="s">
+      <c r="A10" s="688" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="685"/>
-      <c r="C10" s="685"/>
+      <c r="B10" s="689"/>
+      <c r="C10" s="689"/>
       <c r="D10" s="108"/>
       <c r="E10" s="108"/>
       <c r="F10" s="108"/>
       <c r="G10" s="109"/>
       <c r="H10" s="109"/>
       <c r="I10" s="109"/>
       <c r="J10" s="109"/>
       <c r="K10" s="109"/>
       <c r="L10" s="109"/>
       <c r="M10" s="109"/>
       <c r="N10" s="109"/>
     </row>
     <row r="11" spans="1:17" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="110"/>
       <c r="B11" s="111"/>
       <c r="C11" s="112" t="s">
         <v>4</v>
       </c>
       <c r="D11" s="113"/>
       <c r="E11" s="114" t="s">
         <v>6</v>
       </c>
-      <c r="F11" s="642"/>
+      <c r="F11" s="646"/>
       <c r="G11" s="115" t="s">
         <v>7</v>
       </c>
       <c r="H11" s="115" t="s">
         <v>57</v>
       </c>
       <c r="I11" s="116" t="s">
         <v>8</v>
       </c>
       <c r="J11" s="115" t="s">
         <v>9</v>
       </c>
       <c r="K11" s="116" t="s">
         <v>10</v>
       </c>
       <c r="L11" s="116" t="s">
         <v>11</v>
       </c>
       <c r="M11" s="116" t="s">
         <v>58</v>
       </c>
       <c r="N11" s="117"/>
     </row>
     <row r="12" spans="1:17" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="118" t="s">
@@ -7070,55 +7084,55 @@
         <v>46143</v>
       </c>
       <c r="M16" s="124">
         <f>H16+1</f>
         <v>46143</v>
       </c>
       <c r="N16" s="130"/>
     </row>
     <row r="17" spans="1:29" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="133"/>
       <c r="B17" s="134"/>
       <c r="C17" s="135"/>
       <c r="D17" s="136"/>
       <c r="E17" s="137"/>
       <c r="F17" s="136"/>
       <c r="G17" s="136"/>
       <c r="H17" s="135"/>
       <c r="I17" s="138"/>
       <c r="J17" s="136"/>
       <c r="K17" s="139"/>
       <c r="L17" s="134"/>
       <c r="M17" s="134"/>
       <c r="N17" s="140"/>
     </row>
     <row r="18" spans="1:29" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="686" t="s">
+      <c r="A18" s="690" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="687"/>
-      <c r="C18" s="687"/>
+      <c r="B18" s="691"/>
+      <c r="C18" s="691"/>
       <c r="D18" s="141"/>
       <c r="E18" s="142"/>
       <c r="F18" s="141"/>
       <c r="G18" s="141"/>
       <c r="H18" s="143"/>
       <c r="I18" s="144"/>
       <c r="J18" s="141"/>
       <c r="K18" s="145"/>
       <c r="L18" s="146"/>
       <c r="M18" s="146"/>
       <c r="N18" s="147"/>
     </row>
     <row r="19" spans="1:29" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="148"/>
       <c r="B19" s="149"/>
       <c r="C19" s="150" t="s">
         <v>4</v>
       </c>
       <c r="D19" s="151"/>
       <c r="E19" s="152" t="s">
         <v>6</v>
       </c>
       <c r="F19" s="151"/>
       <c r="G19" s="153" t="s">
         <v>7</v>
@@ -7284,146 +7298,146 @@
       <c r="C23" s="167"/>
       <c r="D23" s="166"/>
       <c r="E23" s="166"/>
       <c r="F23" s="166"/>
       <c r="G23" s="166"/>
       <c r="H23" s="167"/>
       <c r="I23" s="168"/>
       <c r="J23" s="166"/>
       <c r="K23" s="169"/>
       <c r="L23" s="166"/>
       <c r="M23" s="166"/>
       <c r="N23" s="166"/>
       <c r="O23" s="100"/>
       <c r="P23" s="100"/>
       <c r="Q23" s="100"/>
       <c r="R23" s="100"/>
       <c r="S23" s="100"/>
       <c r="T23" s="101"/>
       <c r="U23" s="100"/>
       <c r="V23" s="100"/>
       <c r="X23" s="102"/>
       <c r="Z23" s="102"/>
       <c r="AA23" s="102"/>
     </row>
     <row r="24" spans="1:29" s="56" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="688" t="s">
+      <c r="A24" s="692" t="s">
         <v>63</v>
       </c>
-      <c r="B24" s="688"/>
-[...10 lines deleted...]
-      <c r="M24" s="688"/>
+      <c r="B24" s="692"/>
+      <c r="C24" s="692"/>
+      <c r="D24" s="692"/>
+      <c r="E24" s="692"/>
+      <c r="F24" s="692"/>
+      <c r="G24" s="692"/>
+      <c r="H24" s="692"/>
+      <c r="I24" s="692"/>
+      <c r="J24" s="692"/>
+      <c r="K24" s="692"/>
+      <c r="L24" s="692"/>
+      <c r="M24" s="692"/>
       <c r="N24" s="59"/>
     </row>
     <row r="25" spans="1:29" s="56" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="688"/>
-[...11 lines deleted...]
-      <c r="M25" s="688"/>
+      <c r="A25" s="692"/>
+      <c r="B25" s="692"/>
+      <c r="C25" s="692"/>
+      <c r="D25" s="692"/>
+      <c r="E25" s="692"/>
+      <c r="F25" s="692"/>
+      <c r="G25" s="692"/>
+      <c r="H25" s="692"/>
+      <c r="I25" s="692"/>
+      <c r="J25" s="692"/>
+      <c r="K25" s="692"/>
+      <c r="L25" s="692"/>
+      <c r="M25" s="692"/>
       <c r="N25" s="59"/>
     </row>
     <row r="26" spans="1:29" s="56" customFormat="1" ht="10.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="688"/>
-[...11 lines deleted...]
-      <c r="M26" s="688"/>
+      <c r="A26" s="692"/>
+      <c r="B26" s="692"/>
+      <c r="C26" s="692"/>
+      <c r="D26" s="692"/>
+      <c r="E26" s="692"/>
+      <c r="F26" s="692"/>
+      <c r="G26" s="692"/>
+      <c r="H26" s="692"/>
+      <c r="I26" s="692"/>
+      <c r="J26" s="692"/>
+      <c r="K26" s="692"/>
+      <c r="L26" s="692"/>
+      <c r="M26" s="692"/>
       <c r="N26" s="59"/>
     </row>
     <row r="27" spans="1:29" s="48" customFormat="1" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="688"/>
-[...11 lines deleted...]
-      <c r="M27" s="688"/>
+      <c r="A27" s="692"/>
+      <c r="B27" s="692"/>
+      <c r="C27" s="692"/>
+      <c r="D27" s="692"/>
+      <c r="E27" s="692"/>
+      <c r="F27" s="692"/>
+      <c r="G27" s="692"/>
+      <c r="H27" s="692"/>
+      <c r="I27" s="692"/>
+      <c r="J27" s="692"/>
+      <c r="K27" s="692"/>
+      <c r="L27" s="692"/>
+      <c r="M27" s="692"/>
       <c r="N27" s="59"/>
       <c r="O27" s="170"/>
       <c r="P27" s="170"/>
     </row>
     <row r="28" spans="1:29" ht="31.95" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A28" s="689" t="s">
+      <c r="A28" s="693" t="s">
         <v>3</v>
       </c>
-      <c r="B28" s="689"/>
-[...10 lines deleted...]
-      <c r="M28" s="689"/>
+      <c r="B28" s="693"/>
+      <c r="C28" s="693"/>
+      <c r="D28" s="693"/>
+      <c r="E28" s="693"/>
+      <c r="F28" s="693"/>
+      <c r="G28" s="693"/>
+      <c r="H28" s="693"/>
+      <c r="I28" s="693"/>
+      <c r="J28" s="693"/>
+      <c r="K28" s="693"/>
+      <c r="L28" s="693"/>
+      <c r="M28" s="693"/>
       <c r="N28" s="171"/>
-      <c r="O28" s="690" t="s">
+      <c r="O28" s="694" t="s">
         <v>30</v>
       </c>
-      <c r="P28" s="691"/>
-[...7 lines deleted...]
-      <c r="X28" s="691"/>
+      <c r="P28" s="695"/>
+      <c r="Q28" s="695"/>
+      <c r="R28" s="695"/>
+      <c r="S28" s="695"/>
+      <c r="T28" s="695"/>
+      <c r="U28" s="695"/>
+      <c r="V28" s="695"/>
+      <c r="W28" s="695"/>
+      <c r="X28" s="695"/>
     </row>
     <row r="29" spans="1:29" ht="51.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="172"/>
       <c r="B29" s="173"/>
       <c r="C29" s="174" t="s">
         <v>4</v>
       </c>
       <c r="D29" s="172"/>
       <c r="E29" s="175" t="s">
         <v>6</v>
       </c>
       <c r="F29" s="174"/>
       <c r="G29" s="176" t="s">
         <v>7</v>
       </c>
       <c r="H29" s="176" t="s">
         <v>57</v>
       </c>
       <c r="I29" s="174" t="s">
         <v>8</v>
       </c>
       <c r="J29" s="176" t="s">
         <v>9</v>
       </c>
       <c r="K29" s="174" t="s">
@@ -8016,86 +8030,86 @@
         <v>46388</v>
       </c>
       <c r="N41" s="27"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
     </row>
     <row r="42" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
       <c r="A42" s="214"/>
       <c r="B42" s="27"/>
       <c r="C42" s="28"/>
       <c r="D42" s="28"/>
       <c r="E42" s="28"/>
       <c r="F42" s="28"/>
       <c r="G42" s="16"/>
       <c r="H42" s="27"/>
       <c r="I42" s="27"/>
       <c r="J42" s="29"/>
       <c r="K42" s="16"/>
       <c r="L42" s="27"/>
       <c r="M42" s="27"/>
       <c r="N42" s="27"/>
       <c r="O42" s="27"/>
       <c r="P42" s="27"/>
     </row>
     <row r="43" spans="1:16" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="692" t="s">
+      <c r="A43" s="696" t="s">
         <v>72</v>
       </c>
-      <c r="B43" s="692"/>
-[...13 lines deleted...]
-      <c r="P43" s="635"/>
+      <c r="B43" s="696"/>
+      <c r="C43" s="696"/>
+      <c r="D43" s="696"/>
+      <c r="E43" s="696"/>
+      <c r="F43" s="696"/>
+      <c r="G43" s="696"/>
+      <c r="H43" s="696"/>
+      <c r="I43" s="696"/>
+      <c r="J43" s="696"/>
+      <c r="K43" s="696"/>
+      <c r="L43" s="696"/>
+      <c r="M43" s="696"/>
+      <c r="N43" s="696"/>
+      <c r="O43" s="696"/>
+      <c r="P43" s="639"/>
     </row>
     <row r="44" spans="1:16" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="635"/>
-[...14 lines deleted...]
-      <c r="P44" s="635"/>
+      <c r="A44" s="639"/>
+      <c r="B44" s="639"/>
+      <c r="C44" s="639"/>
+      <c r="D44" s="639"/>
+      <c r="E44" s="639"/>
+      <c r="F44" s="639"/>
+      <c r="G44" s="639"/>
+      <c r="H44" s="639"/>
+      <c r="I44" s="639"/>
+      <c r="J44" s="639"/>
+      <c r="K44" s="639"/>
+      <c r="L44" s="639"/>
+      <c r="M44" s="639"/>
+      <c r="N44" s="639"/>
+      <c r="O44" s="639"/>
+      <c r="P44" s="639"/>
     </row>
     <row r="45" spans="1:16" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A45" s="18"/>
       <c r="B45" s="17"/>
       <c r="C45" s="215"/>
       <c r="D45" s="215"/>
       <c r="E45" s="215"/>
       <c r="F45" s="215"/>
       <c r="G45" s="18"/>
       <c r="H45" s="19" t="s">
         <v>9</v>
       </c>
       <c r="I45" s="19" t="s">
         <v>7</v>
       </c>
       <c r="J45" s="19" t="s">
         <v>73</v>
       </c>
       <c r="K45" s="20" t="s">
         <v>10</v>
       </c>
       <c r="L45" s="20" t="s">
         <v>58</v>
       </c>
       <c r="M45" s="20" t="s">
@@ -8690,160 +8704,160 @@
         <v>46317</v>
       </c>
       <c r="J58" s="24">
         <f t="shared" si="8"/>
         <v>46320</v>
       </c>
       <c r="K58" s="25">
         <f t="shared" si="9"/>
         <v>71</v>
       </c>
       <c r="L58" s="24">
         <f t="shared" si="10"/>
         <v>46388</v>
       </c>
       <c r="M58" s="26">
         <v>46388</v>
       </c>
       <c r="N58" s="26"/>
       <c r="O58" s="26">
         <f t="shared" si="11"/>
         <v>46752</v>
       </c>
       <c r="P58" s="27"/>
     </row>
     <row r="59" spans="1:17" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A59" s="635"/>
-[...14 lines deleted...]
-      <c r="P59" s="635"/>
+      <c r="A59" s="639"/>
+      <c r="B59" s="639"/>
+      <c r="C59" s="639"/>
+      <c r="D59" s="639"/>
+      <c r="E59" s="639"/>
+      <c r="F59" s="639"/>
+      <c r="G59" s="639"/>
+      <c r="H59" s="639"/>
+      <c r="I59" s="639"/>
+      <c r="J59" s="639"/>
+      <c r="K59" s="639"/>
+      <c r="L59" s="639"/>
+      <c r="M59" s="639"/>
+      <c r="N59" s="639"/>
+      <c r="O59" s="639"/>
+      <c r="P59" s="639"/>
     </row>
     <row r="60" spans="1:17" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="14"/>
       <c r="B60" s="13"/>
       <c r="C60" s="13"/>
       <c r="D60" s="13"/>
       <c r="E60" s="13"/>
       <c r="F60" s="13"/>
       <c r="G60" s="14"/>
       <c r="H60" s="14"/>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
       <c r="N60" s="14"/>
       <c r="O60" s="14"/>
       <c r="P60" s="14"/>
     </row>
     <row r="61" spans="1:17" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="14"/>
       <c r="B61" s="13"/>
       <c r="C61" s="13"/>
       <c r="D61" s="13"/>
       <c r="E61" s="13"/>
       <c r="F61" s="13"/>
       <c r="G61" s="14"/>
       <c r="H61" s="14"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
       <c r="N61" s="14"/>
       <c r="O61" s="14"/>
       <c r="P61" s="14"/>
     </row>
     <row r="62" spans="1:17" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A62" s="693" t="s">
+      <c r="A62" s="697" t="s">
         <v>79</v>
       </c>
-      <c r="B62" s="693"/>
-[...5 lines deleted...]
-      <c r="H62" s="636"/>
+      <c r="B62" s="697"/>
+      <c r="C62" s="697"/>
+      <c r="D62" s="697"/>
+      <c r="E62" s="697"/>
+      <c r="F62" s="697"/>
+      <c r="G62" s="697"/>
+      <c r="H62" s="640"/>
       <c r="I62" s="33"/>
       <c r="J62" s="33"/>
       <c r="K62" s="33"/>
       <c r="L62" s="33"/>
       <c r="M62" s="33"/>
       <c r="N62" s="33"/>
       <c r="O62" s="33"/>
       <c r="P62" s="33"/>
     </row>
     <row r="63" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
       <c r="A63" s="14"/>
       <c r="B63" s="13"/>
       <c r="C63" s="13"/>
       <c r="D63" s="13"/>
       <c r="E63" s="13"/>
       <c r="F63" s="13"/>
       <c r="G63" s="14"/>
       <c r="H63" s="14"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
       <c r="N63" s="14"/>
       <c r="O63" s="14"/>
       <c r="P63" s="14"/>
     </row>
     <row r="64" spans="1:17" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A64" s="682" t="s">
+      <c r="A64" s="686" t="s">
         <v>80</v>
       </c>
-      <c r="B64" s="682"/>
-[...13 lines deleted...]
-      <c r="P64" s="634"/>
+      <c r="B64" s="686"/>
+      <c r="C64" s="686"/>
+      <c r="D64" s="686"/>
+      <c r="E64" s="686"/>
+      <c r="F64" s="686"/>
+      <c r="G64" s="686"/>
+      <c r="H64" s="686"/>
+      <c r="I64" s="686"/>
+      <c r="J64" s="686"/>
+      <c r="K64" s="686"/>
+      <c r="L64" s="686"/>
+      <c r="M64" s="686"/>
+      <c r="N64" s="686"/>
+      <c r="O64" s="686"/>
+      <c r="P64" s="638"/>
       <c r="Q64" s="4"/>
     </row>
     <row r="65" spans="1:17" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A65" s="35"/>
       <c r="B65" s="34"/>
       <c r="C65" s="220"/>
       <c r="D65" s="34"/>
       <c r="E65" s="221"/>
       <c r="F65" s="221"/>
       <c r="G65" s="222"/>
       <c r="H65" s="10" t="s">
         <v>9</v>
       </c>
       <c r="I65" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J65" s="12" t="s">
         <v>81</v>
       </c>
       <c r="K65" s="12" t="s">
         <v>10</v>
       </c>
       <c r="L65" s="12" t="s">
         <v>82</v>
       </c>
@@ -9472,68 +9486,68 @@
         <v>46752</v>
       </c>
       <c r="P78" s="41"/>
       <c r="Q78" s="4"/>
     </row>
     <row r="79" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
       <c r="A79" s="235"/>
       <c r="B79" s="39"/>
       <c r="C79" s="40"/>
       <c r="D79" s="40"/>
       <c r="E79" s="40"/>
       <c r="F79" s="40"/>
       <c r="G79" s="41"/>
       <c r="H79" s="41"/>
       <c r="I79" s="41"/>
       <c r="J79" s="42"/>
       <c r="K79" s="40"/>
       <c r="L79" s="40"/>
       <c r="M79" s="41"/>
       <c r="N79" s="41"/>
       <c r="O79" s="41"/>
       <c r="P79" s="41"/>
       <c r="Q79" s="4"/>
     </row>
     <row r="80" spans="1:17" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A80" s="682" t="s">
+      <c r="A80" s="686" t="s">
         <v>84</v>
       </c>
-      <c r="B80" s="682"/>
-[...13 lines deleted...]
-      <c r="P80" s="634"/>
+      <c r="B80" s="686"/>
+      <c r="C80" s="686"/>
+      <c r="D80" s="686"/>
+      <c r="E80" s="686"/>
+      <c r="F80" s="686"/>
+      <c r="G80" s="686"/>
+      <c r="H80" s="686"/>
+      <c r="I80" s="686"/>
+      <c r="J80" s="686"/>
+      <c r="K80" s="686"/>
+      <c r="L80" s="686"/>
+      <c r="M80" s="686"/>
+      <c r="N80" s="686"/>
+      <c r="O80" s="686"/>
+      <c r="P80" s="638"/>
       <c r="Q80" s="4"/>
     </row>
     <row r="81" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
       <c r="A81" s="40"/>
       <c r="B81" s="43"/>
       <c r="C81" s="43"/>
       <c r="D81" s="43"/>
       <c r="E81" s="43"/>
       <c r="F81" s="43"/>
       <c r="G81" s="40"/>
       <c r="H81" s="40"/>
       <c r="I81" s="40"/>
       <c r="J81" s="40"/>
       <c r="K81" s="40"/>
       <c r="L81" s="40"/>
       <c r="M81" s="40"/>
       <c r="N81" s="40"/>
       <c r="O81" s="40"/>
       <c r="P81" s="40"/>
       <c r="Q81" s="4"/>
     </row>
     <row r="82" spans="1:17" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A82" s="35"/>
       <c r="B82" s="34"/>
       <c r="C82" s="220"/>
@@ -10340,170 +10354,170 @@
     <col min="2" max="3" width="16.6640625" customWidth="1"/>
     <col min="4" max="8" width="19.5546875" customWidth="1"/>
     <col min="9" max="9" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="20" customWidth="1"/>
     <col min="11" max="11" width="20" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="21.6640625" customWidth="1"/>
     <col min="13" max="14" width="22.109375" customWidth="1"/>
     <col min="15" max="15" width="19.5546875" customWidth="1"/>
     <col min="16" max="16" width="26.6640625" customWidth="1"/>
     <col min="17" max="17" width="27.33203125" customWidth="1"/>
     <col min="18" max="18" width="17.109375" customWidth="1"/>
     <col min="19" max="19" width="17.88671875" customWidth="1"/>
     <col min="20" max="20" width="21.109375" customWidth="1"/>
     <col min="21" max="21" width="20" customWidth="1"/>
     <col min="22" max="22" width="16.88671875" customWidth="1"/>
     <col min="23" max="23" width="20.88671875" customWidth="1"/>
     <col min="24" max="24" width="18.6640625" customWidth="1"/>
     <col min="25" max="25" width="18.88671875" customWidth="1"/>
     <col min="26" max="26" width="23.44140625" customWidth="1"/>
     <col min="27" max="27" width="17.88671875" customWidth="1"/>
     <col min="28" max="28" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:19" ht="234.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="668" t="s">
+      <c r="A3" s="677" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="654"/>
-[...11 lines deleted...]
-      <c r="N3" s="656"/>
+      <c r="B3" s="658"/>
+      <c r="C3" s="658"/>
+      <c r="D3" s="659"/>
+      <c r="E3" s="659"/>
+      <c r="F3" s="659"/>
+      <c r="G3" s="659"/>
+      <c r="H3" s="659"/>
+      <c r="I3" s="659"/>
+      <c r="J3" s="659"/>
+      <c r="K3" s="659"/>
+      <c r="L3" s="659"/>
+      <c r="M3" s="659"/>
+      <c r="N3" s="660"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
     </row>
     <row r="7" spans="1:19" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="657" t="s">
+      <c r="A7" s="661" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="657"/>
-[...7 lines deleted...]
-      <c r="J7" s="657"/>
+      <c r="B7" s="661"/>
+      <c r="C7" s="661"/>
+      <c r="D7" s="661"/>
+      <c r="E7" s="661"/>
+      <c r="F7" s="661"/>
+      <c r="G7" s="661"/>
+      <c r="H7" s="661"/>
+      <c r="I7" s="661"/>
+      <c r="J7" s="661"/>
     </row>
     <row r="8" spans="1:19" ht="9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="103"/>
       <c r="B8" s="103"/>
       <c r="C8" s="103"/>
       <c r="D8" s="103"/>
       <c r="E8" s="103"/>
       <c r="F8" s="103"/>
       <c r="G8" s="103"/>
       <c r="H8" s="103"/>
       <c r="I8" s="103"/>
       <c r="J8" s="103"/>
     </row>
     <row r="9" spans="1:19" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A9" s="255" t="s">
         <v>89</v>
       </c>
       <c r="B9" s="255"/>
       <c r="C9" s="255"/>
       <c r="D9" s="255"/>
       <c r="E9" s="255"/>
       <c r="F9" s="255"/>
       <c r="G9" s="255"/>
       <c r="H9" s="255"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
     </row>
     <row r="10" spans="1:19" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="658" t="s">
+      <c r="A10" s="662" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="659"/>
-[...1 lines deleted...]
-      <c r="D10" s="659"/>
+      <c r="B10" s="663"/>
+      <c r="C10" s="663"/>
+      <c r="D10" s="663"/>
       <c r="E10" s="238"/>
       <c r="F10" s="238"/>
       <c r="G10" s="61"/>
       <c r="H10" s="61"/>
       <c r="I10" s="61"/>
       <c r="J10" s="62"/>
       <c r="K10" s="62"/>
       <c r="L10" s="62"/>
       <c r="M10" s="62"/>
       <c r="N10" s="62"/>
       <c r="O10" s="62"/>
       <c r="P10" s="62"/>
       <c r="Q10" s="62"/>
     </row>
     <row r="11" spans="1:19" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="63"/>
       <c r="B11" s="64"/>
       <c r="C11" s="360"/>
       <c r="D11" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="E11" s="669" t="s">
+      <c r="E11" s="671" t="s">
         <v>5</v>
       </c>
-      <c r="F11" s="670"/>
+      <c r="F11" s="672"/>
       <c r="G11" s="63"/>
       <c r="H11" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="I11" s="633"/>
+      <c r="I11" s="637"/>
       <c r="J11" s="66" t="s">
         <v>7</v>
       </c>
       <c r="K11" s="67" t="s">
         <v>8</v>
       </c>
       <c r="L11" s="66" t="s">
         <v>9</v>
       </c>
       <c r="M11" s="67" t="s">
         <v>10</v>
       </c>
       <c r="N11" s="67" t="s">
         <v>11</v>
       </c>
       <c r="O11" s="66" t="s">
         <v>12</v>
       </c>
       <c r="P11" s="66" t="s">
         <v>13</v>
       </c>
       <c r="Q11" s="67" t="s">
         <v>86</v>
       </c>
     </row>
@@ -10612,81 +10626,81 @@
       <c r="Q13" s="74">
         <f>P13</f>
         <v>46142</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="45"/>
       <c r="B14" s="44"/>
       <c r="C14" s="363"/>
       <c r="D14" s="241"/>
       <c r="E14" s="244"/>
       <c r="F14" s="244"/>
       <c r="G14" s="55"/>
       <c r="H14" s="55"/>
       <c r="I14" s="55"/>
       <c r="J14" s="55"/>
       <c r="K14" s="245"/>
       <c r="L14" s="55"/>
       <c r="M14" s="246"/>
       <c r="N14" s="247"/>
       <c r="O14" s="247"/>
       <c r="P14" s="60"/>
       <c r="Q14" s="60"/>
     </row>
     <row r="15" spans="1:19" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="671" t="s">
+      <c r="A15" s="673" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="672"/>
-[...12 lines deleted...]
-      <c r="O15" s="672"/>
+      <c r="B15" s="674"/>
+      <c r="C15" s="674"/>
+      <c r="D15" s="674"/>
+      <c r="E15" s="674"/>
+      <c r="F15" s="674"/>
+      <c r="G15" s="674"/>
+      <c r="H15" s="674"/>
+      <c r="I15" s="674"/>
+      <c r="J15" s="674"/>
+      <c r="K15" s="674"/>
+      <c r="L15" s="674"/>
+      <c r="M15" s="674"/>
+      <c r="N15" s="674"/>
+      <c r="O15" s="674"/>
       <c r="P15" s="94"/>
       <c r="Q15" s="94"/>
     </row>
     <row r="16" spans="1:19" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="82"/>
       <c r="B16" s="83"/>
       <c r="C16" s="364"/>
       <c r="D16" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="E16" s="666" t="s">
+      <c r="E16" s="675" t="s">
         <v>31</v>
       </c>
-      <c r="F16" s="667"/>
+      <c r="F16" s="676"/>
       <c r="G16" s="248"/>
       <c r="H16" s="249" t="s">
         <v>6</v>
       </c>
       <c r="I16" s="248"/>
       <c r="J16" s="250" t="s">
         <v>7</v>
       </c>
       <c r="K16" s="251" t="s">
         <v>8</v>
       </c>
       <c r="L16" s="250" t="s">
         <v>9</v>
       </c>
       <c r="M16" s="251" t="s">
         <v>94</v>
       </c>
       <c r="N16" s="250" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="250" t="s">
         <v>12</v>
       </c>
       <c r="P16" s="84" t="s">
         <v>96</v>
@@ -10861,86 +10875,86 @@
     </row>
     <row r="21" spans="1:31" ht="28.8" x14ac:dyDescent="0.3">
       <c r="D21" s="58" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:31" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A23" s="255" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="255"/>
       <c r="C23" s="255"/>
       <c r="D23" s="255"/>
       <c r="E23" s="255"/>
       <c r="F23" s="255"/>
       <c r="G23" s="255"/>
       <c r="H23" s="255"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
     </row>
     <row r="24" spans="1:31" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A24" s="696" t="s">
+      <c r="A24" s="700" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="697"/>
-[...1 lines deleted...]
-      <c r="D24" s="697"/>
+      <c r="B24" s="701"/>
+      <c r="C24" s="701"/>
+      <c r="D24" s="701"/>
       <c r="E24" s="258"/>
       <c r="F24" s="258"/>
       <c r="G24" s="259"/>
       <c r="H24" s="259"/>
       <c r="I24" s="259"/>
       <c r="J24" s="260"/>
       <c r="K24" s="260"/>
       <c r="L24" s="260"/>
       <c r="M24" s="260"/>
       <c r="N24" s="260"/>
       <c r="O24" s="260"/>
       <c r="P24" s="260"/>
       <c r="Q24" s="260"/>
     </row>
     <row r="25" spans="1:31" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="261"/>
       <c r="B25" s="262"/>
       <c r="C25" s="367"/>
       <c r="D25" s="263" t="s">
         <v>4</v>
       </c>
-      <c r="E25" s="698" t="s">
+      <c r="E25" s="702" t="s">
         <v>5</v>
       </c>
-      <c r="F25" s="699"/>
+      <c r="F25" s="703"/>
       <c r="G25" s="261"/>
       <c r="H25" s="264" t="s">
         <v>6</v>
       </c>
-      <c r="I25" s="637"/>
+      <c r="I25" s="641"/>
       <c r="J25" s="265" t="s">
         <v>7</v>
       </c>
       <c r="K25" s="266" t="s">
         <v>8</v>
       </c>
       <c r="L25" s="265" t="s">
         <v>9</v>
       </c>
       <c r="M25" s="266" t="s">
         <v>10</v>
       </c>
       <c r="N25" s="266" t="s">
         <v>102</v>
       </c>
       <c r="O25" s="265" t="s">
         <v>103</v>
       </c>
       <c r="P25" s="265" t="s">
         <v>104</v>
       </c>
       <c r="Q25" s="265" t="s">
         <v>86</v>
       </c>
     </row>
@@ -11042,81 +11056,81 @@
       </c>
       <c r="Q27" s="275">
         <v>46507</v>
       </c>
     </row>
     <row r="28" spans="1:31" ht="7.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="45"/>
       <c r="B28" s="44"/>
       <c r="C28" s="363"/>
       <c r="D28" s="241"/>
       <c r="E28" s="244"/>
       <c r="F28" s="244"/>
       <c r="G28" s="55"/>
       <c r="H28" s="55"/>
       <c r="I28" s="55"/>
       <c r="J28" s="55"/>
       <c r="K28" s="245"/>
       <c r="L28" s="55"/>
       <c r="M28" s="246"/>
       <c r="N28" s="247"/>
       <c r="O28" s="247"/>
       <c r="P28" s="60"/>
       <c r="Q28" s="60"/>
     </row>
     <row r="29" spans="1:31" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A29" s="700" t="s">
+      <c r="A29" s="704" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="701"/>
-[...12 lines deleted...]
-      <c r="O29" s="701"/>
+      <c r="B29" s="705"/>
+      <c r="C29" s="705"/>
+      <c r="D29" s="705"/>
+      <c r="E29" s="705"/>
+      <c r="F29" s="705"/>
+      <c r="G29" s="705"/>
+      <c r="H29" s="705"/>
+      <c r="I29" s="705"/>
+      <c r="J29" s="705"/>
+      <c r="K29" s="705"/>
+      <c r="L29" s="705"/>
+      <c r="M29" s="705"/>
+      <c r="N29" s="705"/>
+      <c r="O29" s="705"/>
       <c r="P29" s="281"/>
       <c r="Q29" s="281"/>
     </row>
     <row r="30" spans="1:31" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A30" s="282"/>
       <c r="B30" s="283"/>
       <c r="C30" s="370"/>
       <c r="D30" s="284" t="s">
         <v>4</v>
       </c>
-      <c r="E30" s="702" t="s">
+      <c r="E30" s="706" t="s">
         <v>108</v>
       </c>
-      <c r="F30" s="703"/>
+      <c r="F30" s="707"/>
       <c r="G30" s="285" t="s">
         <v>6</v>
       </c>
       <c r="H30" s="350" t="s">
         <v>7</v>
       </c>
       <c r="I30" s="351" t="s">
         <v>8</v>
       </c>
       <c r="J30" s="286" t="s">
         <v>9</v>
       </c>
       <c r="K30" s="287" t="s">
         <v>94</v>
       </c>
       <c r="L30" s="286" t="s">
         <v>109</v>
       </c>
       <c r="M30" s="350" t="s">
         <v>12</v>
       </c>
       <c r="N30" s="352" t="s">
         <v>110</v>
       </c>
       <c r="O30" s="286"/>
@@ -11219,96 +11233,96 @@
       <c r="P32" s="300"/>
       <c r="Q32" s="298">
         <f>P32</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A36" s="255" t="s">
         <v>115</v>
       </c>
       <c r="B36" s="255"/>
       <c r="C36" s="255"/>
       <c r="D36" s="255"/>
       <c r="E36" s="255"/>
       <c r="F36" s="255"/>
       <c r="G36" s="255"/>
       <c r="H36" s="255"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
     </row>
     <row r="37" spans="1:17" ht="23.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="704" t="s">
+      <c r="A37" s="708" t="s">
         <v>3</v>
       </c>
-      <c r="B37" s="705"/>
-[...1 lines deleted...]
-      <c r="D37" s="705"/>
+      <c r="B37" s="709"/>
+      <c r="C37" s="709"/>
+      <c r="D37" s="709"/>
       <c r="E37" s="305"/>
       <c r="F37" s="305"/>
       <c r="G37" s="316"/>
       <c r="H37" s="316"/>
       <c r="I37" s="316"/>
       <c r="J37" s="317"/>
       <c r="K37" s="317"/>
       <c r="L37" s="317"/>
       <c r="M37" s="317"/>
       <c r="N37" s="317"/>
       <c r="O37" s="317"/>
       <c r="P37" s="317"/>
       <c r="Q37" s="317"/>
     </row>
     <row r="38" spans="1:17" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A38" s="306"/>
       <c r="B38" s="307"/>
       <c r="C38" s="373"/>
       <c r="D38" s="308" t="s">
         <v>4</v>
       </c>
-      <c r="E38" s="706" t="s">
+      <c r="E38" s="710" t="s">
         <v>5</v>
       </c>
-      <c r="F38" s="707"/>
+      <c r="F38" s="711"/>
       <c r="G38" s="379"/>
       <c r="H38" s="377" t="s">
         <v>6</v>
       </c>
       <c r="I38" s="580"/>
       <c r="J38" s="318" t="s">
         <v>7</v>
       </c>
       <c r="K38" s="319" t="s">
         <v>8</v>
       </c>
       <c r="L38" s="318" t="s">
         <v>9</v>
       </c>
-      <c r="M38" s="639" t="s">
+      <c r="M38" s="643" t="s">
         <v>10</v>
       </c>
       <c r="N38" s="390" t="s">
         <v>11</v>
       </c>
       <c r="O38" s="387" t="s">
         <v>12</v>
       </c>
       <c r="P38" s="318" t="s">
         <v>116</v>
       </c>
       <c r="Q38" s="318" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="118.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A39" s="309" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="309" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="310" t="s">
         <v>117</v>
       </c>
@@ -11405,86 +11419,86 @@
       </c>
       <c r="Q40" s="315">
         <v>46660</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="45"/>
       <c r="B41" s="44"/>
       <c r="C41" s="363"/>
       <c r="D41" s="241"/>
       <c r="E41" s="244"/>
       <c r="F41" s="244"/>
       <c r="G41" s="378"/>
       <c r="H41" s="55"/>
       <c r="I41" s="55"/>
       <c r="J41" s="55"/>
       <c r="K41" s="245"/>
       <c r="L41" s="55"/>
       <c r="M41" s="246"/>
       <c r="N41" s="389"/>
       <c r="O41" s="247"/>
       <c r="P41" s="60"/>
       <c r="Q41" s="60"/>
     </row>
     <row r="42" spans="1:17" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A42" s="708" t="s">
+      <c r="A42" s="712" t="s">
         <v>30</v>
       </c>
-      <c r="B42" s="709"/>
-[...12 lines deleted...]
-      <c r="O42" s="709"/>
+      <c r="B42" s="713"/>
+      <c r="C42" s="713"/>
+      <c r="D42" s="713"/>
+      <c r="E42" s="713"/>
+      <c r="F42" s="713"/>
+      <c r="G42" s="713"/>
+      <c r="H42" s="713"/>
+      <c r="I42" s="713"/>
+      <c r="J42" s="713"/>
+      <c r="K42" s="713"/>
+      <c r="L42" s="713"/>
+      <c r="M42" s="713"/>
+      <c r="N42" s="713"/>
+      <c r="O42" s="713"/>
       <c r="P42" s="324"/>
       <c r="Q42" s="324"/>
     </row>
     <row r="43" spans="1:17" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A43" s="325"/>
       <c r="B43" s="326"/>
       <c r="C43" s="327"/>
       <c r="D43" s="327" t="s">
         <v>4</v>
       </c>
-      <c r="E43" s="710" t="s">
+      <c r="E43" s="714" t="s">
         <v>108</v>
       </c>
-      <c r="F43" s="711"/>
-      <c r="G43" s="640"/>
+      <c r="F43" s="715"/>
+      <c r="G43" s="644"/>
       <c r="H43" s="328" t="s">
         <v>6</v>
       </c>
-      <c r="I43" s="640"/>
+      <c r="I43" s="644"/>
       <c r="J43" s="329" t="s">
         <v>7</v>
       </c>
       <c r="K43" s="330" t="s">
         <v>8</v>
       </c>
       <c r="L43" s="329" t="s">
         <v>9</v>
       </c>
       <c r="M43" s="330" t="s">
         <v>94</v>
       </c>
       <c r="N43" s="329" t="s">
         <v>109</v>
       </c>
       <c r="O43" s="329" t="s">
         <v>12</v>
       </c>
       <c r="P43" s="331" t="s">
         <v>110</v>
       </c>
       <c r="Q43" s="332" t="s">
         <v>86</v>
       </c>
     </row>
@@ -11600,86 +11614,86 @@
         <v>123</v>
       </c>
       <c r="H47" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:17" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A49" s="255" t="s">
         <v>101</v>
       </c>
       <c r="B49" s="255"/>
       <c r="C49" s="255"/>
       <c r="D49" s="255"/>
       <c r="E49" s="255"/>
       <c r="F49" s="255"/>
       <c r="G49" s="255"/>
       <c r="H49" s="255"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
       <c r="O49" s="3"/>
       <c r="P49" s="3"/>
     </row>
     <row r="50" spans="1:17" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A50" s="696" t="s">
+      <c r="A50" s="700" t="s">
         <v>3</v>
       </c>
-      <c r="B50" s="697"/>
-[...1 lines deleted...]
-      <c r="D50" s="697"/>
+      <c r="B50" s="701"/>
+      <c r="C50" s="701"/>
+      <c r="D50" s="701"/>
       <c r="E50" s="258"/>
       <c r="F50" s="258"/>
       <c r="G50" s="259"/>
       <c r="H50" s="259"/>
       <c r="I50" s="259"/>
       <c r="J50" s="260"/>
       <c r="K50" s="260"/>
       <c r="L50" s="260"/>
       <c r="M50" s="260"/>
       <c r="N50" s="260"/>
       <c r="O50" s="260"/>
       <c r="P50" s="260"/>
       <c r="Q50" s="260"/>
     </row>
     <row r="51" spans="1:17" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A51" s="261"/>
       <c r="B51" s="262"/>
       <c r="C51" s="367"/>
       <c r="D51" s="263" t="s">
         <v>4</v>
       </c>
-      <c r="E51" s="698" t="s">
+      <c r="E51" s="702" t="s">
         <v>5</v>
       </c>
-      <c r="F51" s="699"/>
+      <c r="F51" s="703"/>
       <c r="G51" s="261"/>
       <c r="H51" s="264" t="s">
         <v>6</v>
       </c>
-      <c r="I51" s="637"/>
+      <c r="I51" s="641"/>
       <c r="J51" s="265" t="s">
         <v>7</v>
       </c>
       <c r="K51" s="266" t="s">
         <v>8</v>
       </c>
       <c r="L51" s="265" t="s">
         <v>9</v>
       </c>
       <c r="M51" s="266" t="s">
         <v>10</v>
       </c>
       <c r="N51" s="266" t="s">
         <v>11</v>
       </c>
       <c r="O51" s="265" t="s">
         <v>12</v>
       </c>
       <c r="P51" s="265" t="s">
         <v>13</v>
       </c>
       <c r="Q51" s="265" t="s">
         <v>86</v>
       </c>
     </row>
@@ -11784,86 +11798,86 @@
       </c>
       <c r="Q53" s="275">
         <v>46507</v>
       </c>
     </row>
     <row r="54" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A54" s="45"/>
       <c r="B54" s="44"/>
       <c r="C54" s="363"/>
       <c r="D54" s="241"/>
       <c r="E54" s="244"/>
       <c r="F54" s="244"/>
       <c r="G54" s="55"/>
       <c r="H54" s="55"/>
       <c r="I54" s="55"/>
       <c r="J54" s="55"/>
       <c r="K54" s="245"/>
       <c r="L54" s="55"/>
       <c r="M54" s="246"/>
       <c r="N54" s="247"/>
       <c r="O54" s="247"/>
       <c r="P54" s="60"/>
       <c r="Q54" s="60"/>
     </row>
     <row r="55" spans="1:17" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A55" s="700" t="s">
+      <c r="A55" s="704" t="s">
         <v>30</v>
       </c>
-      <c r="B55" s="701"/>
-[...12 lines deleted...]
-      <c r="O55" s="701"/>
+      <c r="B55" s="705"/>
+      <c r="C55" s="705"/>
+      <c r="D55" s="705"/>
+      <c r="E55" s="705"/>
+      <c r="F55" s="705"/>
+      <c r="G55" s="705"/>
+      <c r="H55" s="705"/>
+      <c r="I55" s="705"/>
+      <c r="J55" s="705"/>
+      <c r="K55" s="705"/>
+      <c r="L55" s="705"/>
+      <c r="M55" s="705"/>
+      <c r="N55" s="705"/>
+      <c r="O55" s="705"/>
       <c r="P55" s="281"/>
       <c r="Q55" s="281"/>
     </row>
     <row r="56" spans="1:17" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A56" s="282"/>
       <c r="B56" s="283"/>
       <c r="C56" s="370"/>
       <c r="D56" s="284" t="s">
         <v>4</v>
       </c>
-      <c r="E56" s="694" t="s">
+      <c r="E56" s="698" t="s">
         <v>108</v>
       </c>
-      <c r="F56" s="695"/>
-      <c r="G56" s="638"/>
+      <c r="F56" s="699"/>
+      <c r="G56" s="642"/>
       <c r="H56" s="285" t="s">
         <v>6</v>
       </c>
-      <c r="I56" s="638"/>
+      <c r="I56" s="642"/>
       <c r="J56" s="286" t="s">
         <v>7</v>
       </c>
       <c r="K56" s="287" t="s">
         <v>8</v>
       </c>
       <c r="L56" s="286" t="s">
         <v>9</v>
       </c>
       <c r="M56" s="287" t="s">
         <v>94</v>
       </c>
       <c r="N56" s="286" t="s">
         <v>109</v>
       </c>
       <c r="O56" s="286" t="s">
         <v>12</v>
       </c>
       <c r="P56" s="288" t="s">
         <v>110</v>
       </c>
       <c r="Q56" s="289" t="s">
         <v>86</v>
       </c>
     </row>
@@ -11954,226 +11968,226 @@
         <f>H58</f>
         <v>46462</v>
       </c>
       <c r="M58" s="304">
         <v>45</v>
       </c>
       <c r="N58" s="298">
         <f>O58</f>
         <v>46874</v>
       </c>
       <c r="O58" s="298">
         <f>P58+1</f>
         <v>46874</v>
       </c>
       <c r="P58" s="300">
         <f>F58+366</f>
         <v>46873</v>
       </c>
       <c r="Q58" s="298">
         <f>P58</f>
         <v>46873</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="E16:F16"/>
-[...4 lines deleted...]
-    <mergeCell ref="A15:O15"/>
     <mergeCell ref="E56:F56"/>
     <mergeCell ref="A24:D24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="A29:O29"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="E38:F38"/>
     <mergeCell ref="A42:O42"/>
     <mergeCell ref="E43:F43"/>
     <mergeCell ref="A50:D50"/>
     <mergeCell ref="E51:F51"/>
     <mergeCell ref="A55:O55"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A7:J7"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="A15:O15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F276F9A6-DBBE-4471-8E7E-3D700C0AD38B}">
   <sheetPr>
     <tabColor theme="9" tint="-0.499984740745262"/>
   </sheetPr>
   <dimension ref="A2:AD32"/>
   <sheetViews>
     <sheetView topLeftCell="A13" zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.88671875" style="46" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" customWidth="1"/>
     <col min="3" max="7" width="19.5546875" customWidth="1"/>
     <col min="8" max="8" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="20" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.6640625" customWidth="1"/>
     <col min="12" max="13" width="22.109375" customWidth="1"/>
     <col min="14" max="14" width="19.5546875" customWidth="1"/>
     <col min="15" max="15" width="26.6640625" customWidth="1"/>
     <col min="16" max="16" width="27.33203125" customWidth="1"/>
     <col min="17" max="17" width="17.109375" customWidth="1"/>
     <col min="18" max="18" width="17.88671875" customWidth="1"/>
     <col min="19" max="19" width="21.109375" customWidth="1"/>
     <col min="20" max="20" width="20" customWidth="1"/>
     <col min="21" max="21" width="16.88671875" customWidth="1"/>
     <col min="22" max="22" width="20.88671875" customWidth="1"/>
     <col min="23" max="23" width="18.6640625" customWidth="1"/>
     <col min="24" max="24" width="18.88671875" customWidth="1"/>
     <col min="25" max="25" width="23.44140625" customWidth="1"/>
     <col min="26" max="26" width="17.88671875" customWidth="1"/>
     <col min="27" max="27" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:18" ht="234.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="668" t="s">
+      <c r="A3" s="677" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="654"/>
-[...10 lines deleted...]
-      <c r="M3" s="656"/>
+      <c r="B3" s="658"/>
+      <c r="C3" s="659"/>
+      <c r="D3" s="659"/>
+      <c r="E3" s="659"/>
+      <c r="F3" s="659"/>
+      <c r="G3" s="659"/>
+      <c r="H3" s="659"/>
+      <c r="I3" s="659"/>
+      <c r="J3" s="659"/>
+      <c r="K3" s="659"/>
+      <c r="L3" s="659"/>
+      <c r="M3" s="660"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="14"/>
       <c r="O6" s="14"/>
       <c r="P6" s="14"/>
       <c r="Q6" s="14"/>
     </row>
     <row r="7" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="683" t="s">
+      <c r="A7" s="687" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="683"/>
-[...6 lines deleted...]
-      <c r="I7" s="683"/>
+      <c r="B7" s="687"/>
+      <c r="C7" s="687"/>
+      <c r="D7" s="687"/>
+      <c r="E7" s="687"/>
+      <c r="F7" s="687"/>
+      <c r="G7" s="687"/>
+      <c r="H7" s="687"/>
+      <c r="I7" s="687"/>
     </row>
     <row r="8" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="107"/>
       <c r="B8" s="107"/>
       <c r="C8" s="107"/>
       <c r="D8" s="107"/>
       <c r="E8" s="107"/>
       <c r="F8" s="107"/>
       <c r="G8" s="107"/>
       <c r="H8" s="107"/>
       <c r="I8" s="107"/>
     </row>
     <row r="9" spans="1:18" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A9" s="255" t="s">
         <v>126</v>
       </c>
       <c r="B9" s="255"/>
       <c r="C9" s="255"/>
       <c r="D9" s="255"/>
       <c r="E9" s="255"/>
       <c r="F9" s="255"/>
       <c r="G9" s="255"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="15"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
     </row>
     <row r="10" spans="1:18" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="684" t="s">
+      <c r="A10" s="688" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="685"/>
-      <c r="C10" s="685"/>
+      <c r="B10" s="689"/>
+      <c r="C10" s="689"/>
       <c r="D10" s="438"/>
       <c r="E10" s="438"/>
       <c r="F10" s="108"/>
       <c r="G10" s="108"/>
       <c r="H10" s="108"/>
       <c r="I10" s="109"/>
       <c r="J10" s="109"/>
       <c r="K10" s="109"/>
       <c r="L10" s="109"/>
       <c r="M10" s="109"/>
       <c r="N10" s="109"/>
       <c r="O10" s="109"/>
       <c r="P10" s="109"/>
     </row>
     <row r="11" spans="1:18" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="110"/>
       <c r="B11" s="111"/>
       <c r="C11" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="D11" s="720" t="s">
+      <c r="D11" s="724" t="s">
         <v>5</v>
       </c>
-      <c r="E11" s="721"/>
+      <c r="E11" s="725"/>
       <c r="F11" s="110"/>
       <c r="G11" s="114" t="s">
         <v>6</v>
       </c>
-      <c r="H11" s="642"/>
+      <c r="H11" s="646"/>
       <c r="I11" s="115" t="s">
         <v>7</v>
       </c>
       <c r="J11" s="116" t="s">
         <v>8</v>
       </c>
       <c r="K11" s="115" t="s">
         <v>9</v>
       </c>
       <c r="L11" s="116" t="s">
         <v>10</v>
       </c>
       <c r="M11" s="116" t="s">
         <v>11</v>
       </c>
       <c r="N11" s="115" t="s">
         <v>12</v>
       </c>
       <c r="O11" s="115" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="116" t="s">
         <v>86</v>
       </c>
     </row>
@@ -12273,79 +12287,79 @@
       </c>
       <c r="P13" s="124">
         <f>O13</f>
         <v>46142</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="133"/>
       <c r="B14" s="134"/>
       <c r="C14" s="443"/>
       <c r="D14" s="444"/>
       <c r="E14" s="444"/>
       <c r="F14" s="137"/>
       <c r="G14" s="137"/>
       <c r="H14" s="137"/>
       <c r="I14" s="137"/>
       <c r="J14" s="445"/>
       <c r="K14" s="137"/>
       <c r="L14" s="446"/>
       <c r="M14" s="447"/>
       <c r="N14" s="447"/>
       <c r="O14" s="140"/>
       <c r="P14" s="140"/>
     </row>
     <row r="15" spans="1:18" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="722" t="s">
+      <c r="A15" s="726" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="723"/>
-[...11 lines deleted...]
-      <c r="N15" s="723"/>
+      <c r="B15" s="727"/>
+      <c r="C15" s="727"/>
+      <c r="D15" s="727"/>
+      <c r="E15" s="727"/>
+      <c r="F15" s="727"/>
+      <c r="G15" s="727"/>
+      <c r="H15" s="727"/>
+      <c r="I15" s="727"/>
+      <c r="J15" s="727"/>
+      <c r="K15" s="727"/>
+      <c r="L15" s="727"/>
+      <c r="M15" s="727"/>
+      <c r="N15" s="727"/>
       <c r="O15" s="147"/>
       <c r="P15" s="147"/>
     </row>
     <row r="16" spans="1:18" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="148"/>
       <c r="B16" s="149"/>
       <c r="C16" s="150" t="s">
         <v>4</v>
       </c>
-      <c r="D16" s="724" t="s">
+      <c r="D16" s="728" t="s">
         <v>31</v>
       </c>
-      <c r="E16" s="725"/>
+      <c r="E16" s="729"/>
       <c r="F16" s="448"/>
       <c r="G16" s="449" t="s">
         <v>6</v>
       </c>
       <c r="H16" s="448"/>
       <c r="I16" s="450" t="s">
         <v>7</v>
       </c>
       <c r="J16" s="451" t="s">
         <v>8</v>
       </c>
       <c r="K16" s="450" t="s">
         <v>9</v>
       </c>
       <c r="L16" s="451" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="450" t="s">
         <v>95</v>
       </c>
       <c r="N16" s="450" t="s">
         <v>12</v>
       </c>
       <c r="O16" s="153" t="s">
         <v>96</v>
@@ -12512,84 +12526,84 @@
     </row>
     <row r="20" spans="1:30" x14ac:dyDescent="0.3">
       <c r="C20" s="58"/>
     </row>
     <row r="21" spans="1:30" x14ac:dyDescent="0.3">
       <c r="C21" s="58"/>
     </row>
     <row r="23" spans="1:30" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A23" s="255" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="255"/>
       <c r="C23" s="255"/>
       <c r="D23" s="255"/>
       <c r="E23" s="255"/>
       <c r="F23" s="255"/>
       <c r="G23" s="255"/>
       <c r="J23" s="15"/>
       <c r="K23" s="15"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
       <c r="N23" s="15"/>
       <c r="O23" s="15"/>
     </row>
     <row r="24" spans="1:30" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A24" s="712" t="s">
+      <c r="A24" s="716" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="713"/>
-      <c r="C24" s="713"/>
+      <c r="B24" s="717"/>
+      <c r="C24" s="717"/>
       <c r="D24" s="456"/>
       <c r="E24" s="456"/>
       <c r="F24" s="457"/>
       <c r="G24" s="457"/>
       <c r="H24" s="457"/>
       <c r="I24" s="458"/>
       <c r="J24" s="458"/>
       <c r="K24" s="458"/>
       <c r="L24" s="458"/>
       <c r="M24" s="458"/>
       <c r="N24" s="458"/>
       <c r="O24" s="458"/>
       <c r="P24" s="458"/>
     </row>
     <row r="25" spans="1:30" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="459"/>
       <c r="B25" s="460"/>
       <c r="C25" s="461" t="s">
         <v>4</v>
       </c>
-      <c r="D25" s="714" t="s">
+      <c r="D25" s="718" t="s">
         <v>5</v>
       </c>
-      <c r="E25" s="715"/>
+      <c r="E25" s="719"/>
       <c r="F25" s="459"/>
       <c r="G25" s="462" t="s">
         <v>6</v>
       </c>
-      <c r="H25" s="641"/>
+      <c r="H25" s="645"/>
       <c r="I25" s="463" t="s">
         <v>7</v>
       </c>
       <c r="J25" s="464" t="s">
         <v>8</v>
       </c>
       <c r="K25" s="463" t="s">
         <v>9</v>
       </c>
       <c r="L25" s="464" t="s">
         <v>10</v>
       </c>
       <c r="M25" s="464" t="s">
         <v>102</v>
       </c>
       <c r="N25" s="463" t="s">
         <v>103</v>
       </c>
       <c r="O25" s="463" t="s">
         <v>104</v>
       </c>
       <c r="P25" s="463" t="s">
         <v>86</v>
       </c>
     </row>
@@ -12688,79 +12702,79 @@
         <v>46507</v>
       </c>
       <c r="P27" s="469">
         <v>46507</v>
       </c>
     </row>
     <row r="28" spans="1:30" ht="7.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="133"/>
       <c r="B28" s="134"/>
       <c r="C28" s="443"/>
       <c r="D28" s="444"/>
       <c r="E28" s="444"/>
       <c r="F28" s="137"/>
       <c r="G28" s="137"/>
       <c r="H28" s="137"/>
       <c r="I28" s="137"/>
       <c r="J28" s="445"/>
       <c r="K28" s="137"/>
       <c r="L28" s="446"/>
       <c r="M28" s="447"/>
       <c r="N28" s="447"/>
       <c r="O28" s="140"/>
       <c r="P28" s="140"/>
     </row>
     <row r="29" spans="1:30" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A29" s="716" t="s">
+      <c r="A29" s="720" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="717"/>
-[...11 lines deleted...]
-      <c r="N29" s="717"/>
+      <c r="B29" s="721"/>
+      <c r="C29" s="721"/>
+      <c r="D29" s="721"/>
+      <c r="E29" s="721"/>
+      <c r="F29" s="721"/>
+      <c r="G29" s="721"/>
+      <c r="H29" s="721"/>
+      <c r="I29" s="721"/>
+      <c r="J29" s="721"/>
+      <c r="K29" s="721"/>
+      <c r="L29" s="721"/>
+      <c r="M29" s="721"/>
+      <c r="N29" s="721"/>
       <c r="O29" s="474"/>
       <c r="P29" s="474"/>
     </row>
     <row r="30" spans="1:30" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A30" s="179"/>
       <c r="B30" s="475"/>
       <c r="C30" s="476" t="s">
         <v>4</v>
       </c>
-      <c r="D30" s="718" t="s">
+      <c r="D30" s="722" t="s">
         <v>108</v>
       </c>
-      <c r="E30" s="719"/>
+      <c r="E30" s="723"/>
       <c r="F30" s="477" t="s">
         <v>6</v>
       </c>
       <c r="G30" s="422" t="s">
         <v>7</v>
       </c>
       <c r="H30" s="423" t="s">
         <v>8</v>
       </c>
       <c r="I30" s="422" t="s">
         <v>9</v>
       </c>
       <c r="J30" s="423" t="s">
         <v>94</v>
       </c>
       <c r="K30" s="422" t="s">
         <v>109</v>
       </c>
       <c r="L30" s="422" t="s">
         <v>12</v>
       </c>
       <c r="M30" s="181" t="s">
         <v>110</v>
       </c>
       <c r="N30" s="422"/>
@@ -12867,196 +12881,196 @@
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="A29:N29"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="A15:N15"/>
     <mergeCell ref="D16:E16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AB9B25F-D298-4826-AA29-04697B3C2BDA}">
   <sheetPr>
     <tabColor theme="3" tint="0.749992370372631"/>
   </sheetPr>
   <dimension ref="A3:AD48"/>
   <sheetViews>
-    <sheetView topLeftCell="A20" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="F35" sqref="F35"/>
+    <sheetView topLeftCell="A11" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.88671875" style="46" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" customWidth="1"/>
     <col min="3" max="6" width="19.5546875" customWidth="1"/>
     <col min="7" max="7" width="21.33203125" customWidth="1"/>
     <col min="8" max="8" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="22.109375" customWidth="1"/>
     <col min="10" max="10" width="20" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.6640625" customWidth="1"/>
     <col min="12" max="12" width="25.5546875" customWidth="1"/>
     <col min="13" max="13" width="22.109375" customWidth="1"/>
     <col min="14" max="14" width="21.88671875" customWidth="1"/>
     <col min="15" max="15" width="26.6640625" customWidth="1"/>
     <col min="16" max="16" width="34.6640625" customWidth="1"/>
     <col min="17" max="17" width="17.109375" customWidth="1"/>
     <col min="18" max="18" width="17.88671875" customWidth="1"/>
     <col min="19" max="19" width="21.109375" customWidth="1"/>
     <col min="20" max="20" width="20" customWidth="1"/>
     <col min="21" max="21" width="16.88671875" customWidth="1"/>
     <col min="22" max="22" width="20.88671875" customWidth="1"/>
     <col min="23" max="23" width="18.6640625" customWidth="1"/>
     <col min="24" max="24" width="18.88671875" customWidth="1"/>
     <col min="25" max="25" width="23.44140625" customWidth="1"/>
     <col min="26" max="26" width="17.88671875" customWidth="1"/>
     <col min="27" max="27" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:18" ht="234.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="668" t="s">
+      <c r="A3" s="677" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="654"/>
-[...10 lines deleted...]
-      <c r="M3" s="656"/>
+      <c r="B3" s="658"/>
+      <c r="C3" s="659"/>
+      <c r="D3" s="659"/>
+      <c r="E3" s="659"/>
+      <c r="F3" s="659"/>
+      <c r="G3" s="659"/>
+      <c r="H3" s="659"/>
+      <c r="I3" s="659"/>
+      <c r="J3" s="659"/>
+      <c r="K3" s="659"/>
+      <c r="L3" s="659"/>
+      <c r="M3" s="660"/>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
     </row>
     <row r="6" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="657" t="s">
+      <c r="A6" s="661" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="657"/>
-[...6 lines deleted...]
-      <c r="I6" s="657"/>
+      <c r="B6" s="661"/>
+      <c r="C6" s="661"/>
+      <c r="D6" s="661"/>
+      <c r="E6" s="661"/>
+      <c r="F6" s="661"/>
+      <c r="G6" s="661"/>
+      <c r="H6" s="661"/>
+      <c r="I6" s="661"/>
     </row>
     <row r="7" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="103"/>
       <c r="B7" s="103"/>
       <c r="C7" s="103"/>
       <c r="D7" s="103"/>
       <c r="E7" s="103"/>
       <c r="F7" s="103"/>
       <c r="G7" s="103"/>
       <c r="H7" s="103"/>
       <c r="I7" s="103"/>
     </row>
     <row r="8" spans="1:18" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A8" s="393" t="s">
         <v>127</v>
       </c>
       <c r="B8" s="255"/>
       <c r="C8" s="255"/>
       <c r="D8" s="255"/>
       <c r="E8" s="255"/>
       <c r="F8" s="255"/>
       <c r="G8" s="255"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
     </row>
     <row r="9" spans="1:18" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="658" t="s">
+      <c r="A9" s="662" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="659"/>
-      <c r="C9" s="659"/>
+      <c r="B9" s="663"/>
+      <c r="C9" s="663"/>
       <c r="D9" s="238"/>
       <c r="E9" s="238"/>
       <c r="F9" s="61"/>
       <c r="G9" s="61"/>
       <c r="H9" s="61"/>
       <c r="I9" s="62"/>
       <c r="J9" s="62"/>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="62"/>
       <c r="N9" s="62"/>
       <c r="O9" s="62"/>
       <c r="P9" s="1"/>
     </row>
     <row r="10" spans="1:18" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="63"/>
       <c r="B10" s="64"/>
       <c r="C10" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="D10" s="669" t="s">
+      <c r="D10" s="671" t="s">
         <v>5</v>
       </c>
-      <c r="E10" s="670"/>
+      <c r="E10" s="672"/>
       <c r="F10" s="63"/>
       <c r="G10" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="H10" s="633"/>
+      <c r="H10" s="637"/>
       <c r="I10" s="66" t="s">
         <v>7</v>
       </c>
       <c r="J10" s="67" t="s">
         <v>8</v>
       </c>
       <c r="K10" s="66" t="s">
         <v>9</v>
       </c>
       <c r="L10" s="67" t="s">
         <v>10</v>
       </c>
       <c r="M10" s="66" t="s">
         <v>12</v>
       </c>
       <c r="N10" s="66" t="s">
         <v>13</v>
       </c>
       <c r="O10" s="67" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:18" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="68" t="s">
         <v>14</v>
@@ -13347,79 +13361,79 @@
         <v>139</v>
       </c>
       <c r="P16" s="512" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:30" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="45"/>
       <c r="B17" s="44"/>
       <c r="C17" s="241"/>
       <c r="D17" s="244"/>
       <c r="E17" s="244"/>
       <c r="F17" s="55"/>
       <c r="G17" s="55"/>
       <c r="H17" s="55"/>
       <c r="I17" s="55"/>
       <c r="J17" s="245"/>
       <c r="K17" s="55"/>
       <c r="L17" s="246"/>
       <c r="M17" s="247"/>
       <c r="N17" s="247"/>
       <c r="O17" s="60"/>
       <c r="P17" s="60"/>
     </row>
     <row r="18" spans="1:30" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="671" t="s">
+      <c r="A18" s="673" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="672"/>
-[...11 lines deleted...]
-      <c r="N18" s="672"/>
+      <c r="B18" s="674"/>
+      <c r="C18" s="674"/>
+      <c r="D18" s="674"/>
+      <c r="E18" s="674"/>
+      <c r="F18" s="674"/>
+      <c r="G18" s="674"/>
+      <c r="H18" s="674"/>
+      <c r="I18" s="674"/>
+      <c r="J18" s="674"/>
+      <c r="K18" s="674"/>
+      <c r="L18" s="674"/>
+      <c r="M18" s="674"/>
+      <c r="N18" s="674"/>
       <c r="O18" s="94"/>
       <c r="P18" s="94"/>
     </row>
     <row r="19" spans="1:30" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="82"/>
       <c r="B19" s="83"/>
       <c r="C19" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="D19" s="666" t="s">
+      <c r="D19" s="675" t="s">
         <v>141</v>
       </c>
-      <c r="E19" s="667"/>
+      <c r="E19" s="676"/>
       <c r="F19" s="248"/>
       <c r="G19" s="249" t="s">
         <v>6</v>
       </c>
       <c r="H19" s="248"/>
       <c r="I19" s="250" t="s">
         <v>7</v>
       </c>
       <c r="J19" s="251" t="s">
         <v>8</v>
       </c>
       <c r="K19" s="250" t="s">
         <v>9</v>
       </c>
       <c r="L19" s="251" t="s">
         <v>94</v>
       </c>
       <c r="M19" s="250" t="s">
         <v>95</v>
       </c>
       <c r="N19" s="250" t="s">
         <v>12</v>
       </c>
       <c r="O19" s="84" t="s">
         <v>96</v>
@@ -13786,126 +13800,126 @@
       </c>
       <c r="J25" s="516"/>
       <c r="K25" s="514" t="s">
         <v>135</v>
       </c>
       <c r="L25" s="541" t="s">
         <v>136</v>
       </c>
       <c r="M25" s="517" t="s">
         <v>149</v>
       </c>
       <c r="N25" s="517" t="s">
         <v>150</v>
       </c>
       <c r="O25" s="514" t="s">
         <v>151</v>
       </c>
       <c r="P25" s="513" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="26" spans="1:30" x14ac:dyDescent="0.3">
       <c r="C26" s="58"/>
     </row>
     <row r="27" spans="1:30" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="730" t="s">
+      <c r="A27" s="734" t="s">
         <v>43</v>
       </c>
-      <c r="B27" s="730"/>
-[...2 lines deleted...]
-      <c r="E27" s="730"/>
+      <c r="B27" s="734"/>
+      <c r="C27" s="734"/>
+      <c r="D27" s="734"/>
+      <c r="E27" s="734"/>
     </row>
     <row r="28" spans="1:30" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="731" t="s">
+      <c r="A28" s="735" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="731"/>
-[...2 lines deleted...]
-      <c r="E28" s="731"/>
+      <c r="B28" s="735"/>
+      <c r="C28" s="735"/>
+      <c r="D28" s="735"/>
+      <c r="E28" s="735"/>
     </row>
     <row r="29" spans="1:30" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="732" t="s">
+      <c r="A29" s="736" t="s">
         <v>153</v>
       </c>
-      <c r="B29" s="732"/>
-[...2 lines deleted...]
-      <c r="E29" s="732"/>
+      <c r="B29" s="736"/>
+      <c r="C29" s="736"/>
+      <c r="D29" s="736"/>
+      <c r="E29" s="736"/>
     </row>
     <row r="30" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A30" s="393"/>
       <c r="B30" s="255"/>
       <c r="C30" s="255"/>
       <c r="D30" s="255"/>
       <c r="E30" s="255"/>
       <c r="F30" s="255"/>
       <c r="G30" s="255"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
     </row>
     <row r="31" spans="1:30" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A31" s="644" t="s">
+      <c r="A31" s="648" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="645"/>
-      <c r="C31" s="645"/>
+      <c r="B31" s="649"/>
+      <c r="C31" s="649"/>
       <c r="D31" s="394"/>
       <c r="E31" s="394"/>
       <c r="F31" s="395"/>
       <c r="G31" s="395"/>
       <c r="H31" s="395"/>
       <c r="I31" s="396"/>
       <c r="J31" s="396"/>
       <c r="K31" s="396"/>
       <c r="L31" s="396"/>
       <c r="M31" s="396"/>
       <c r="N31" s="396"/>
       <c r="O31" s="396"/>
       <c r="P31" s="396"/>
     </row>
     <row r="32" spans="1:30" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A32" s="397"/>
       <c r="B32" s="398"/>
       <c r="C32" s="399" t="s">
         <v>4</v>
       </c>
-      <c r="D32" s="726" t="s">
+      <c r="D32" s="730" t="s">
         <v>5</v>
       </c>
-      <c r="E32" s="727"/>
+      <c r="E32" s="731"/>
       <c r="F32" s="397"/>
       <c r="G32" s="400" t="s">
         <v>6</v>
       </c>
-      <c r="H32" s="643"/>
+      <c r="H32" s="647"/>
       <c r="I32" s="401" t="s">
         <v>7</v>
       </c>
       <c r="J32" s="402" t="s">
         <v>8</v>
       </c>
       <c r="K32" s="401" t="s">
         <v>9</v>
       </c>
       <c r="L32" s="402" t="s">
         <v>10</v>
       </c>
       <c r="M32" s="402" t="s">
         <v>102</v>
       </c>
       <c r="N32" s="401" t="s">
         <v>103</v>
       </c>
       <c r="O32" s="401" t="s">
         <v>104</v>
       </c>
       <c r="P32" s="401" t="s">
         <v>86</v>
       </c>
     </row>
@@ -14168,79 +14182,79 @@
         <v>160</v>
       </c>
       <c r="P37" s="536" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:16" ht="7.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="45"/>
       <c r="B38" s="44"/>
       <c r="C38" s="241"/>
       <c r="D38" s="244"/>
       <c r="E38" s="244"/>
       <c r="F38" s="55"/>
       <c r="G38" s="55"/>
       <c r="H38" s="55"/>
       <c r="I38" s="55"/>
       <c r="J38" s="245"/>
       <c r="K38" s="55"/>
       <c r="L38" s="246"/>
       <c r="M38" s="247"/>
       <c r="N38" s="247"/>
       <c r="O38" s="60"/>
       <c r="P38" s="60"/>
     </row>
     <row r="39" spans="1:16" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A39" s="648" t="s">
+      <c r="A39" s="652" t="s">
         <v>30</v>
       </c>
-      <c r="B39" s="649"/>
-[...11 lines deleted...]
-      <c r="N39" s="650"/>
+      <c r="B39" s="653"/>
+      <c r="C39" s="653"/>
+      <c r="D39" s="653"/>
+      <c r="E39" s="653"/>
+      <c r="F39" s="653"/>
+      <c r="G39" s="653"/>
+      <c r="H39" s="653"/>
+      <c r="I39" s="653"/>
+      <c r="J39" s="653"/>
+      <c r="K39" s="653"/>
+      <c r="L39" s="653"/>
+      <c r="M39" s="653"/>
+      <c r="N39" s="654"/>
       <c r="O39" s="559"/>
       <c r="P39" s="559"/>
     </row>
     <row r="40" spans="1:16" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A40" s="418"/>
       <c r="B40" s="419"/>
       <c r="C40" s="420" t="s">
         <v>4</v>
       </c>
-      <c r="D40" s="728" t="s">
+      <c r="D40" s="732" t="s">
         <v>108</v>
       </c>
-      <c r="E40" s="729"/>
+      <c r="E40" s="733"/>
       <c r="F40" s="421" t="s">
         <v>6</v>
       </c>
       <c r="G40" s="422" t="s">
         <v>7</v>
       </c>
       <c r="H40" s="423" t="s">
         <v>8</v>
       </c>
       <c r="I40" s="424" t="s">
         <v>9</v>
       </c>
       <c r="J40" s="425" t="s">
         <v>94</v>
       </c>
       <c r="K40" s="424" t="s">
         <v>109</v>
       </c>
       <c r="L40" s="422" t="s">
         <v>12</v>
       </c>
       <c r="M40" s="556" t="s">
         <v>110</v>
       </c>
       <c r="N40" s="558" t="s">
@@ -14485,254 +14499,257 @@
         <f t="shared" si="29"/>
         <v>#VALUE!</v>
       </c>
       <c r="N45" s="561" t="s">
         <v>174</v>
       </c>
       <c r="O45" s="555"/>
     </row>
     <row r="48" spans="1:16" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A48" s="255"/>
       <c r="B48" s="255"/>
       <c r="C48" s="255"/>
       <c r="D48" s="255"/>
       <c r="E48" s="255"/>
       <c r="F48" s="255"/>
       <c r="G48" s="255"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A3:M3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:N18"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="A39:N39"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="A27:E27"/>
     <mergeCell ref="A28:E28"/>
     <mergeCell ref="A29:E29"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E08A2621-6F92-4EC6-AC0B-768A56818340}">
   <sheetPr>
     <tabColor theme="3" tint="0.749992370372631"/>
   </sheetPr>
   <dimension ref="A1:AB39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A17" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M11" sqref="M11"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.109375" style="58" customWidth="1"/>
     <col min="2" max="2" width="16.5546875" style="58" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" customWidth="1"/>
     <col min="4" max="4" width="15.44140625" customWidth="1"/>
     <col min="5" max="5" width="11.109375" customWidth="1"/>
     <col min="6" max="6" width="18.6640625" customWidth="1"/>
     <col min="7" max="7" width="15.5546875" customWidth="1"/>
     <col min="8" max="8" width="0" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="15.6640625" customWidth="1"/>
     <col min="10" max="10" width="13.6640625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="15.88671875" customWidth="1"/>
     <col min="12" max="12" width="17.5546875" customWidth="1"/>
-    <col min="13" max="14" width="12.109375" customWidth="1"/>
+    <col min="13" max="13" width="15.44140625" customWidth="1"/>
+    <col min="14" max="14" width="14.5546875" customWidth="1"/>
     <col min="15" max="15" width="13.109375" customWidth="1"/>
     <col min="16" max="16" width="21.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" x14ac:dyDescent="0.3">
       <c r="A1" s="604"/>
     </row>
     <row r="2" spans="1:28" ht="48" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="653" t="s">
+      <c r="A2" s="657" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="654"/>
-[...10 lines deleted...]
-      <c r="M2" s="656"/>
+      <c r="B2" s="658"/>
+      <c r="C2" s="659"/>
+      <c r="D2" s="659"/>
+      <c r="E2" s="659"/>
+      <c r="F2" s="659"/>
+      <c r="G2" s="659"/>
+      <c r="H2" s="659"/>
+      <c r="I2" s="659"/>
+      <c r="J2" s="659"/>
+      <c r="K2" s="659"/>
+      <c r="L2" s="659"/>
+      <c r="M2" s="660"/>
     </row>
     <row r="3" spans="1:28" x14ac:dyDescent="0.3">
       <c r="A3" s="604"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.3">
       <c r="A4" s="605"/>
       <c r="B4" s="599"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
     </row>
     <row r="5" spans="1:28" ht="21" x14ac:dyDescent="0.4">
-      <c r="A5" s="657"/>
-[...7 lines deleted...]
-      <c r="I5" s="657"/>
+      <c r="A5" s="661"/>
+      <c r="B5" s="661"/>
+      <c r="C5" s="661"/>
+      <c r="D5" s="661"/>
+      <c r="E5" s="661"/>
+      <c r="F5" s="661"/>
+      <c r="G5" s="661"/>
+      <c r="H5" s="661"/>
+      <c r="I5" s="661"/>
     </row>
     <row r="6" spans="1:28" ht="21" x14ac:dyDescent="0.4">
       <c r="A6" s="103"/>
       <c r="B6" s="103"/>
       <c r="C6" s="103"/>
       <c r="D6" s="103"/>
       <c r="E6" s="103"/>
       <c r="F6" s="103"/>
       <c r="G6" s="103"/>
       <c r="H6" s="103"/>
       <c r="I6" s="103"/>
     </row>
     <row r="7" spans="1:28" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A7" s="393" t="s">
         <v>127</v>
       </c>
       <c r="B7" s="600"/>
       <c r="C7" s="255"/>
       <c r="D7" s="255"/>
       <c r="E7" s="255"/>
       <c r="F7" s="255"/>
       <c r="G7" s="255"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
     </row>
     <row r="8" spans="1:28" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A8" s="658" t="s">
+      <c r="A8" s="662" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="659"/>
-      <c r="C8" s="659"/>
+      <c r="B8" s="663"/>
+      <c r="C8" s="663"/>
       <c r="D8" s="238"/>
       <c r="E8" s="238"/>
       <c r="F8" s="61"/>
       <c r="G8" s="61"/>
       <c r="H8" s="61"/>
       <c r="I8" s="62"/>
       <c r="J8" s="62"/>
       <c r="K8" s="62"/>
       <c r="L8" s="62"/>
       <c r="M8" s="62"/>
       <c r="N8" s="62"/>
       <c r="O8" s="62"/>
       <c r="P8" s="1"/>
     </row>
-    <row r="9" spans="1:28" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:28" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A9" s="566"/>
       <c r="B9" s="567"/>
       <c r="C9" s="568" t="s">
         <v>4</v>
       </c>
-      <c r="D9" s="660" t="s">
+      <c r="D9" s="664" t="s">
         <v>5</v>
       </c>
-      <c r="E9" s="661"/>
-      <c r="F9" s="566"/>
+      <c r="E9" s="665"/>
+      <c r="F9" s="634" t="s">
+        <v>176</v>
+      </c>
       <c r="G9" s="569" t="s">
         <v>6</v>
       </c>
-      <c r="H9" s="632"/>
+      <c r="H9" s="636"/>
       <c r="I9" s="66" t="s">
         <v>7</v>
       </c>
       <c r="J9" s="66" t="s">
         <v>8</v>
       </c>
       <c r="K9" s="66" t="s">
         <v>9</v>
       </c>
       <c r="L9" s="66" t="s">
         <v>10</v>
       </c>
       <c r="M9" s="66" t="s">
         <v>12</v>
       </c>
       <c r="N9" s="66" t="s">
         <v>13</v>
       </c>
       <c r="O9" s="66" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:28" ht="101.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="69" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10" s="69" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C10" s="239" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D10" s="69" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E10" s="69" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F10" s="70" t="s">
         <v>128</v>
       </c>
       <c r="G10" s="71" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="72"/>
       <c r="I10" s="69" t="s">
         <v>91</v>
       </c>
       <c r="J10" s="69" t="s">
         <v>92</v>
       </c>
       <c r="K10" s="69" t="s">
         <v>23</v>
       </c>
       <c r="L10" s="69" t="s">
         <v>24</v>
       </c>
       <c r="M10" s="69" t="s">
         <v>129</v>
       </c>
       <c r="N10" s="69" t="s">
         <v>27</v>
@@ -14778,163 +14795,163 @@
         <f ca="1">EOMONTH(DATE(YEAR(TODAY())+(MONTH(DATEVALUE(A11&amp;"1"))&lt;MONTH(TODAY())),MONTH(DATEVALUE(A11&amp;" 1")), 1),0)</f>
         <v>#VALUE!</v>
       </c>
       <c r="O11" s="489" t="e">
         <f ca="1">N11</f>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="12" spans="1:28" ht="124.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="572" t="s">
         <v>131</v>
       </c>
       <c r="B12" s="573" t="s">
         <v>131</v>
       </c>
       <c r="C12" s="504" t="s">
         <v>131</v>
       </c>
       <c r="D12" s="505" t="s">
         <v>131</v>
       </c>
       <c r="E12" s="505" t="s">
         <v>131</v>
       </c>
       <c r="F12" s="527" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G12" s="510" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H12" s="510"/>
       <c r="I12" s="510" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J12" s="507"/>
       <c r="K12" s="510" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L12" s="574" t="s">
         <v>136</v>
       </c>
       <c r="M12" s="509" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="N12" s="538" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="O12" s="514" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="P12" s="512" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.3">
       <c r="A13" s="607"/>
       <c r="B13" s="601"/>
       <c r="C13" s="241"/>
       <c r="D13" s="244"/>
       <c r="E13" s="244"/>
       <c r="F13" s="55"/>
       <c r="G13" s="55"/>
       <c r="H13" s="55"/>
       <c r="I13" s="55"/>
       <c r="J13" s="245"/>
       <c r="K13" s="55"/>
       <c r="L13" s="246"/>
       <c r="M13" s="247"/>
       <c r="N13" s="247"/>
       <c r="O13" s="60"/>
       <c r="P13" s="60"/>
     </row>
     <row r="14" spans="1:28" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A14" s="662" t="s">
+      <c r="A14" s="666" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="663"/>
-[...11 lines deleted...]
-      <c r="N14" s="663"/>
+      <c r="B14" s="667"/>
+      <c r="C14" s="667"/>
+      <c r="D14" s="667"/>
+      <c r="E14" s="667"/>
+      <c r="F14" s="667"/>
+      <c r="G14" s="667"/>
+      <c r="H14" s="667"/>
+      <c r="I14" s="667"/>
+      <c r="J14" s="667"/>
+      <c r="K14" s="667"/>
+      <c r="L14" s="667"/>
+      <c r="M14" s="667"/>
+      <c r="N14" s="667"/>
       <c r="O14" s="611"/>
       <c r="P14" s="611"/>
     </row>
-    <row r="15" spans="1:28" s="58" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:28" s="58" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A15" s="566"/>
       <c r="B15" s="612"/>
       <c r="C15" s="568" t="s">
         <v>4</v>
       </c>
-      <c r="D15" s="664" t="s">
+      <c r="D15" s="668" t="s">
         <v>141</v>
       </c>
-      <c r="E15" s="665"/>
+      <c r="E15" s="669"/>
       <c r="F15" s="613"/>
       <c r="G15" s="614" t="s">
         <v>6</v>
       </c>
       <c r="H15" s="613"/>
       <c r="I15" s="615" t="s">
         <v>7</v>
       </c>
       <c r="J15" s="615" t="s">
         <v>8</v>
       </c>
       <c r="K15" s="615" t="s">
         <v>9</v>
       </c>
       <c r="L15" s="615" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="615" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="615" t="s">
         <v>12</v>
       </c>
       <c r="O15" s="66" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="616" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:28" ht="117" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="69" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16" s="69" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C16" s="239" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="69" t="s">
         <v>97</v>
       </c>
       <c r="E16" s="69" t="s">
         <v>98</v>
       </c>
       <c r="F16" s="617" t="s">
         <v>142</v>
       </c>
       <c r="G16" s="618" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="72"/>
       <c r="I16" s="69" t="s">
         <v>91</v>
       </c>
       <c r="J16" s="69" t="s">
         <v>92</v>
       </c>
       <c r="K16" s="69" t="s">
         <v>23</v>
@@ -14963,51 +14980,51 @@
       <c r="W16" s="58"/>
       <c r="X16" s="58"/>
       <c r="Y16" s="58"/>
       <c r="Z16" s="58"/>
       <c r="AA16" s="58"/>
       <c r="AB16" s="58"/>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A17" s="629">
         <f>A11</f>
         <v>0</v>
       </c>
       <c r="B17" s="486">
         <f>B11</f>
         <v>0</v>
       </c>
       <c r="C17" s="620" t="e">
         <f ca="1">O11</f>
         <v>#VALUE!</v>
       </c>
       <c r="D17" s="486" t="e">
         <f ca="1">O11+1</f>
         <v>#VALUE!</v>
       </c>
       <c r="E17" s="486" t="e">
-        <f ca="1">D17+364</f>
+        <f ca="1">DATE(YEAR(D17)+1,MONTH(D17),DAY(D17))-1</f>
         <v>#VALUE!</v>
       </c>
       <c r="F17" s="621" t="e">
         <f ca="1">C17-60</f>
         <v>#VALUE!</v>
       </c>
       <c r="G17" s="622" t="e">
         <f ca="1">C17-45</f>
         <v>#VALUE!</v>
       </c>
       <c r="H17" s="487"/>
       <c r="I17" s="487" t="e">
         <f ca="1">G17+14</f>
         <v>#VALUE!</v>
       </c>
       <c r="J17" s="488"/>
       <c r="K17" s="487" t="e">
         <f ca="1">G17</f>
         <v>#VALUE!</v>
       </c>
       <c r="L17" s="623">
         <v>45</v>
       </c>
       <c r="M17" s="489" t="e">
         <f ca="1">D17</f>
@@ -15020,264 +15037,261 @@
       <c r="O17" s="486" t="e">
         <f ca="1">E17</f>
         <v>#VALUE!</v>
       </c>
       <c r="P17" s="489" t="e">
         <f ca="1">O17</f>
         <v>#VALUE!</v>
       </c>
       <c r="Q17" s="57"/>
       <c r="R17" s="57"/>
       <c r="S17" s="46"/>
       <c r="T17" s="57"/>
       <c r="U17" s="57"/>
       <c r="W17" s="47"/>
       <c r="Y17" s="47"/>
       <c r="Z17" s="47"/>
     </row>
     <row r="18" spans="1:26" ht="102.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="585" t="s">
         <v>131</v>
       </c>
       <c r="B18" s="585" t="s">
         <v>131</v>
       </c>
       <c r="C18" s="512" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D18" s="512" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E18" s="512" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F18" s="512" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G18" s="514" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H18" s="515"/>
       <c r="I18" s="514" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="J18" s="516"/>
       <c r="K18" s="514" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L18" s="575" t="s">
         <v>136</v>
       </c>
       <c r="M18" s="517" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N18" s="517" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="O18" s="514" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="P18" s="513" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A19" s="604"/>
       <c r="C19" s="58"/>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A20" s="604"/>
     </row>
     <row r="21" spans="1:26" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A21" s="393" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21" s="600"/>
       <c r="C21" s="255"/>
       <c r="D21" s="255"/>
       <c r="E21" s="255"/>
       <c r="F21" s="255"/>
       <c r="G21" s="255"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="22" spans="1:26" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A22" s="644" t="s">
+      <c r="A22" s="648" t="s">
         <v>3</v>
       </c>
-      <c r="B22" s="645"/>
-      <c r="C22" s="645"/>
+      <c r="B22" s="649"/>
+      <c r="C22" s="649"/>
       <c r="D22" s="394"/>
       <c r="E22" s="394"/>
       <c r="F22" s="395"/>
       <c r="G22" s="395"/>
       <c r="H22" s="395"/>
       <c r="I22" s="396"/>
       <c r="J22" s="396"/>
       <c r="K22" s="396"/>
       <c r="L22" s="396"/>
       <c r="M22" s="396"/>
       <c r="N22" s="396"/>
       <c r="O22" s="396"/>
       <c r="P22" s="396"/>
     </row>
     <row r="23" spans="1:26" s="58" customFormat="1" ht="72" x14ac:dyDescent="0.3">
       <c r="A23" s="595"/>
       <c r="B23" s="596"/>
       <c r="C23" s="597" t="s">
         <v>4</v>
       </c>
-      <c r="D23" s="646" t="s">
+      <c r="D23" s="650" t="s">
         <v>5</v>
       </c>
-      <c r="E23" s="647"/>
+      <c r="E23" s="651"/>
       <c r="F23" s="595"/>
       <c r="G23" s="598" t="s">
         <v>6</v>
       </c>
-      <c r="H23" s="631"/>
+      <c r="H23" s="635"/>
       <c r="I23" s="401" t="s">
         <v>7</v>
       </c>
       <c r="J23" s="401" t="s">
         <v>8</v>
       </c>
       <c r="K23" s="401" t="s">
         <v>9</v>
       </c>
       <c r="L23" s="401" t="s">
         <v>10</v>
       </c>
       <c r="M23" s="401" t="s">
         <v>102</v>
       </c>
       <c r="N23" s="401" t="s">
         <v>103</v>
       </c>
       <c r="O23" s="401" t="s">
         <v>104</v>
       </c>
       <c r="P23" s="401" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="24" spans="1:26" ht="93.6" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:26" ht="119.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="405" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24" s="405" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C24" s="404" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D24" s="405" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E24" s="405" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F24" s="406" t="s">
         <v>128</v>
       </c>
       <c r="G24" s="407" t="s">
         <v>20</v>
       </c>
       <c r="H24" s="408"/>
       <c r="I24" s="405" t="s">
         <v>91</v>
       </c>
       <c r="J24" s="405" t="s">
         <v>92</v>
       </c>
       <c r="K24" s="405" t="s">
         <v>23</v>
       </c>
       <c r="L24" s="405" t="s">
         <v>24</v>
       </c>
       <c r="M24" s="405" t="s">
         <v>105</v>
       </c>
       <c r="N24" s="405" t="s">
         <v>106</v>
       </c>
       <c r="O24" s="405" t="s">
         <v>107</v>
       </c>
       <c r="P24" s="405" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A25" s="606"/>
       <c r="B25" s="571"/>
       <c r="C25" s="570"/>
-      <c r="D25" s="576"/>
+      <c r="D25" s="571"/>
       <c r="E25" s="571"/>
       <c r="F25" s="414">
         <f>E25+1</f>
         <v>1</v>
       </c>
       <c r="G25" s="413">
         <f>C25-45</f>
         <v>-45</v>
       </c>
       <c r="H25" s="414"/>
       <c r="I25" s="414">
         <f>G25+14</f>
         <v>-31</v>
       </c>
       <c r="J25" s="415" t="s">
         <v>29</v>
       </c>
       <c r="K25" s="414">
         <f>G25</f>
         <v>-45</v>
       </c>
       <c r="L25" s="416">
         <v>45</v>
       </c>
       <c r="M25" s="410">
         <f>F25</f>
         <v>1</v>
       </c>
-      <c r="N25" s="417">
-[...7 lines deleted...]
-      <c r="P25" s="412">
+      <c r="N25" s="633"/>
+      <c r="O25" s="631" t="e">
+        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+(MONTH(DATEVALUE(A25&amp;"1"))&lt;MONTH(TODAY())),MONTH(DATEVALUE(A25&amp;" 1")), 1),0)</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="P25" s="412" t="e">
         <f ca="1">O25</f>
-        <v>46418</v>
+        <v>#VALUE!</v>
       </c>
     </row>
     <row r="26" spans="1:26" hidden="1" x14ac:dyDescent="0.3">
       <c r="A26" s="609"/>
       <c r="B26" s="571"/>
       <c r="C26" s="570"/>
       <c r="D26" s="576"/>
       <c r="E26" s="571"/>
       <c r="F26" s="342">
         <f>E26+1</f>
         <v>1</v>
       </c>
       <c r="G26" s="549">
         <f t="shared" ref="G26:G27" si="0">C26-45</f>
         <v>-45</v>
       </c>
       <c r="H26" s="342"/>
       <c r="I26" s="342">
         <f>G26+14</f>
         <v>-31</v>
       </c>
       <c r="J26" s="344" t="s">
         <v>29</v>
       </c>
       <c r="K26" s="342">
@@ -15345,253 +15359,253 @@
         <f ca="1">EOMONTH(DATE(YEAR(TODAY())+1, MONTH("1 "&amp;A27), 1), 0)</f>
         <v>46418</v>
       </c>
       <c r="P27" s="275">
         <f t="shared" ca="1" si="2"/>
         <v>46418</v>
       </c>
     </row>
     <row r="28" spans="1:26" ht="68.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="610" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="603" t="s">
         <v>131</v>
       </c>
       <c r="C28" s="529" t="s">
         <v>131</v>
       </c>
       <c r="D28" s="530" t="s">
         <v>131</v>
       </c>
       <c r="E28" s="531" t="s">
         <v>131</v>
       </c>
       <c r="F28" s="527" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G28" s="539" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H28" s="527"/>
       <c r="I28" s="527" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J28" s="533"/>
       <c r="K28" s="527" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="L28" s="577" t="s">
         <v>136</v>
       </c>
       <c r="M28" s="531" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="N28" s="530" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="O28" s="536" t="s">
         <v>160</v>
       </c>
       <c r="P28" s="536" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A29" s="607"/>
       <c r="B29" s="601"/>
       <c r="C29" s="241"/>
       <c r="D29" s="244"/>
       <c r="E29" s="244"/>
       <c r="F29" s="55"/>
       <c r="G29" s="55"/>
       <c r="H29" s="55"/>
       <c r="I29" s="55"/>
       <c r="J29" s="245"/>
       <c r="K29" s="55"/>
       <c r="L29" s="246"/>
       <c r="M29" s="247"/>
       <c r="N29" s="247"/>
       <c r="O29" s="60"/>
       <c r="P29" s="60"/>
     </row>
     <row r="30" spans="1:26" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A30" s="648" t="s">
+      <c r="A30" s="652" t="s">
         <v>30</v>
       </c>
-      <c r="B30" s="649"/>
-[...12 lines deleted...]
-      <c r="O30" s="559"/>
+      <c r="B30" s="653"/>
+      <c r="C30" s="653"/>
+      <c r="D30" s="653"/>
+      <c r="E30" s="653"/>
+      <c r="F30" s="653"/>
+      <c r="G30" s="653"/>
+      <c r="H30" s="653"/>
+      <c r="I30" s="653"/>
+      <c r="J30" s="653"/>
+      <c r="K30" s="653"/>
+      <c r="L30" s="653"/>
+      <c r="M30" s="653"/>
+      <c r="N30" s="654"/>
+      <c r="O30" s="632"/>
       <c r="P30" s="559"/>
     </row>
     <row r="31" spans="1:26" s="58" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A31" s="581"/>
       <c r="B31" s="582"/>
       <c r="C31" s="583" t="s">
         <v>4</v>
       </c>
-      <c r="D31" s="651" t="s">
+      <c r="D31" s="655" t="s">
         <v>108</v>
       </c>
-      <c r="E31" s="652"/>
+      <c r="E31" s="656"/>
       <c r="F31" s="584" t="s">
         <v>6</v>
       </c>
       <c r="G31" s="422" t="s">
         <v>7</v>
       </c>
       <c r="H31" s="422" t="s">
         <v>8</v>
       </c>
       <c r="I31" s="424" t="s">
         <v>9</v>
       </c>
       <c r="J31" s="424" t="s">
         <v>94</v>
       </c>
       <c r="K31" s="424" t="s">
         <v>109</v>
       </c>
       <c r="L31" s="422" t="s">
         <v>12</v>
       </c>
       <c r="M31" s="556" t="s">
         <v>110</v>
       </c>
       <c r="N31" s="558" t="s">
         <v>86</v>
       </c>
       <c r="O31" s="552"/>
     </row>
     <row r="32" spans="1:26" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A32" s="428" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B32" s="428" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C32" s="427" t="s">
         <v>161</v>
       </c>
       <c r="D32" s="428" t="s">
         <v>162</v>
       </c>
       <c r="E32" s="428" t="s">
         <v>163</v>
       </c>
       <c r="F32" s="429" t="s">
         <v>164</v>
       </c>
       <c r="G32" s="194" t="s">
         <v>91</v>
       </c>
       <c r="H32" s="194" t="s">
         <v>92</v>
       </c>
       <c r="I32" s="428" t="s">
         <v>23</v>
       </c>
       <c r="J32" s="428" t="s">
         <v>24</v>
       </c>
       <c r="K32" s="428" t="s">
         <v>99</v>
       </c>
       <c r="L32" s="428" t="s">
         <v>165</v>
       </c>
       <c r="M32" s="428" t="s">
         <v>100</v>
       </c>
       <c r="N32" s="557" t="s">
         <v>114</v>
       </c>
       <c r="O32" s="553"/>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A33" s="628">
         <f t="shared" ref="A33:B35" si="3">A25</f>
         <v>0</v>
       </c>
       <c r="B33" s="433">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="C33" s="432">
+      <c r="C33" s="432" t="e">
         <f ca="1">P25</f>
-        <v>46418</v>
+        <v>#VALUE!</v>
       </c>
       <c r="D33" s="433">
         <f>M25</f>
         <v>1</v>
       </c>
-      <c r="E33" s="433">
+      <c r="E33" s="433" t="e">
         <f ca="1">O25</f>
-        <v>46418</v>
-[...1 lines deleted...]
-      <c r="F33" s="434">
+        <v>#VALUE!</v>
+      </c>
+      <c r="F33" s="434" t="e">
         <f ca="1">C33-45</f>
-        <v>46373</v>
-[...1 lines deleted...]
-      <c r="G33" s="435">
+        <v>#VALUE!</v>
+      </c>
+      <c r="G33" s="435" t="e">
         <f ca="1">F33+14</f>
-        <v>46387</v>
+        <v>#VALUE!</v>
       </c>
       <c r="H33" s="436"/>
-      <c r="I33" s="434">
+      <c r="I33" s="434" t="e">
         <f ca="1">F33</f>
-        <v>46373</v>
+        <v>#VALUE!</v>
       </c>
       <c r="J33" s="437">
         <v>45</v>
       </c>
-      <c r="K33" s="203">
+      <c r="K33" s="203" t="e">
         <f ca="1">C33+1</f>
-        <v>46419</v>
-[...1 lines deleted...]
-      <c r="L33" s="203">
+        <v>#VALUE!</v>
+      </c>
+      <c r="L33" s="203" t="e">
         <f ca="1">K33</f>
-        <v>46419</v>
-[...1 lines deleted...]
-      <c r="M33" s="204">
+        <v>#VALUE!</v>
+      </c>
+      <c r="M33" s="204" t="e">
         <f ca="1">EOMONTH(C33,12)</f>
-        <v>46783</v>
-[...1 lines deleted...]
-      <c r="N33" s="551">
+        <v>#VALUE!</v>
+      </c>
+      <c r="N33" s="551" t="e">
         <f ca="1">M33</f>
-        <v>46783</v>
+        <v>#VALUE!</v>
       </c>
       <c r="O33" s="554"/>
     </row>
     <row r="34" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
       <c r="A34" s="627">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="B34" s="341">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="C34" s="340">
         <f t="shared" ref="C34:C35" ca="1" si="4">P26</f>
         <v>46418</v>
       </c>
       <c r="D34" s="341">
         <f t="shared" ref="D34:D35" si="5">M26</f>
         <v>1</v>
       </c>
       <c r="E34" s="341">
         <f t="shared" ref="E34:E35" ca="1" si="6">O26</f>
         <v>46418</v>
       </c>
       <c r="F34" s="342">
@@ -15663,85 +15677,85 @@
         <v>46373</v>
       </c>
       <c r="J35" s="579">
         <v>45</v>
       </c>
       <c r="K35" s="564">
         <f t="shared" ca="1" si="10"/>
         <v>46419</v>
       </c>
       <c r="L35" s="564">
         <f t="shared" ca="1" si="11"/>
         <v>46419</v>
       </c>
       <c r="M35" s="565">
         <f t="shared" ca="1" si="12"/>
         <v>46784</v>
       </c>
       <c r="N35" s="369">
         <f t="shared" ca="1" si="13"/>
         <v>46784</v>
       </c>
       <c r="O35" s="554"/>
     </row>
     <row r="36" spans="1:15" s="58" customFormat="1" ht="61.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="585" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B36" s="512" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C36" s="512" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D36" s="512" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E36" s="512" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F36" s="512" t="s">
         <v>169</v>
       </c>
       <c r="G36" s="512" t="s">
         <v>170</v>
       </c>
       <c r="H36" s="512"/>
       <c r="I36" s="512" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="J36" s="577" t="s">
         <v>136</v>
       </c>
       <c r="K36" s="512" t="s">
         <v>172</v>
       </c>
       <c r="L36" s="560" t="s">
         <v>173</v>
       </c>
       <c r="M36" s="512" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="N36" s="561" t="s">
         <v>174</v>
       </c>
       <c r="O36" s="586"/>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A37" s="604"/>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A38" s="604"/>
     </row>
     <row r="39" spans="1:15" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A39" s="600"/>
       <c r="B39" s="600"/>
       <c r="C39" s="255"/>
       <c r="D39" s="255"/>
       <c r="E39" s="255"/>
       <c r="F39" s="255"/>
       <c r="G39" s="255"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
@@ -15893,102 +15907,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9B62850-6993-46B0-A448-9CFD170F5449}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a0257c67-de96-44e1-9823-a157de6cfe01"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AAB3F74-E90E-45CF-BA91-D301EAEB7517}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A6AB61F-0AF2-4B4C-AE06-300A2F8658AD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A6AB61F-0AF2-4B4C-AE06-300A2F8658AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AAB3F74-E90E-45CF-BA91-D301EAEB7517}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="a0257c67-de96-44e1-9823-a157de6cfe01"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Birth Month Alignment Scena (3)</vt:lpstr>
       <vt:lpstr>1915(i) Clinical Policy Links</vt:lpstr>
       <vt:lpstr>Birth Month Alignment Scena (2)</vt:lpstr>
       <vt:lpstr>Birth Month Alignment Scena (4)</vt:lpstr>