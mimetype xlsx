--- v2 (2026-07-14)
+++ v3 (2026-08-23)
@@ -1,184 +1,265 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment2.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/documenttasks/documenttask1.xml" ContentType="application/vnd.ms-excel.documenttasks+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment3.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment4.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment5.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Web Updates\JULY 2026\WBTR-3104\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Web Updates\AUGUST 2026\WBTR-3212\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BBE1D386-CE11-4316-8C22-591FD1DCA4F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9CC1C9BB-E47B-4F4A-AB94-42C549C3E20F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="6" activeTab="6" xr2:uid="{C2A248DE-6B53-4D23-A6A7-386C169D7E12}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="685" firstSheet="8" activeTab="8" xr2:uid="{C2A248DE-6B53-4D23-A6A7-386C169D7E12}"/>
   </bookViews>
   <sheets>
     <sheet name="Birth Month Alignment Scena (3)" sheetId="9" state="hidden" r:id="rId1"/>
     <sheet name="1915(i) Clinical Policy Links" sheetId="6" r:id="rId2"/>
     <sheet name="Birth Month Alignment Scena (2)" sheetId="8" state="hidden" r:id="rId3"/>
     <sheet name="Birth Month Alignment Scena (4)" sheetId="10" state="hidden" r:id="rId4"/>
     <sheet name="Initial Plan-Post Roll Out" sheetId="12" state="hidden" r:id="rId5"/>
-    <sheet name="Birth Month Examples" sheetId="13" r:id="rId6"/>
-    <sheet name="Birth Month Calculator Tool" sheetId="14" r:id="rId7"/>
+    <sheet name="Birth Month Examples" sheetId="13" state="hidden" r:id="rId6"/>
+    <sheet name="Eligibility Expires Before" sheetId="15" r:id="rId7"/>
+    <sheet name="Eligibility Expires After" sheetId="16" r:id="rId8"/>
+    <sheet name="Birth Month Calculator Tool" sheetId="14" r:id="rId9"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O25" i="14" l="1"/>
-[...4 lines deleted...]
-  <c r="F11" i="14"/>
+  <c r="C28" i="16" l="1"/>
+  <c r="B28" i="16"/>
+  <c r="P22" i="16"/>
+  <c r="Q22" i="16" s="1"/>
+  <c r="J22" i="16"/>
+  <c r="H22" i="16"/>
+  <c r="L22" i="16" s="1"/>
+  <c r="G22" i="16"/>
+  <c r="N22" i="16" s="1"/>
+  <c r="O22" i="16" s="1"/>
+  <c r="P21" i="16"/>
+  <c r="Q21" i="16" s="1"/>
+  <c r="J21" i="16"/>
+  <c r="H21" i="16"/>
+  <c r="L21" i="16" s="1"/>
+  <c r="G21" i="16"/>
+  <c r="N21" i="16" s="1"/>
+  <c r="O21" i="16" s="1"/>
+  <c r="P20" i="16"/>
+  <c r="Q20" i="16" s="1"/>
+  <c r="D28" i="16" s="1"/>
+  <c r="O20" i="16"/>
+  <c r="J20" i="16"/>
+  <c r="H20" i="16"/>
+  <c r="L20" i="16" s="1"/>
+  <c r="G20" i="16"/>
+  <c r="N20" i="16" s="1"/>
+  <c r="E28" i="16" s="1"/>
+  <c r="C14" i="16"/>
+  <c r="B14" i="16"/>
+  <c r="P8" i="16"/>
+  <c r="Q8" i="16" s="1"/>
+  <c r="J8" i="16"/>
+  <c r="H8" i="16"/>
+  <c r="L8" i="16" s="1"/>
+  <c r="G8" i="16"/>
+  <c r="N8" i="16" s="1"/>
+  <c r="O8" i="16" s="1"/>
+  <c r="P7" i="16"/>
+  <c r="Q7" i="16" s="1"/>
+  <c r="J7" i="16"/>
+  <c r="H7" i="16"/>
+  <c r="L7" i="16" s="1"/>
+  <c r="G7" i="16"/>
+  <c r="N7" i="16" s="1"/>
+  <c r="O7" i="16" s="1"/>
+  <c r="P6" i="16"/>
+  <c r="Q6" i="16" s="1"/>
+  <c r="D14" i="16" s="1"/>
+  <c r="O6" i="16"/>
+  <c r="J6" i="16"/>
+  <c r="H6" i="16"/>
+  <c r="L6" i="16" s="1"/>
+  <c r="G6" i="16"/>
+  <c r="N6" i="16" s="1"/>
+  <c r="E14" i="16" s="1"/>
+  <c r="C26" i="15"/>
+  <c r="B26" i="15"/>
+  <c r="O20" i="15"/>
+  <c r="P20" i="15" s="1"/>
+  <c r="D26" i="15" s="1"/>
+  <c r="N20" i="15"/>
+  <c r="J20" i="15"/>
+  <c r="H20" i="15"/>
+  <c r="L20" i="15" s="1"/>
+  <c r="G20" i="15"/>
+  <c r="C13" i="15"/>
+  <c r="B13" i="15"/>
+  <c r="O7" i="15"/>
+  <c r="P7" i="15" s="1"/>
+  <c r="D13" i="15" s="1"/>
+  <c r="N7" i="15"/>
+  <c r="J7" i="15"/>
+  <c r="H7" i="15"/>
+  <c r="L7" i="15" s="1"/>
+  <c r="G7" i="15"/>
+  <c r="N26" i="14"/>
+  <c r="G36" i="13"/>
+  <c r="G35" i="13"/>
+  <c r="G34" i="13"/>
+  <c r="G13" i="13"/>
+  <c r="G14" i="13"/>
+  <c r="G15" i="13"/>
+  <c r="G12" i="13"/>
+  <c r="G26" i="14"/>
+  <c r="G12" i="14"/>
+  <c r="O26" i="14"/>
+  <c r="F26" i="14"/>
+  <c r="M26" i="14" s="1"/>
+  <c r="N12" i="14"/>
+  <c r="O12" i="14" s="1"/>
+  <c r="F12" i="14"/>
   <c r="O35" i="13"/>
   <c r="O34" i="13"/>
   <c r="P34" i="13" s="1"/>
   <c r="C42" i="13" s="1"/>
   <c r="K42" i="13" s="1"/>
   <c r="L42" i="13" s="1"/>
   <c r="M45" i="13"/>
-  <c r="B17" i="14"/>
-  <c r="A17" i="14"/>
+  <c r="B18" i="14"/>
+  <c r="A18" i="14"/>
+  <c r="B36" i="14"/>
   <c r="B35" i="14"/>
   <c r="B34" i="14"/>
-  <c r="B33" i="14"/>
+  <c r="A36" i="14"/>
   <c r="A35" i="14"/>
   <c r="A34" i="14"/>
-  <c r="A33" i="14"/>
+  <c r="O28" i="14"/>
   <c r="O27" i="14"/>
-  <c r="O26" i="14"/>
+  <c r="G28" i="14"/>
+  <c r="F28" i="14"/>
+  <c r="M28" i="14" s="1"/>
   <c r="G27" i="14"/>
   <c r="F27" i="14"/>
   <c r="M27" i="14" s="1"/>
-  <c r="G26" i="14"/>
-[...4 lines deleted...]
-  <c r="G11" i="14"/>
+  <c r="M12" i="14"/>
   <c r="O36" i="13"/>
   <c r="P36" i="13" s="1"/>
   <c r="C44" i="13" s="1"/>
   <c r="F44" i="13" s="1"/>
   <c r="N15" i="13"/>
   <c r="O15" i="13" s="1"/>
   <c r="N14" i="13"/>
   <c r="O14" i="13" s="1"/>
   <c r="N13" i="13"/>
   <c r="O13" i="13" s="1"/>
   <c r="M13" i="13"/>
   <c r="M14" i="13"/>
   <c r="M15" i="13"/>
-  <c r="G13" i="13"/>
-[...1 lines deleted...]
-  <c r="G15" i="13"/>
   <c r="F13" i="13"/>
   <c r="F14" i="13"/>
   <c r="F15" i="13"/>
-  <c r="G35" i="13"/>
-[...1 lines deleted...]
-  <c r="G36" i="13"/>
+  <c r="I35" i="13"/>
   <c r="N12" i="13"/>
   <c r="O12" i="13" s="1"/>
-  <c r="G34" i="13"/>
-  <c r="K34" i="13" s="1"/>
+  <c r="K34" i="13"/>
   <c r="K36" i="13"/>
   <c r="K35" i="13"/>
   <c r="F36" i="13"/>
   <c r="M36" i="13" s="1"/>
   <c r="F35" i="13"/>
   <c r="M35" i="13" s="1"/>
   <c r="F34" i="13"/>
   <c r="M34" i="13" s="1"/>
   <c r="N34" i="13" s="1"/>
   <c r="F12" i="13"/>
   <c r="D42" i="13"/>
   <c r="I36" i="13"/>
   <c r="M12" i="13"/>
-  <c r="G12" i="13"/>
   <c r="G13" i="12"/>
   <c r="C32" i="12"/>
   <c r="D32" i="12"/>
   <c r="E32" i="12"/>
   <c r="M32" i="12"/>
   <c r="P32" i="12"/>
   <c r="I27" i="12"/>
   <c r="K27" i="12"/>
   <c r="E18" i="12"/>
   <c r="F18" i="12"/>
   <c r="G18" i="12"/>
   <c r="I18" i="12"/>
   <c r="K18" i="12"/>
   <c r="O18" i="12"/>
   <c r="N18" i="12" s="1"/>
   <c r="M18" i="12" s="1"/>
   <c r="P18" i="12"/>
   <c r="I13" i="12"/>
   <c r="K13" i="12"/>
   <c r="N13" i="12"/>
   <c r="M13" i="12" s="1"/>
   <c r="P13" i="12"/>
   <c r="G58" i="10"/>
   <c r="F58" i="10"/>
   <c r="P58" i="10" s="1"/>
@@ -577,218 +658,254 @@
   <c r="W31" i="8" s="1"/>
   <c r="M21" i="8"/>
   <c r="L21" i="8" s="1"/>
   <c r="D13" i="8"/>
   <c r="G13" i="8"/>
   <c r="J13" i="8"/>
   <c r="K13" i="8"/>
   <c r="M13" i="8"/>
   <c r="I13" i="8" s="1"/>
   <c r="D14" i="8"/>
   <c r="G14" i="8"/>
   <c r="J14" i="8"/>
   <c r="K14" i="8"/>
   <c r="M14" i="8"/>
   <c r="I14" i="8" s="1"/>
   <c r="D15" i="8"/>
   <c r="G15" i="8"/>
   <c r="J15" i="8"/>
   <c r="K15" i="8"/>
   <c r="M15" i="8"/>
   <c r="I15" i="8" s="1"/>
   <c r="E16" i="8"/>
   <c r="G16" i="8"/>
   <c r="J16" i="8"/>
   <c r="M16" i="8"/>
-  <c r="M42" i="13" l="1"/>
+  <c r="G28" i="16" l="1"/>
+  <c r="H28" i="16" s="1"/>
+  <c r="N28" i="16"/>
+  <c r="O28" i="16" s="1"/>
+  <c r="L28" i="16"/>
+  <c r="M28" i="16" s="1"/>
+  <c r="F28" i="16"/>
+  <c r="G14" i="16"/>
+  <c r="H14" i="16" s="1"/>
+  <c r="N14" i="16"/>
+  <c r="O14" i="16" s="1"/>
+  <c r="L14" i="16"/>
+  <c r="M14" i="16" s="1"/>
+  <c r="F14" i="16"/>
+  <c r="H26" i="15"/>
+  <c r="J26" i="15" s="1"/>
+  <c r="G26" i="15"/>
+  <c r="E26" i="15"/>
+  <c r="H13" i="15"/>
+  <c r="J13" i="15" s="1"/>
+  <c r="G13" i="15"/>
+  <c r="E13" i="15"/>
+  <c r="F42" i="13"/>
+  <c r="M42" i="13"/>
   <c r="N42" i="13" s="1"/>
   <c r="M44" i="13"/>
   <c r="N44" i="13" s="1"/>
   <c r="I34" i="13"/>
   <c r="E42" i="13"/>
   <c r="E44" i="13"/>
-  <c r="K11" i="14"/>
-[...7 lines deleted...]
-  <c r="I25" i="14"/>
+  <c r="K12" i="14"/>
+  <c r="I12" i="14"/>
+  <c r="D18" i="14"/>
+  <c r="E18" i="14" s="1"/>
+  <c r="C18" i="14"/>
+  <c r="G18" i="14" s="1"/>
+  <c r="I18" i="14" s="1"/>
   <c r="D34" i="14"/>
-  <c r="N26" i="14"/>
+  <c r="E34" i="14"/>
   <c r="K26" i="14"/>
   <c r="I26" i="14"/>
-  <c r="E34" i="14"/>
-[...1 lines deleted...]
-  <c r="C34" i="14" s="1"/>
   <c r="D35" i="14"/>
   <c r="N27" i="14"/>
   <c r="K27" i="14"/>
   <c r="I27" i="14"/>
   <c r="E35" i="14"/>
   <c r="P27" i="14"/>
   <c r="C35" i="14" s="1"/>
+  <c r="D36" i="14"/>
+  <c r="N28" i="14"/>
+  <c r="K28" i="14"/>
+  <c r="I28" i="14"/>
+  <c r="E36" i="14"/>
+  <c r="P28" i="14"/>
+  <c r="C36" i="14" s="1"/>
   <c r="G44" i="13"/>
   <c r="I44" i="13"/>
   <c r="K44" i="13"/>
   <c r="L44" i="13" s="1"/>
   <c r="N35" i="13"/>
   <c r="D43" i="13"/>
   <c r="N36" i="13"/>
   <c r="D44" i="13"/>
   <c r="E43" i="13"/>
   <c r="P35" i="13"/>
   <c r="C43" i="13" s="1"/>
-  <c r="F42" i="13"/>
+  <c r="F43" i="13" s="1"/>
   <c r="K15" i="13"/>
   <c r="I15" i="13"/>
   <c r="K14" i="13"/>
   <c r="I14" i="13"/>
   <c r="K13" i="13"/>
   <c r="I13" i="13"/>
   <c r="D22" i="13"/>
   <c r="E22" i="13" s="1"/>
   <c r="C22" i="13"/>
+  <c r="G22" i="13" s="1"/>
   <c r="D23" i="13"/>
   <c r="E23" i="13" s="1"/>
   <c r="C23" i="13"/>
+  <c r="G23" i="13" s="1"/>
   <c r="D24" i="13"/>
   <c r="E24" i="13" s="1"/>
   <c r="C24" i="13"/>
+  <c r="G24" i="13" s="1"/>
   <c r="D21" i="13"/>
   <c r="C21" i="13"/>
+  <c r="G21" i="13" s="1"/>
   <c r="K12" i="13"/>
   <c r="I12" i="13"/>
   <c r="L13" i="12"/>
   <c r="D18" i="12"/>
   <c r="L45" i="10"/>
   <c r="J45" i="10"/>
   <c r="Q45" i="10"/>
   <c r="O45" i="10"/>
   <c r="N45" i="10" s="1"/>
   <c r="E18" i="10"/>
   <c r="G13" i="10"/>
   <c r="L18" i="10"/>
   <c r="Q18" i="10"/>
   <c r="O18" i="10"/>
   <c r="N18" i="10" s="1"/>
   <c r="L58" i="10"/>
   <c r="J58" i="10"/>
   <c r="Q58" i="10"/>
   <c r="J53" i="10"/>
   <c r="J13" i="10"/>
   <c r="M13" i="10" s="1"/>
   <c r="D18" i="9"/>
   <c r="F13" i="9"/>
   <c r="L28" i="9"/>
   <c r="D33" i="9"/>
   <c r="F28" i="9"/>
   <c r="K28" i="9"/>
   <c r="I13" i="9"/>
   <c r="L13" i="9" s="1"/>
   <c r="I33" i="9"/>
   <c r="C21" i="8"/>
   <c r="E21" i="8" s="1"/>
   <c r="L16" i="8"/>
   <c r="K16" i="8" s="1"/>
-  <c r="P25" i="14" l="1"/>
-[...4 lines deleted...]
-  <c r="G43" i="13" s="1"/>
+  <c r="J28" i="16" l="1"/>
+  <c r="J14" i="16"/>
+  <c r="F26" i="15"/>
+  <c r="P26" i="15" s="1"/>
+  <c r="Q26" i="15" s="1"/>
+  <c r="N26" i="15"/>
+  <c r="O26" i="15" s="1"/>
+  <c r="L26" i="15"/>
+  <c r="F13" i="15"/>
+  <c r="P13" i="15" s="1"/>
+  <c r="Q13" i="15" s="1"/>
+  <c r="N13" i="15"/>
+  <c r="O13" i="15" s="1"/>
+  <c r="L13" i="15"/>
+  <c r="P26" i="14"/>
+  <c r="C34" i="14" s="1"/>
+  <c r="G43" i="13"/>
   <c r="M43" i="13"/>
   <c r="N43" i="13" s="1"/>
+  <c r="M36" i="14"/>
+  <c r="N36" i="14" s="1"/>
+  <c r="K36" i="14"/>
+  <c r="L36" i="14" s="1"/>
+  <c r="F36" i="14"/>
   <c r="M35" i="14"/>
   <c r="N35" i="14" s="1"/>
   <c r="K35" i="14"/>
   <c r="L35" i="14" s="1"/>
   <c r="F35" i="14"/>
-  <c r="M34" i="14"/>
-[...9 lines deleted...]
-  <c r="P17" i="14" s="1"/>
+  <c r="F18" i="14"/>
+  <c r="M18" i="14"/>
+  <c r="N18" i="14" s="1"/>
+  <c r="O18" i="14"/>
+  <c r="P18" i="14" s="1"/>
   <c r="K43" i="13"/>
   <c r="L43" i="13" s="1"/>
   <c r="I42" i="13"/>
   <c r="G42" i="13"/>
   <c r="O24" i="13"/>
   <c r="M24" i="13"/>
   <c r="N24" i="13" s="1"/>
   <c r="O23" i="13"/>
   <c r="M23" i="13"/>
   <c r="N23" i="13" s="1"/>
   <c r="O22" i="13"/>
   <c r="M22" i="13"/>
   <c r="N22" i="13" s="1"/>
   <c r="E21" i="13"/>
   <c r="O21" i="13" s="1"/>
   <c r="P21" i="13" s="1"/>
   <c r="M21" i="13"/>
   <c r="N21" i="13" s="1"/>
-  <c r="G24" i="13"/>
   <c r="F24" i="13"/>
   <c r="F23" i="13"/>
-  <c r="G23" i="13"/>
   <c r="F22" i="13"/>
-  <c r="G22" i="13"/>
   <c r="F21" i="13"/>
-  <c r="G21" i="13"/>
   <c r="G21" i="8"/>
   <c r="J21" i="8"/>
-  <c r="K33" i="14" l="1"/>
-[...1 lines deleted...]
-  <c r="F33" i="14"/>
+  <c r="M34" i="14" l="1"/>
+  <c r="N34" i="14" s="1"/>
+  <c r="F34" i="14"/>
+  <c r="K34" i="14"/>
+  <c r="L34" i="14" s="1"/>
   <c r="I43" i="13"/>
-  <c r="K17" i="14"/>
-[...2 lines deleted...]
-  <c r="G34" i="14"/>
+  <c r="K18" i="14"/>
   <c r="I35" i="14"/>
   <c r="G35" i="14"/>
+  <c r="I36" i="14"/>
+  <c r="G36" i="14"/>
   <c r="P22" i="13"/>
   <c r="P23" i="13"/>
   <c r="P24" i="13"/>
   <c r="I22" i="13"/>
   <c r="K22" i="13"/>
   <c r="I23" i="13"/>
   <c r="K23" i="13"/>
   <c r="I24" i="13"/>
   <c r="K24" i="13"/>
   <c r="K21" i="13"/>
   <c r="I21" i="13"/>
-  <c r="G33" i="14" l="1"/>
-  <c r="I33" i="14"/>
+  <c r="I34" i="14" l="1"/>
+  <c r="G34" i="14"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={AA0B86BA-2F33-4E06-8F34-59709DB59692}</author>
   </authors>
   <commentList>
     <comment ref="R9" authorId="0" shapeId="0" xr:uid="{AA0B86BA-2F33-4E06-8F34-59709DB59692}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     we need to include scenarios to support the CM's in how to submit 1915(i) assessments during the transition period.  For example, when an interim assessment has to be submitted before the birth month assessment. We will have situations where this occurs.</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={44BDD836-DB46-47A7-AD06-B1CC00D0A3DB}</author>
@@ -925,51 +1042,51 @@
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={7405F5AB-4E5E-4143-8275-91C455471D5C}</author>
   </authors>
   <commentList>
     <comment ref="R8" authorId="0" shapeId="0" xr:uid="{7405F5AB-4E5E-4143-8275-91C455471D5C}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     we need to include scenarios to support the CM's in how to submit 1915(i) assessments during the transition period.  For example, when an interim assessment has to be submitted before the birth month assessment. We will have situations where this occurs.</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1038" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1341" uniqueCount="240">
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">Scenario Assumptions and Field Calculation Logic
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
@@ -1216,69 +1333,69 @@
       <t xml:space="preserve"> the end of birth month.</t>
     </r>
   </si>
   <si>
     <t>Program Specific Clinical Coverage Policies | NC Medicaid</t>
   </si>
   <si>
     <t>Member's 1915(i) Eligibility Expires before member's next birth month</t>
   </si>
   <si>
     <t>Member's 1915(i) Eligibility Expires after member's next birth month.</t>
   </si>
   <si>
     <t>Scenario Assumptions and Field Calculation Logic</t>
   </si>
   <si>
     <t>1. For individuals receiving 1915(i) services the annual Care Plan/ISPs are due during the birth date month of the member.</t>
   </si>
   <si>
     <t>2. The effective date of the annual update is always the first of the month following the birth month.</t>
   </si>
   <si>
     <t>3. Care Plans/ISPs do not extend beyond 365 calendar days (366 days in Leap Years).</t>
   </si>
   <si>
-    <t>4. The annual assessment for 1915(i) services must be completed at least 45 days before 1915(i) eligibility expires to ensure no gaps in services.</t>
+    <t>4. The annual assessment for 1915(i) services must be completed at least 60 days before 1915(i) eligibility expires to ensure no gaps in services.</t>
   </si>
   <si>
     <t>5. 1915(i) eligibility is effective for 12 months</t>
   </si>
   <si>
     <t>6.  When on birth month cycle, 1915(i) eligibility start date is the same as the Care Plan/ISP Start date.</t>
   </si>
   <si>
     <t>7. 1915(i) eligibility end date is the same as the Care Plan/ISP end date.</t>
   </si>
   <si>
     <t>8. UM Review, if required is completed within 14 days of submission if all required documentation submitted.  If UM issues a denial, the UM review clock starts over resulting reduced time for the effective date.</t>
   </si>
   <si>
     <t xml:space="preserve">9. Re-start for Carelon Q/A with the Care Manager is currently set at 3 days. </t>
   </si>
   <si>
-    <t>10.  For the First Birth Month Cycle Care Plan/ISP, the Day Count for Planning Meeting is set at 45 days.</t>
+    <t>10.  For the First Birth Month Cycle Care Plan/ISP, the Day Count for Planning Meeting is set at 60 days.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Scenario Assumptions and Field Calculation Logic
 </t>
     </r>
     <r>
       <rPr>
@@ -1663,50 +1780,104 @@
   </si>
   <si>
     <t xml:space="preserve"> 1915(i) Eligibility Start Date for Annual Care Plan/ISP</t>
   </si>
   <si>
     <t>End Date for Annual Care Plan/ISP</t>
   </si>
   <si>
     <t xml:space="preserve">September </t>
   </si>
   <si>
     <t>Row 37 column A- Can go straight to annual plan without gap plan</t>
   </si>
   <si>
     <t>dont need the dark blue as we already have done the annual plan</t>
   </si>
   <si>
     <t xml:space="preserve"> 1915(i) Eligibility Start Date for Gap Care Plan/ISP</t>
   </si>
   <si>
     <t xml:space="preserve">June birth month | </t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Scenario Assumptions and Field Calculation Logic
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">1.	For individuals receiving 1915(i) services the annual Care Plan/ISPs are due during the birth date month of the member. 
+2.	The effective date of the annual update is always the first of the month following the birth month. 
+3.	Care Plans/ISPs do not extend beyond 365 calendar days (366 days in Leap Years).
+4.	The annual assessment for 1915(i) services must be completed at least 60 days before 1915(i) eligibility expires to ensure no gaps in services.
+5.	1915(i) eligibility is effective for 12 months
+6.  When on birth month cycle, 1915(i) eligibility start date is the same as the Care Plan/ISP Start date.
+7. 1915(i) eligibility end date is the same as the Care Plan/ISP end date.
+8. UM Review, if required is completed within 14 days of submission if all required documentation submitted.  If UM issues a denial, the UM review clock starts over resulting reduced time for the effective date. 
+9. Re-start for Carelon Q/A with the Care Manager is currently set at 3 days. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFBE5014"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Update as needed per guidance from Monica
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>10.  For the First Birth Month Cycle Care Plan/ISP, the Day Count for Planning Meeting is set at 60 days.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <b/>
         <sz val="20"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
       </rPr>
       <t xml:space="preserve">Member's 1915(i) Eligibility Expires </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="20"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
       </rPr>
       <t>before</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
       </rPr>
       <t xml:space="preserve"> member's next birth month</t>
@@ -1860,243 +2031,532 @@
     <t>equals M32</t>
   </si>
   <si>
     <t>equals O31</t>
   </si>
   <si>
     <t>45 days before submission date</t>
   </si>
   <si>
     <t>14 days from submission date</t>
   </si>
   <si>
     <t>equals F40</t>
   </si>
   <si>
     <t>first day following birth month</t>
   </si>
   <si>
     <t>equals first day of brith month cycle</t>
   </si>
   <si>
     <t>one year from start of eligibility period</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...6 lines deleted...]
-</t>
+      <t xml:space="preserve">EXAMPLE: Member's 1915(i) Eligibility Expires </t>
     </r>
     <r>
       <rPr>
+        <b/>
+        <u/>
+        <sz val="20"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+      </rPr>
+      <t>before</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+      </rPr>
+      <t xml:space="preserve"> member's next birth month</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Current </t>
+  </si>
+  <si>
+    <t>Short/Gap Period</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Example: Both the Eligiblity </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-        <rFont val="Calibri"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">1. Enter information in the "Yellow" filled cells </t>
+      <t>and</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> the Care Plan ends prior to members birth month</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Initial 1915(i) Care Plan/ISP
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>only</t>
+      <t>If both the Eligiblity and the Care Plan/ISP ends prior to members birth month, complete Short/Gap Period for both</t>
+    </r>
+  </si>
+  <si>
+    <t>1915(i) Eligibility Birth Month End Date</t>
+  </si>
+  <si>
+    <t>Birth Month (Spelled out- April, May, etc)</t>
+  </si>
+  <si>
+    <t>Member DOB  (MM/DD/YYYY)</t>
+  </si>
+  <si>
+    <t>Date 1915(i) Eligibility Expires  (MM/DD/YYYY)</t>
+  </si>
+  <si>
+    <t>Initial 1915(i) Care Plan/ISP Effective Date  (MM/DD/YYYY)</t>
+  </si>
+  <si>
+    <t>Initial 1915(i) Care Plan/ISP End Date  (MM/DD/YYYY)</t>
+  </si>
+  <si>
+    <t>Due Date for 1915(i) Reassessment (Gap Plan)</t>
+  </si>
+  <si>
+    <t>Last Day of Birth Month to Support Eligibility Alignment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eligiblity will always be for one full year, however our gap plans will be less then one year until the plan is aligned. </t>
+  </si>
+  <si>
+    <t>(E11) plus one day</t>
+  </si>
+  <si>
+    <t>45 days before 1915i eligiblity expires (c11)</t>
+  </si>
+  <si>
+    <t>14 days from the target submission date (G11)</t>
+  </si>
+  <si>
+    <t>this is equal to target submission date for reassessment (G11)</t>
+  </si>
+  <si>
+    <t>the day afer the 1915i eligiblity expires (C11)</t>
+  </si>
+  <si>
+    <t>following year from birthmonth identified (A11)</t>
+  </si>
+  <si>
+    <t>equal to N11 as plan and eligiblity will match</t>
+  </si>
+  <si>
+    <t>Goal is to have the gap end the last day of the birth month, The new annual reset will take place the first day of the month following the birth month. This will then link to (E17)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Birth Month Aligned </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Target Completion Date for </t>
     </r>
     <r>
       <rPr>
+        <b/>
+        <u/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
+        <color theme="0"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
-      <t xml:space="preserve">.
+      <t>Birth Month Alignment</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 1915(i) Reassessment</t>
+    </r>
+  </si>
+  <si>
+    <t>Due Date for 1915(i) Reassessment (Birth Month Alignment)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Example: When the eligilbity expires prior to the birth month </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>but</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> the Care Plan/ISP expires after birth month</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Initial 1915(i) Care Plan/ISP
 </t>
     </r>
-  </si>
-[...70 lines deleted...]
-    <t>equal to (O17)</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>If the eligibility expires prior to birth month but the Care Plan exceeds the birth month, you will update the 1915(i) Assessment but still utilize the current Care Plan.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">EXAMPLE: Member's 1915(i) Eligibility Expires </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="20"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+      </rPr>
+      <t>after</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+      </rPr>
+      <t xml:space="preserve"> member's next birth month.</t>
+    </r>
+  </si>
+  <si>
+    <t>Current Care Plan/ISP</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Example: Eligibility expires after birth month </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Care Plan/ISP expires after birth month</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Initial 1915(i) Care Plan/ISP 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>If Eligiblity and Care Plan end date is after members birth month, move to "Birth Month Aligned" Section</t>
+    </r>
+  </si>
+  <si>
+    <t>Birth Month (Spelled out- , April, May, etc)</t>
+  </si>
+  <si>
+    <t>Date 1915(i) Eligibility Expires (MM/DD/YYYY)</t>
+  </si>
+  <si>
+    <t>day after care plan/ISP expires (E-same row)</t>
+  </si>
+  <si>
+    <t>45 days prior to eligibility expires (C-same row)</t>
+  </si>
+  <si>
+    <t>14 days from submission (G-same row)</t>
+  </si>
+  <si>
+    <t>equal to submission day (G-same row)</t>
+  </si>
+  <si>
+    <t>equals (F-same row) (IF STATEMENT NEEDED)</t>
+  </si>
+  <si>
+    <t>removed due to eligiblity after birth month</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="17.5"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>First Birth Month Cycle Care Plan/ISP</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="17.5"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Birth Month Aligned</t>
+  </si>
+  <si>
+    <t>Due Date for Birth Month 1915(i) Reassessment</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
       </rPr>
       <t xml:space="preserve">Member's 1915(i) Eligibility Expires </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="20"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
       </rPr>
       <t>after</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
       </rPr>
       <t xml:space="preserve"> member's next birth month.</t>
     </r>
   </si>
   <si>
-    <t>Birth Month (Spelled out- , April, May, etc)</t>
-[...20 lines deleted...]
-    <t>removed due to eligiblity after birth month</t>
+    <r>
+      <t xml:space="preserve">Example: Eligibility expires after birth month </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>but</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Care Plan/ISP expires prior to birth month </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Initial 1915(i) Care Plan/ISP</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 
+If eligibility is after birth month but Care Plan expires before birth month, complete "Short/Gap Period" section for Care Plan/ISP only.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Scenario Assumptions and Field Calculation Logic
+1. Enter information in the "Yellow" filled cells only.
+2. Use either the green or peach tool. Entering information in both will produce different results.
+3. If the end date is within the members birth month use the green tool as eligibly will expire prior to the first of the month following members birth month. 
+4. Green Section- If the eligibility expires prior to birth month but the Care Plan exceeds the birth month, you will update the 1915(i) Assessment but still utilize the current Care Plan.
+5. Green Section- If the eligibility and Care Plan/ISP end prior to birth month, both eligiblity and Care plan will need to be updated to cover short/gap period.
+6. Peach Section- If eligibility is after birth month but Care Plan expires before birth month, complete "Short/Gap Period" section for Care Plan only.
+7. Peach Section- If eligibility and Care Plan expire after birth month, skip "Short/Gap Period" and move to Birth Month Aligned section
+</t>
+  </si>
+  <si>
+    <t>equal to (O11)</t>
+  </si>
+  <si>
+    <t>birth month realignment reset will be the first of the month following birth (O11+one day)</t>
+  </si>
+  <si>
+    <t>one year from effective date (D17)</t>
+  </si>
+  <si>
+    <t>60 days prior to 1915i eligiblity expires (C17)</t>
+  </si>
+  <si>
+    <t>45 days before 1915i eligiblity expires (c17)</t>
+  </si>
+  <si>
+    <t>14 days from the target submission date (G17)</t>
+  </si>
+  <si>
+    <t>is the first day of the month after the last day of the birth month (D17 plus one day)</t>
+  </si>
+  <si>
+    <t>equal to (M17)</t>
+  </si>
+  <si>
+    <t>one year from the Annual care plan/ISP end date (E17)</t>
+  </si>
+  <si>
+    <t>equal to (O17)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Initial 1915(i) Care Plan/ISP 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>If E26 aligns or is after the last day of members birth month, move to cells in purple as no gap plan is needed</t>
+    </r>
   </si>
   <si>
     <t>equals A25,26,27</t>
   </si>
   <si>
     <t>Equals B25,26,27</t>
   </si>
   <si>
     <t>equals P25,26,27-same color)</t>
   </si>
   <si>
     <t>equals M-25,26,27-same color)</t>
   </si>
   <si>
     <t>equals O-25,26,27-same color)</t>
   </si>
   <si>
     <t>equals F-33,34,35-same color)</t>
   </si>
   <si>
     <t>one year from start of plan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="m/d/yy;@"/>
   </numFmts>
-  <fonts count="45" x14ac:knownFonts="1">
+  <fonts count="54" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF0E2841"/>
       <name val="Calibri"/>
@@ -2340,58 +2800,121 @@
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF242424"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="17.5"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="17.5"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="8" tint="-0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="8" tint="-0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="21">
+  <fills count="23">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDCEAF8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2467,52 +2990,64 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEDB9E8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="42">
+  <borders count="62">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -2967,56 +3502,322 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="737">
+  <cellXfs count="849">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
@@ -3146,69 +3947,60 @@
     <xf numFmtId="0" fontId="24" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="13" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="13" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="13" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="13" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="13" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="13" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="14" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="14" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -3500,53 +4292,50 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="10" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="12" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="12" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="12" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3650,53 +4439,50 @@
     </xf>
     <xf numFmtId="1" fontId="13" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="13" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="9" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="14" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="9" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="9" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="9" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="9" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3791,53 +4577,50 @@
     </xf>
     <xf numFmtId="164" fontId="11" fillId="15" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="16" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="16" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="16" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="16" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3952,79 +4735,73 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="21" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="37" fillId="15" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="37" fillId="15" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="16" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="16" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="16" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="16" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="16" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -4115,72 +4892,60 @@
     <xf numFmtId="0" fontId="2" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="10" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -4389,53 +5154,50 @@
     </xf>
     <xf numFmtId="164" fontId="1" fillId="13" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="13" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="13" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="13" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="13" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="14" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="14" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="14" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="14" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="14" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="14" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="14" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="14" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="14" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="14" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4468,53 +5230,50 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="11" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="11" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="11" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="11" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="14" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="14" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="14" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="14" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="14" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="14" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="14" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4548,640 +5307,1014 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="11" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="15" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="15" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="15" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="15" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="12" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="12" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="13" fillId="15" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="15" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="15" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="18" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="18" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="11" fillId="18" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="15" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="1" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="18" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="18" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="15" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="13" fillId="20" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="10" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="11" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="11" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="11" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="18" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="18" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="18" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="11" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="11" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="11" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="11" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="11" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="11" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="13" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="13" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="13" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="13" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="13" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="13" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="13" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="11" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="11" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="11" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="11" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="13" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="13" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="13" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="13" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="11" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="18" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="18" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="18" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="10" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="10" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="10" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="10" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="10" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="10" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="10" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="10" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="10" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="10" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="5" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="10" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="31" fillId="10" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="13" fillId="10" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="10" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="10" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="10" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="16" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="10" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="9" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="9" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="5" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="13" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="10" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="10" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="13" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="13" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="18" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="18" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="18" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="13" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="9" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="9" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="9" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="164" fontId="1" fillId="22" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="22" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="10" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="46" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="21" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="21" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="21" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="22" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="22" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="22" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="19" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="13" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="13" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="14" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="14" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="10" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="14" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="14" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="26" fillId="10" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...229 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFEDB9E8"/>
       <color rgb="FFDCEAF8"/>
       <color rgb="FFD5D5D5"/>
       <color rgb="FFCCCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/documenttasks/documenttask1.xml><?xml version="1.0" encoding="utf-8"?>
 <Tasks xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks">
   <Task id="{58239FD7-C8D5-49AE-B292-69CB23ADFC39}">
     <Anchor>
       <Comment id="{E8B98F4D-36AA-4F73-971D-7182A3B3F89C}"/>
     </Anchor>
     <History>
       <Event time="2025-11-25T03:11:54.39" id="{07A17467-B8F2-41AF-9D60-958BD0579F5D}">
         <Attribution userId="S::lacosta.parker@dhhs.nc.gov::bcfc52db-3d01-44f3-952a-b2f18e691147" userName="Parker, LaCosta" userProvider="AD"/>
         <Anchor>
           <Comment id="{E8B98F4D-36AA-4F73-971D-7182A3B3F89C}"/>
         </Anchor>
         <Create/>
       </Event>
       <Event time="2025-11-25T03:11:54.39" id="{81F055B2-CAF2-4B33-A635-2282A1DD9F44}">
         <Attribution userId="S::lacosta.parker@dhhs.nc.gov::bcfc52db-3d01-44f3-952a-b2f18e691147" userName="Parker, LaCosta" userProvider="AD"/>
         <Anchor>
           <Comment id="{E8B98F4D-36AA-4F73-971D-7182A3B3F89C}"/>
         </Anchor>
         <Assign userId="S::Monica.Hamlin@dhhs.nc.gov::6fee5c82-476f-4e66-8560-bb9c91dc5f50" userName="Hamlin, Monica B" userProvider="AD"/>
       </Event>
       <Event time="2025-11-25T03:11:54.39" id="{0DA605CB-7ABF-4F33-8B49-43C02F05B70A}">
         <Attribution userId="S::lacosta.parker@dhhs.nc.gov::bcfc52db-3d01-44f3-952a-b2f18e691147" userName="Parker, LaCosta" userProvider="AD"/>
@@ -5632,1090 +6765,1088 @@
     <col min="1" max="1" width="13.88671875" style="46" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" customWidth="1"/>
     <col min="3" max="7" width="19.5546875" customWidth="1"/>
     <col min="8" max="8" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="20" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.6640625" customWidth="1"/>
     <col min="12" max="13" width="22.109375" customWidth="1"/>
     <col min="14" max="14" width="19.5546875" customWidth="1"/>
     <col min="15" max="15" width="26.6640625" customWidth="1"/>
     <col min="16" max="17" width="17.109375" customWidth="1"/>
     <col min="18" max="18" width="17.88671875" customWidth="1"/>
     <col min="19" max="19" width="21.109375" customWidth="1"/>
     <col min="20" max="20" width="20" customWidth="1"/>
     <col min="21" max="21" width="16.88671875" customWidth="1"/>
     <col min="22" max="22" width="20.88671875" customWidth="1"/>
     <col min="23" max="23" width="18.6640625" customWidth="1"/>
     <col min="24" max="24" width="18.88671875" customWidth="1"/>
     <col min="25" max="25" width="23.44140625" customWidth="1"/>
     <col min="26" max="26" width="17.88671875" customWidth="1"/>
     <col min="27" max="27" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:18" ht="234.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="677" t="s">
+      <c r="A3" s="767" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="658"/>
-[...10 lines deleted...]
-      <c r="M3" s="660"/>
+      <c r="B3" s="741"/>
+      <c r="C3" s="742"/>
+      <c r="D3" s="742"/>
+      <c r="E3" s="742"/>
+      <c r="F3" s="742"/>
+      <c r="G3" s="742"/>
+      <c r="H3" s="742"/>
+      <c r="I3" s="742"/>
+      <c r="J3" s="742"/>
+      <c r="K3" s="742"/>
+      <c r="L3" s="742"/>
+      <c r="M3" s="743"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
     </row>
     <row r="7" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="661" t="s">
+      <c r="A7" s="744" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="661"/>
-[...6 lines deleted...]
-      <c r="I7" s="661"/>
+      <c r="B7" s="744"/>
+      <c r="C7" s="744"/>
+      <c r="D7" s="744"/>
+      <c r="E7" s="744"/>
+      <c r="F7" s="744"/>
+      <c r="G7" s="744"/>
+      <c r="H7" s="744"/>
+      <c r="I7" s="744"/>
     </row>
     <row r="8" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="103"/>
-[...7 lines deleted...]
-      <c r="I8" s="103"/>
+      <c r="A8" s="100"/>
+      <c r="B8" s="100"/>
+      <c r="C8" s="100"/>
+      <c r="D8" s="100"/>
+      <c r="E8" s="100"/>
+      <c r="F8" s="100"/>
+      <c r="G8" s="100"/>
+      <c r="H8" s="100"/>
+      <c r="I8" s="100"/>
     </row>
     <row r="9" spans="1:18" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A9" s="255" t="s">
+      <c r="A9" s="250" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="255"/>
-[...4 lines deleted...]
-      <c r="G9" s="255"/>
+      <c r="B9" s="250"/>
+      <c r="C9" s="250"/>
+      <c r="D9" s="250"/>
+      <c r="E9" s="250"/>
+      <c r="F9" s="250"/>
+      <c r="G9" s="250"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
     </row>
     <row r="10" spans="1:18" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="662" t="s">
+      <c r="A10" s="768" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="663"/>
-[...2 lines deleted...]
-      <c r="E10" s="238"/>
+      <c r="B10" s="769"/>
+      <c r="C10" s="769"/>
+      <c r="D10" s="234"/>
+      <c r="E10" s="234"/>
       <c r="F10" s="61"/>
       <c r="G10" s="61"/>
       <c r="H10" s="61"/>
       <c r="I10" s="62"/>
       <c r="J10" s="62"/>
       <c r="K10" s="62"/>
       <c r="L10" s="62"/>
       <c r="M10" s="62"/>
       <c r="N10" s="62"/>
       <c r="O10" s="62"/>
     </row>
     <row r="11" spans="1:18" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="63"/>
       <c r="B11" s="64"/>
-      <c r="C11" s="105" t="s">
+      <c r="C11" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="D11" s="671" t="s">
+      <c r="D11" s="770" t="s">
         <v>5</v>
       </c>
-      <c r="E11" s="672"/>
+      <c r="E11" s="771"/>
       <c r="F11" s="63"/>
       <c r="G11" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="H11" s="637"/>
-      <c r="I11" s="66" t="s">
+      <c r="H11" s="721"/>
+      <c r="I11" s="578" t="s">
         <v>7</v>
       </c>
-      <c r="J11" s="67" t="s">
+      <c r="J11" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="K11" s="66" t="s">
+      <c r="K11" s="578" t="s">
         <v>9</v>
       </c>
-      <c r="L11" s="67" t="s">
+      <c r="L11" s="66" t="s">
         <v>10</v>
       </c>
-      <c r="M11" s="67" t="s">
+      <c r="M11" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="N11" s="66" t="s">
+      <c r="N11" s="578" t="s">
         <v>12</v>
       </c>
-      <c r="O11" s="66" t="s">
+      <c r="O11" s="578" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="75.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="68" t="s">
+      <c r="A12" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="68" t="s">
+      <c r="B12" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="239" t="s">
+      <c r="C12" s="582" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="69" t="s">
+      <c r="D12" s="579" t="s">
         <v>17</v>
       </c>
-      <c r="E12" s="69" t="s">
+      <c r="E12" s="579" t="s">
         <v>18</v>
       </c>
-      <c r="F12" s="70" t="s">
+      <c r="F12" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="G12" s="71" t="s">
+      <c r="G12" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="H12" s="72"/>
-      <c r="I12" s="69" t="s">
+      <c r="H12" s="580"/>
+      <c r="I12" s="579" t="s">
         <v>21</v>
       </c>
-      <c r="J12" s="69" t="s">
+      <c r="J12" s="579" t="s">
         <v>22</v>
       </c>
-      <c r="K12" s="69" t="s">
+      <c r="K12" s="579" t="s">
         <v>23</v>
       </c>
-      <c r="L12" s="69" t="s">
+      <c r="L12" s="579" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="69" t="s">
+      <c r="M12" s="579" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="69" t="s">
+      <c r="N12" s="579" t="s">
         <v>26</v>
       </c>
-      <c r="O12" s="69" t="s">
+      <c r="O12" s="579" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="73" t="s">
+      <c r="A13" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="74">
+      <c r="B13" s="71">
         <v>36253</v>
       </c>
-      <c r="C13" s="240">
+      <c r="C13" s="235">
         <v>46066</v>
       </c>
-      <c r="D13" s="77">
+      <c r="D13" s="74">
         <f>C13+16</f>
         <v>46082</v>
       </c>
-      <c r="E13" s="77">
+      <c r="E13" s="74">
         <v>46142</v>
       </c>
-      <c r="F13" s="75">
+      <c r="F13" s="72">
         <f>M13</f>
         <v>46143</v>
       </c>
-      <c r="G13" s="75">
+      <c r="G13" s="72">
         <f>C13-45</f>
         <v>46021</v>
       </c>
-      <c r="H13" s="75"/>
-      <c r="I13" s="75">
+      <c r="H13" s="72"/>
+      <c r="I13" s="72">
         <f>G13+14</f>
         <v>46035</v>
       </c>
-      <c r="J13" s="78" t="s">
+      <c r="J13" s="75" t="s">
         <v>29</v>
       </c>
-      <c r="K13" s="75">
+      <c r="K13" s="72">
         <f>G13</f>
         <v>46021</v>
       </c>
-      <c r="L13" s="76">
+      <c r="L13" s="73">
         <f>M13-I13</f>
         <v>108</v>
       </c>
-      <c r="M13" s="74">
+      <c r="M13" s="71">
         <f>N13</f>
         <v>46143</v>
       </c>
-      <c r="N13" s="252">
+      <c r="N13" s="247">
         <f>O13+1</f>
         <v>46143</v>
       </c>
-      <c r="O13" s="253">
+      <c r="O13" s="248">
         <v>46142</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="45"/>
       <c r="B14" s="44"/>
-      <c r="C14" s="241"/>
-[...1 lines deleted...]
-      <c r="E14" s="244"/>
+      <c r="C14" s="236"/>
+      <c r="D14" s="239"/>
+      <c r="E14" s="239"/>
       <c r="F14" s="55"/>
       <c r="G14" s="55"/>
       <c r="H14" s="55"/>
       <c r="I14" s="55"/>
-      <c r="J14" s="245"/>
+      <c r="J14" s="240"/>
       <c r="K14" s="55"/>
-      <c r="L14" s="246"/>
-[...1 lines deleted...]
-      <c r="N14" s="247"/>
+      <c r="L14" s="241"/>
+      <c r="M14" s="242"/>
+      <c r="N14" s="242"/>
       <c r="O14" s="60"/>
     </row>
     <row r="15" spans="1:18" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="673" t="s">
+      <c r="A15" s="772" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="674"/>
-[...12 lines deleted...]
-      <c r="O15" s="94"/>
+      <c r="B15" s="773"/>
+      <c r="C15" s="773"/>
+      <c r="D15" s="773"/>
+      <c r="E15" s="773"/>
+      <c r="F15" s="773"/>
+      <c r="G15" s="773"/>
+      <c r="H15" s="773"/>
+      <c r="I15" s="773"/>
+      <c r="J15" s="773"/>
+      <c r="K15" s="773"/>
+      <c r="L15" s="773"/>
+      <c r="M15" s="773"/>
+      <c r="N15" s="773"/>
+      <c r="O15" s="91"/>
     </row>
     <row r="16" spans="1:18" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="82"/>
-[...1 lines deleted...]
-      <c r="C16" s="104" t="s">
+      <c r="A16" s="79"/>
+      <c r="B16" s="80"/>
+      <c r="C16" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="D16" s="675" t="s">
+      <c r="D16" s="765" t="s">
         <v>31</v>
       </c>
-      <c r="E16" s="676"/>
-[...1 lines deleted...]
-      <c r="G16" s="249" t="s">
+      <c r="E16" s="766"/>
+      <c r="F16" s="243"/>
+      <c r="G16" s="244" t="s">
         <v>6</v>
       </c>
-      <c r="H16" s="248"/>
-      <c r="I16" s="250" t="s">
+      <c r="H16" s="243"/>
+      <c r="I16" s="245" t="s">
         <v>7</v>
       </c>
-      <c r="J16" s="251" t="s">
+      <c r="J16" s="246" t="s">
         <v>8</v>
       </c>
-      <c r="K16" s="250" t="s">
+      <c r="K16" s="245" t="s">
         <v>9</v>
       </c>
-      <c r="L16" s="251" t="s">
+      <c r="L16" s="246" t="s">
         <v>10</v>
       </c>
-      <c r="M16" s="251" t="s">
+      <c r="M16" s="246" t="s">
         <v>11</v>
       </c>
-      <c r="N16" s="250" t="s">
+      <c r="N16" s="245" t="s">
         <v>12</v>
       </c>
-      <c r="O16" s="84" t="s">
+      <c r="O16" s="81" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:30" ht="87.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="85" t="s">
+      <c r="A17" s="82" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="85" t="s">
+      <c r="B17" s="82" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="242" t="s">
+      <c r="C17" s="237" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="86" t="s">
+      <c r="D17" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="E17" s="86" t="s">
+      <c r="E17" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="F17" s="87" t="s">
+      <c r="F17" s="84" t="s">
         <v>34</v>
       </c>
-      <c r="G17" s="88" t="s">
+      <c r="G17" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="H17" s="89"/>
-      <c r="I17" s="86" t="s">
+      <c r="H17" s="86"/>
+      <c r="I17" s="83" t="s">
         <v>21</v>
       </c>
-      <c r="J17" s="86" t="s">
+      <c r="J17" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="K17" s="86" t="s">
+      <c r="K17" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="L17" s="86" t="s">
+      <c r="L17" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="M17" s="86" t="s">
+      <c r="M17" s="83" t="s">
         <v>25</v>
       </c>
-      <c r="N17" s="86" t="s">
+      <c r="N17" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="O17" s="86" t="s">
+      <c r="O17" s="83" t="s">
         <v>36</v>
       </c>
       <c r="P17" s="58"/>
       <c r="Q17" s="58"/>
       <c r="R17" s="58"/>
       <c r="S17" s="58"/>
       <c r="T17" s="58"/>
       <c r="U17" s="58"/>
       <c r="V17" s="58"/>
       <c r="W17" s="58"/>
       <c r="X17" s="58"/>
       <c r="Y17" s="58"/>
       <c r="Z17" s="58"/>
       <c r="AA17" s="58"/>
       <c r="AB17" s="58"/>
       <c r="AC17" s="58"/>
       <c r="AD17" s="58"/>
     </row>
     <row r="18" spans="1:30" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="90" t="s">
+      <c r="A18" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="81">
+      <c r="B18" s="78">
         <v>36253</v>
       </c>
-      <c r="C18" s="243">
+      <c r="C18" s="238">
         <v>46142</v>
       </c>
-      <c r="D18" s="91">
+      <c r="D18" s="88">
         <f>M13</f>
         <v>46143</v>
       </c>
-      <c r="E18" s="91">
+      <c r="E18" s="88">
         <f>O13</f>
         <v>46142</v>
       </c>
-      <c r="F18" s="79">
+      <c r="F18" s="76">
         <f ca="1">DATE(YEAR(TODAY()), MATCH(LOWER(A18), {"january","february","march","april","may","june","july","august","september","october","november","december"}, 0), 1) - 45</f>
         <v>46068</v>
       </c>
-      <c r="G18" s="92">
+      <c r="G18" s="89">
         <f>C18-45</f>
         <v>46097</v>
       </c>
-      <c r="H18" s="79"/>
-      <c r="I18" s="79">
+      <c r="H18" s="76"/>
+      <c r="I18" s="76">
         <f>G18+14</f>
         <v>46111</v>
       </c>
-      <c r="J18" s="93"/>
-      <c r="K18" s="79">
+      <c r="J18" s="90"/>
+      <c r="K18" s="76">
         <f>G18</f>
         <v>46097</v>
       </c>
-      <c r="L18" s="80">
+      <c r="L18" s="77">
         <v>45</v>
       </c>
-      <c r="M18" s="81">
+      <c r="M18" s="78">
         <f>N18</f>
         <v>46508</v>
       </c>
-      <c r="N18" s="81">
+      <c r="N18" s="78">
         <f>O18+1</f>
         <v>46508</v>
       </c>
-      <c r="O18" s="91">
+      <c r="O18" s="88">
         <f>E18+365</f>
         <v>46507</v>
       </c>
       <c r="P18" s="57"/>
       <c r="Q18" s="57"/>
       <c r="R18" s="57"/>
       <c r="S18" s="57"/>
       <c r="T18" s="57"/>
       <c r="U18" s="46"/>
       <c r="V18" s="57"/>
       <c r="W18" s="57"/>
       <c r="Y18" s="47"/>
       <c r="AA18" s="47"/>
       <c r="AB18" s="47"/>
     </row>
     <row r="19" spans="1:30" ht="6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="95"/>
-[...13 lines deleted...]
-      <c r="O19" s="94"/>
+      <c r="A19" s="92"/>
+      <c r="B19" s="93"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="93"/>
+      <c r="G19" s="93"/>
+      <c r="H19" s="93"/>
+      <c r="I19" s="93"/>
+      <c r="J19" s="95"/>
+      <c r="K19" s="93"/>
+      <c r="L19" s="96"/>
+      <c r="M19" s="93"/>
+      <c r="N19" s="93"/>
+      <c r="O19" s="91"/>
       <c r="P19" s="57"/>
       <c r="Q19" s="57"/>
       <c r="R19" s="57"/>
       <c r="S19" s="57"/>
       <c r="T19" s="57"/>
       <c r="U19" s="46"/>
       <c r="V19" s="57"/>
       <c r="W19" s="57"/>
       <c r="Y19" s="47"/>
       <c r="AA19" s="47"/>
       <c r="AB19" s="47"/>
     </row>
     <row r="20" spans="1:30" ht="43.2" x14ac:dyDescent="0.3">
       <c r="C20" s="58" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:30" ht="72" x14ac:dyDescent="0.3">
       <c r="C21" s="58" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:30" ht="28.8" x14ac:dyDescent="0.3">
       <c r="C22" s="58" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:30" ht="25.8" hidden="1" x14ac:dyDescent="0.5">
-      <c r="A24" s="670" t="s">
+      <c r="A24" s="774" t="s">
         <v>40</v>
       </c>
-      <c r="B24" s="670"/>
-[...4 lines deleted...]
-      <c r="G24" s="670"/>
+      <c r="B24" s="774"/>
+      <c r="C24" s="774"/>
+      <c r="D24" s="774"/>
+      <c r="E24" s="774"/>
+      <c r="F24" s="774"/>
+      <c r="G24" s="774"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
     </row>
     <row r="25" spans="1:30" ht="22.8" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="662" t="s">
+      <c r="A25" s="768" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="663"/>
-[...2 lines deleted...]
-      <c r="E25" s="238"/>
+      <c r="B25" s="769"/>
+      <c r="C25" s="769"/>
+      <c r="D25" s="234"/>
+      <c r="E25" s="234"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="62"/>
       <c r="J25" s="62"/>
       <c r="K25" s="62"/>
       <c r="L25" s="62"/>
       <c r="M25" s="62"/>
       <c r="N25" s="62"/>
       <c r="O25" s="62"/>
     </row>
     <row r="26" spans="1:30" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A26" s="63"/>
       <c r="B26" s="64"/>
-      <c r="C26" s="105" t="s">
+      <c r="C26" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="D26" s="671" t="s">
+      <c r="D26" s="770" t="s">
         <v>5</v>
       </c>
-      <c r="E26" s="672"/>
+      <c r="E26" s="771"/>
       <c r="F26" s="63"/>
       <c r="G26" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="H26" s="637"/>
-      <c r="I26" s="66" t="s">
+      <c r="H26" s="721"/>
+      <c r="I26" s="578" t="s">
         <v>7</v>
       </c>
-      <c r="J26" s="67" t="s">
+      <c r="J26" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="K26" s="66" t="s">
+      <c r="K26" s="578" t="s">
         <v>9</v>
       </c>
-      <c r="L26" s="67" t="s">
+      <c r="L26" s="66" t="s">
         <v>10</v>
       </c>
-      <c r="M26" s="67" t="s">
+      <c r="M26" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="N26" s="66" t="s">
+      <c r="N26" s="578" t="s">
         <v>12</v>
       </c>
-      <c r="O26" s="66" t="s">
+      <c r="O26" s="578" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:30" ht="63" hidden="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="68" t="s">
+      <c r="A27" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="68" t="s">
+      <c r="B27" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="C27" s="239" t="s">
+      <c r="C27" s="582" t="s">
         <v>16</v>
       </c>
-      <c r="D27" s="69" t="s">
+      <c r="D27" s="579" t="s">
         <v>17</v>
       </c>
-      <c r="E27" s="69" t="s">
+      <c r="E27" s="579" t="s">
         <v>18</v>
       </c>
-      <c r="F27" s="70" t="s">
+      <c r="F27" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="G27" s="71" t="s">
+      <c r="G27" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="H27" s="72"/>
-      <c r="I27" s="69" t="s">
+      <c r="H27" s="580"/>
+      <c r="I27" s="579" t="s">
         <v>21</v>
       </c>
-      <c r="J27" s="69" t="s">
+      <c r="J27" s="579" t="s">
         <v>22</v>
       </c>
-      <c r="K27" s="69" t="s">
+      <c r="K27" s="579" t="s">
         <v>23</v>
       </c>
-      <c r="L27" s="69" t="s">
+      <c r="L27" s="579" t="s">
         <v>24</v>
       </c>
-      <c r="M27" s="69" t="s">
+      <c r="M27" s="579" t="s">
         <v>25</v>
       </c>
-      <c r="N27" s="69" t="s">
+      <c r="N27" s="579" t="s">
         <v>26</v>
       </c>
-      <c r="O27" s="69" t="s">
+      <c r="O27" s="579" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:30" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="73" t="s">
+      <c r="A28" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="74">
+      <c r="B28" s="71">
         <v>36253</v>
       </c>
-      <c r="C28" s="240">
+      <c r="C28" s="235">
         <v>46216</v>
       </c>
-      <c r="D28" s="78">
+      <c r="D28" s="75">
         <f>C28+16</f>
         <v>46232</v>
       </c>
-      <c r="E28" s="78">
+      <c r="E28" s="75">
         <v>46142</v>
       </c>
-      <c r="F28" s="75">
+      <c r="F28" s="72">
         <f>M28</f>
         <v>46143</v>
       </c>
-      <c r="G28" s="254">
+      <c r="G28" s="249">
         <f>C28-45</f>
         <v>46171</v>
       </c>
-      <c r="H28" s="75"/>
-      <c r="I28" s="75">
+      <c r="H28" s="72"/>
+      <c r="I28" s="72">
         <f>G28+14</f>
         <v>46185</v>
       </c>
-      <c r="J28" s="78" t="s">
+      <c r="J28" s="75" t="s">
         <v>29</v>
       </c>
-      <c r="K28" s="75">
+      <c r="K28" s="72">
         <f>G28</f>
         <v>46171</v>
       </c>
-      <c r="L28" s="76">
+      <c r="L28" s="73">
         <f>M28-I28</f>
         <v>-42</v>
       </c>
-      <c r="M28" s="74">
+      <c r="M28" s="71">
         <f>N28</f>
         <v>46143</v>
       </c>
-      <c r="N28" s="252">
+      <c r="N28" s="247">
         <f>O28+1</f>
         <v>46143</v>
       </c>
-      <c r="O28" s="253">
+      <c r="O28" s="248">
         <v>46142</v>
       </c>
     </row>
     <row r="29" spans="1:30" hidden="1" x14ac:dyDescent="0.3">
       <c r="A29" s="45"/>
       <c r="B29" s="44"/>
-      <c r="C29" s="241"/>
-[...1 lines deleted...]
-      <c r="E29" s="244"/>
+      <c r="C29" s="236"/>
+      <c r="D29" s="239"/>
+      <c r="E29" s="239"/>
       <c r="F29" s="55"/>
       <c r="G29" s="55"/>
       <c r="H29" s="55"/>
       <c r="I29" s="55"/>
-      <c r="J29" s="245"/>
+      <c r="J29" s="240"/>
       <c r="K29" s="55"/>
-      <c r="L29" s="246"/>
-[...1 lines deleted...]
-      <c r="N29" s="247"/>
+      <c r="L29" s="241"/>
+      <c r="M29" s="242"/>
+      <c r="N29" s="242"/>
       <c r="O29" s="60"/>
     </row>
     <row r="30" spans="1:30" ht="22.8" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="673" t="s">
+      <c r="A30" s="772" t="s">
         <v>30</v>
       </c>
-      <c r="B30" s="674"/>
-[...12 lines deleted...]
-      <c r="O30" s="94"/>
+      <c r="B30" s="773"/>
+      <c r="C30" s="773"/>
+      <c r="D30" s="773"/>
+      <c r="E30" s="773"/>
+      <c r="F30" s="773"/>
+      <c r="G30" s="773"/>
+      <c r="H30" s="773"/>
+      <c r="I30" s="773"/>
+      <c r="J30" s="773"/>
+      <c r="K30" s="773"/>
+      <c r="L30" s="773"/>
+      <c r="M30" s="773"/>
+      <c r="N30" s="773"/>
+      <c r="O30" s="91"/>
     </row>
     <row r="31" spans="1:30" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="82"/>
-[...1 lines deleted...]
-      <c r="C31" s="104" t="s">
+      <c r="A31" s="79"/>
+      <c r="B31" s="80"/>
+      <c r="C31" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="D31" s="675" t="s">
+      <c r="D31" s="765" t="s">
         <v>31</v>
       </c>
-      <c r="E31" s="676"/>
-[...1 lines deleted...]
-      <c r="G31" s="249" t="s">
+      <c r="E31" s="766"/>
+      <c r="F31" s="243"/>
+      <c r="G31" s="244" t="s">
         <v>6</v>
       </c>
-      <c r="H31" s="248"/>
-      <c r="I31" s="250" t="s">
+      <c r="H31" s="243"/>
+      <c r="I31" s="245" t="s">
         <v>7</v>
       </c>
-      <c r="J31" s="251" t="s">
+      <c r="J31" s="246" t="s">
         <v>8</v>
       </c>
-      <c r="K31" s="250" t="s">
+      <c r="K31" s="245" t="s">
         <v>9</v>
       </c>
-      <c r="L31" s="251" t="s">
+      <c r="L31" s="246" t="s">
         <v>10</v>
       </c>
-      <c r="M31" s="251" t="s">
+      <c r="M31" s="246" t="s">
         <v>11</v>
       </c>
-      <c r="N31" s="250" t="s">
+      <c r="N31" s="245" t="s">
         <v>12</v>
       </c>
-      <c r="O31" s="84" t="s">
+      <c r="O31" s="81" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:30" ht="78.599999999999994" hidden="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="85" t="s">
+      <c r="A32" s="82" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="85" t="s">
+      <c r="B32" s="82" t="s">
         <v>15</v>
       </c>
-      <c r="C32" s="242" t="s">
+      <c r="C32" s="237" t="s">
         <v>16</v>
       </c>
-      <c r="D32" s="86" t="s">
+      <c r="D32" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="E32" s="86" t="s">
+      <c r="E32" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="F32" s="87" t="s">
+      <c r="F32" s="84" t="s">
         <v>34</v>
       </c>
-      <c r="G32" s="88" t="s">
+      <c r="G32" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="H32" s="89"/>
-      <c r="I32" s="86" t="s">
+      <c r="H32" s="86"/>
+      <c r="I32" s="83" t="s">
         <v>21</v>
       </c>
-      <c r="J32" s="86" t="s">
+      <c r="J32" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="K32" s="86" t="s">
+      <c r="K32" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="L32" s="86" t="s">
+      <c r="L32" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="M32" s="86" t="s">
+      <c r="M32" s="83" t="s">
         <v>25</v>
       </c>
-      <c r="N32" s="86" t="s">
+      <c r="N32" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="O32" s="86" t="s">
+      <c r="O32" s="83" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="90" t="s">
+      <c r="A33" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="81">
+      <c r="B33" s="78">
         <v>36253</v>
       </c>
-      <c r="C33" s="243">
+      <c r="C33" s="238">
         <v>46142</v>
       </c>
-      <c r="D33" s="91">
+      <c r="D33" s="88">
         <f>M28</f>
         <v>46143</v>
       </c>
-      <c r="E33" s="91">
+      <c r="E33" s="88">
         <f>O28</f>
         <v>46142</v>
       </c>
-      <c r="F33" s="79">
+      <c r="F33" s="76">
         <f ca="1">DATE(YEAR(TODAY()), MATCH(LOWER(A33), {"january","february","march","april","may","june","july","august","september","october","november","december"}, 0), 1) - 45</f>
         <v>46068</v>
       </c>
-      <c r="G33" s="92">
+      <c r="G33" s="89">
         <f>C33-45</f>
         <v>46097</v>
       </c>
-      <c r="H33" s="79"/>
-      <c r="I33" s="79">
+      <c r="H33" s="76"/>
+      <c r="I33" s="76">
         <f>G33+14</f>
         <v>46111</v>
       </c>
-      <c r="J33" s="93"/>
-      <c r="K33" s="79">
+      <c r="J33" s="90"/>
+      <c r="K33" s="76">
         <f>G33</f>
         <v>46097</v>
       </c>
-      <c r="L33" s="80">
+      <c r="L33" s="77">
         <v>45</v>
       </c>
-      <c r="M33" s="81">
+      <c r="M33" s="78">
         <f>N33</f>
         <v>46508</v>
       </c>
-      <c r="N33" s="81">
+      <c r="N33" s="78">
         <f>O33+1</f>
         <v>46508</v>
       </c>
-      <c r="O33" s="91">
+      <c r="O33" s="88">
         <f>E33+365</f>
         <v>46507</v>
       </c>
     </row>
     <row r="34" spans="1:15" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="35" spans="1:15" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A24:G24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="D31:E31"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="A15:N15"/>
-    <mergeCell ref="A24:G24"/>
-[...3 lines deleted...]
-    <mergeCell ref="D31:E31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8301A50E-F526-4152-9064-DF782DB7ADB6}">
   <dimension ref="A2:K18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="83" customWidth="1"/>
     <col min="2" max="2" width="88.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A4" s="624" t="s">
+      <c r="A4" s="573" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A5" s="587" t="s">
+      <c r="A5" s="555" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="7" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A7" s="680"/>
-[...9 lines deleted...]
-      <c r="K7" s="681"/>
+      <c r="A7" s="777"/>
+      <c r="B7" s="778"/>
+      <c r="C7" s="778"/>
+      <c r="D7" s="778"/>
+      <c r="E7" s="778"/>
+      <c r="F7" s="778"/>
+      <c r="G7" s="778"/>
+      <c r="H7" s="778"/>
+      <c r="I7" s="778"/>
+      <c r="J7" s="778"/>
+      <c r="K7" s="778"/>
     </row>
     <row r="8" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="682" t="s">
+      <c r="A8" s="779" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="683"/>
-[...8 lines deleted...]
-      <c r="K8" s="683"/>
+      <c r="B8" s="780"/>
+      <c r="C8" s="780"/>
+      <c r="D8" s="780"/>
+      <c r="E8" s="780"/>
+      <c r="F8" s="780"/>
+      <c r="G8" s="780"/>
+      <c r="H8" s="780"/>
+      <c r="I8" s="780"/>
+      <c r="J8" s="780"/>
+      <c r="K8" s="780"/>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="684" t="s">
+      <c r="A9" s="781" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="685"/>
-[...8 lines deleted...]
-      <c r="K9" s="685"/>
+      <c r="B9" s="782"/>
+      <c r="C9" s="782"/>
+      <c r="D9" s="782"/>
+      <c r="E9" s="782"/>
+      <c r="F9" s="782"/>
+      <c r="G9" s="782"/>
+      <c r="H9" s="782"/>
+      <c r="I9" s="782"/>
+      <c r="J9" s="782"/>
+      <c r="K9" s="782"/>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="684" t="s">
+      <c r="A10" s="781" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="685"/>
-[...8 lines deleted...]
-      <c r="K10" s="685"/>
+      <c r="B10" s="782"/>
+      <c r="C10" s="782"/>
+      <c r="D10" s="782"/>
+      <c r="E10" s="782"/>
+      <c r="F10" s="782"/>
+      <c r="G10" s="782"/>
+      <c r="H10" s="782"/>
+      <c r="I10" s="782"/>
+      <c r="J10" s="782"/>
+      <c r="K10" s="782"/>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="684" t="s">
+      <c r="A11" s="781" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="685"/>
-[...8 lines deleted...]
-      <c r="K11" s="685"/>
+      <c r="B11" s="782"/>
+      <c r="C11" s="782"/>
+      <c r="D11" s="782"/>
+      <c r="E11" s="782"/>
+      <c r="F11" s="782"/>
+      <c r="G11" s="782"/>
+      <c r="H11" s="782"/>
+      <c r="I11" s="782"/>
+      <c r="J11" s="782"/>
+      <c r="K11" s="782"/>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="684" t="s">
+      <c r="A12" s="781" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="685"/>
-[...8 lines deleted...]
-      <c r="K12" s="685"/>
+      <c r="B12" s="782"/>
+      <c r="C12" s="782"/>
+      <c r="D12" s="782"/>
+      <c r="E12" s="782"/>
+      <c r="F12" s="782"/>
+      <c r="G12" s="782"/>
+      <c r="H12" s="782"/>
+      <c r="I12" s="782"/>
+      <c r="J12" s="782"/>
+      <c r="K12" s="782"/>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="684" t="s">
+      <c r="A13" s="781" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="685"/>
-[...8 lines deleted...]
-      <c r="K13" s="685"/>
+      <c r="B13" s="782"/>
+      <c r="C13" s="782"/>
+      <c r="D13" s="782"/>
+      <c r="E13" s="782"/>
+      <c r="F13" s="782"/>
+      <c r="G13" s="782"/>
+      <c r="H13" s="782"/>
+      <c r="I13" s="782"/>
+      <c r="J13" s="782"/>
+      <c r="K13" s="782"/>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="684" t="s">
+      <c r="A14" s="781" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="685"/>
-[...8 lines deleted...]
-      <c r="K14" s="685"/>
+      <c r="B14" s="782"/>
+      <c r="C14" s="782"/>
+      <c r="D14" s="782"/>
+      <c r="E14" s="782"/>
+      <c r="F14" s="782"/>
+      <c r="G14" s="782"/>
+      <c r="H14" s="782"/>
+      <c r="I14" s="782"/>
+      <c r="J14" s="782"/>
+      <c r="K14" s="782"/>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="684" t="s">
+      <c r="A15" s="781" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="685"/>
-[...8 lines deleted...]
-      <c r="K15" s="685"/>
+      <c r="B15" s="782"/>
+      <c r="C15" s="782"/>
+      <c r="D15" s="782"/>
+      <c r="E15" s="782"/>
+      <c r="F15" s="782"/>
+      <c r="G15" s="782"/>
+      <c r="H15" s="782"/>
+      <c r="I15" s="782"/>
+      <c r="J15" s="782"/>
+      <c r="K15" s="782"/>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="684" t="s">
+      <c r="A16" s="781" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="685"/>
-[...8 lines deleted...]
-      <c r="K16" s="685"/>
+      <c r="B16" s="782"/>
+      <c r="C16" s="782"/>
+      <c r="D16" s="782"/>
+      <c r="E16" s="782"/>
+      <c r="F16" s="782"/>
+      <c r="G16" s="782"/>
+      <c r="H16" s="782"/>
+      <c r="I16" s="782"/>
+      <c r="J16" s="782"/>
+      <c r="K16" s="782"/>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="684" t="s">
+      <c r="A17" s="781" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="685"/>
-[...8 lines deleted...]
-      <c r="K17" s="685"/>
+      <c r="B17" s="782"/>
+      <c r="C17" s="782"/>
+      <c r="D17" s="782"/>
+      <c r="E17" s="782"/>
+      <c r="F17" s="782"/>
+      <c r="G17" s="782"/>
+      <c r="H17" s="782"/>
+      <c r="I17" s="782"/>
+      <c r="J17" s="782"/>
+      <c r="K17" s="782"/>
     </row>
     <row r="18" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="678" t="s">
+      <c r="A18" s="775" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="679"/>
-[...8 lines deleted...]
-      <c r="K18" s="679"/>
+      <c r="B18" s="776"/>
+      <c r="C18" s="776"/>
+      <c r="D18" s="776"/>
+      <c r="E18" s="776"/>
+      <c r="F18" s="776"/>
+      <c r="G18" s="776"/>
+      <c r="H18" s="776"/>
+      <c r="I18" s="776"/>
+      <c r="J18" s="776"/>
+      <c r="K18" s="776"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A18:K18"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A10:K10"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="A14:K14"/>
     <mergeCell ref="A15:K15"/>
     <mergeCell ref="A16:K16"/>
     <mergeCell ref="A17:K17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="https://medicaid.ncdhhs.gov/providers/program-specific-clinical-coverage-policies" xr:uid="{62F4950C-4251-4C5A-9D38-509566E3DC2D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DEF2A7A-C133-4F30-B037-B2C265D1EF97}">
@@ -6733,3560 +7864,3560 @@
     <col min="1" max="1" width="13.88671875" style="46" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" customWidth="1"/>
     <col min="3" max="5" width="19.5546875" customWidth="1"/>
     <col min="6" max="6" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="20" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="21.6640625" customWidth="1"/>
     <col min="11" max="12" width="22.109375" customWidth="1"/>
     <col min="13" max="13" width="19.5546875" customWidth="1"/>
     <col min="14" max="14" width="0.6640625" customWidth="1"/>
     <col min="15" max="16" width="17.109375" customWidth="1"/>
     <col min="17" max="17" width="17.88671875" customWidth="1"/>
     <col min="18" max="18" width="21.109375" customWidth="1"/>
     <col min="19" max="19" width="20" customWidth="1"/>
     <col min="20" max="20" width="16.88671875" customWidth="1"/>
     <col min="21" max="21" width="20.88671875" customWidth="1"/>
     <col min="22" max="22" width="18.6640625" customWidth="1"/>
     <col min="23" max="23" width="18.88671875" customWidth="1"/>
     <col min="24" max="24" width="23.44140625" customWidth="1"/>
     <col min="25" max="25" width="17.88671875" customWidth="1"/>
     <col min="26" max="26" width="12.88671875" customWidth="1"/>
     <col min="27" max="27" width="8.88671875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:17" ht="234.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="677" t="s">
+      <c r="A3" s="767" t="s">
         <v>55</v>
       </c>
-      <c r="B3" s="658"/>
-[...9 lines deleted...]
-      <c r="L3" s="660"/>
+      <c r="B3" s="741"/>
+      <c r="C3" s="742"/>
+      <c r="D3" s="742"/>
+      <c r="E3" s="742"/>
+      <c r="F3" s="742"/>
+      <c r="G3" s="742"/>
+      <c r="H3" s="742"/>
+      <c r="I3" s="742"/>
+      <c r="J3" s="742"/>
+      <c r="K3" s="742"/>
+      <c r="L3" s="743"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="14"/>
       <c r="O6" s="14"/>
       <c r="P6" s="14"/>
     </row>
     <row r="7" spans="1:17" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="687" t="s">
+      <c r="A7" s="784" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="687"/>
-[...4 lines deleted...]
-      <c r="G7" s="687"/>
+      <c r="B7" s="784"/>
+      <c r="C7" s="784"/>
+      <c r="D7" s="784"/>
+      <c r="E7" s="784"/>
+      <c r="F7" s="784"/>
+      <c r="G7" s="784"/>
     </row>
     <row r="8" spans="1:17" ht="9" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="107"/>
-[...5 lines deleted...]
-      <c r="G8" s="107"/>
+      <c r="A8" s="104"/>
+      <c r="B8" s="104"/>
+      <c r="C8" s="104"/>
+      <c r="D8" s="104"/>
+      <c r="E8" s="104"/>
+      <c r="F8" s="104"/>
+      <c r="G8" s="104"/>
     </row>
     <row r="9" spans="1:17" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A9" s="670" t="s">
+      <c r="A9" s="774" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="670"/>
-[...2 lines deleted...]
-      <c r="E9" s="670"/>
+      <c r="B9" s="774"/>
+      <c r="C9" s="774"/>
+      <c r="D9" s="774"/>
+      <c r="E9" s="774"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="15"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
     </row>
     <row r="10" spans="1:17" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="688" t="s">
+      <c r="A10" s="785" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="689"/>
-[...11 lines deleted...]
-      <c r="N10" s="109"/>
+      <c r="B10" s="786"/>
+      <c r="C10" s="786"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="106"/>
+      <c r="H10" s="106"/>
+      <c r="I10" s="106"/>
+      <c r="J10" s="106"/>
+      <c r="K10" s="106"/>
+      <c r="L10" s="106"/>
+      <c r="M10" s="106"/>
+      <c r="N10" s="106"/>
     </row>
     <row r="11" spans="1:17" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="110"/>
-[...1 lines deleted...]
-      <c r="C11" s="112" t="s">
+      <c r="A11" s="107"/>
+      <c r="B11" s="108"/>
+      <c r="C11" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="D11" s="113"/>
-      <c r="E11" s="114" t="s">
+      <c r="D11" s="110"/>
+      <c r="E11" s="111" t="s">
         <v>6</v>
       </c>
-      <c r="F11" s="646"/>
-      <c r="G11" s="115" t="s">
+      <c r="F11" s="730"/>
+      <c r="G11" s="112" t="s">
         <v>7</v>
       </c>
-      <c r="H11" s="115" t="s">
+      <c r="H11" s="112" t="s">
         <v>57</v>
       </c>
-      <c r="I11" s="116" t="s">
+      <c r="I11" s="113" t="s">
         <v>8</v>
       </c>
-      <c r="J11" s="115" t="s">
+      <c r="J11" s="112" t="s">
         <v>9</v>
       </c>
-      <c r="K11" s="116" t="s">
+      <c r="K11" s="113" t="s">
         <v>10</v>
       </c>
-      <c r="L11" s="116" t="s">
+      <c r="L11" s="113" t="s">
         <v>11</v>
       </c>
-      <c r="M11" s="116" t="s">
+      <c r="M11" s="113" t="s">
         <v>58</v>
       </c>
-      <c r="N11" s="117"/>
+      <c r="N11" s="114"/>
     </row>
     <row r="12" spans="1:17" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="118" t="s">
+      <c r="A12" s="115" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="118" t="s">
+      <c r="B12" s="115" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="119" t="s">
+      <c r="C12" s="116" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="120" t="s">
+      <c r="D12" s="117" t="s">
         <v>34</v>
       </c>
-      <c r="E12" s="121" t="s">
+      <c r="E12" s="118" t="s">
         <v>20</v>
       </c>
-      <c r="F12" s="72"/>
-      <c r="G12" s="119" t="s">
+      <c r="F12" s="580"/>
+      <c r="G12" s="116" t="s">
         <v>21</v>
       </c>
-      <c r="H12" s="119" t="s">
+      <c r="H12" s="116" t="s">
         <v>27</v>
       </c>
-      <c r="I12" s="119" t="s">
+      <c r="I12" s="116" t="s">
         <v>22</v>
       </c>
-      <c r="J12" s="119" t="s">
+      <c r="J12" s="116" t="s">
         <v>23</v>
       </c>
-      <c r="K12" s="119" t="s">
+      <c r="K12" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="L12" s="119" t="s">
+      <c r="L12" s="116" t="s">
         <v>25</v>
       </c>
-      <c r="M12" s="119" t="s">
+      <c r="M12" s="116" t="s">
         <v>26</v>
       </c>
-      <c r="N12" s="122"/>
+      <c r="N12" s="119"/>
     </row>
     <row r="13" spans="1:17" ht="14.4" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="123" t="s">
+      <c r="A13" s="120" t="s">
         <v>59</v>
       </c>
-      <c r="B13" s="124">
+      <c r="B13" s="121">
         <v>28512</v>
       </c>
-      <c r="C13" s="125">
+      <c r="C13" s="122">
         <v>45822</v>
       </c>
-      <c r="D13" s="126">
+      <c r="D13" s="123">
         <f>C13-30</f>
         <v>45792</v>
       </c>
-      <c r="E13" s="127"/>
-[...1 lines deleted...]
-      <c r="G13" s="126">
+      <c r="E13" s="124"/>
+      <c r="F13" s="123"/>
+      <c r="G13" s="123">
         <f>D13+14</f>
         <v>45806</v>
       </c>
-      <c r="H13" s="125"/>
-      <c r="I13" s="128">
+      <c r="H13" s="122"/>
+      <c r="I13" s="125">
         <f>M13+364</f>
         <v>46418</v>
       </c>
-      <c r="J13" s="126">
+      <c r="J13" s="123">
         <f>D13</f>
         <v>45792</v>
       </c>
-      <c r="K13" s="129">
+      <c r="K13" s="126">
         <f>L13-G13</f>
         <v>248</v>
       </c>
-      <c r="L13" s="124">
+      <c r="L13" s="121">
         <v>46054</v>
       </c>
-      <c r="M13" s="124">
+      <c r="M13" s="121">
         <f>L13</f>
         <v>46054</v>
       </c>
-      <c r="N13" s="130"/>
+      <c r="N13" s="127"/>
     </row>
     <row r="14" spans="1:17" ht="14.4" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="118" t="s">
+      <c r="A14" s="115" t="s">
         <v>60</v>
       </c>
-      <c r="B14" s="124">
+      <c r="B14" s="121">
         <v>37661</v>
       </c>
-      <c r="C14" s="125">
+      <c r="C14" s="122">
         <v>46036</v>
       </c>
-      <c r="D14" s="126">
+      <c r="D14" s="123">
         <f>C14-30</f>
         <v>46006</v>
       </c>
-      <c r="E14" s="126"/>
-[...1 lines deleted...]
-      <c r="G14" s="126">
+      <c r="E14" s="123"/>
+      <c r="F14" s="123"/>
+      <c r="G14" s="123">
         <f>D14+14</f>
         <v>46020</v>
       </c>
-      <c r="H14" s="125"/>
-      <c r="I14" s="128">
+      <c r="H14" s="122"/>
+      <c r="I14" s="125">
         <f>M14+364</f>
         <v>46446</v>
       </c>
-      <c r="J14" s="126">
+      <c r="J14" s="123">
         <f>D14</f>
         <v>46006</v>
       </c>
-      <c r="K14" s="129">
+      <c r="K14" s="126">
         <f>L14-G14</f>
         <v>62</v>
       </c>
-      <c r="L14" s="124">
+      <c r="L14" s="121">
         <v>46082</v>
       </c>
-      <c r="M14" s="124">
+      <c r="M14" s="121">
         <f>L14</f>
         <v>46082</v>
       </c>
-      <c r="N14" s="130"/>
+      <c r="N14" s="127"/>
     </row>
     <row r="15" spans="1:17" ht="14.4" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="118" t="s">
+      <c r="A15" s="115" t="s">
         <v>61</v>
       </c>
-      <c r="B15" s="124">
+      <c r="B15" s="121">
         <v>29660</v>
       </c>
-      <c r="C15" s="125">
+      <c r="C15" s="122">
         <v>46075</v>
       </c>
-      <c r="D15" s="126">
+      <c r="D15" s="123">
         <f>C15-30</f>
         <v>46045</v>
       </c>
-      <c r="E15" s="126"/>
-[...1 lines deleted...]
-      <c r="G15" s="126">
+      <c r="E15" s="123"/>
+      <c r="F15" s="123"/>
+      <c r="G15" s="123">
         <f>D15+14</f>
         <v>46059</v>
       </c>
-      <c r="H15" s="125"/>
-      <c r="I15" s="128">
+      <c r="H15" s="122"/>
+      <c r="I15" s="125">
         <f>M15+364</f>
         <v>46477</v>
       </c>
-      <c r="J15" s="126">
+      <c r="J15" s="123">
         <f>D15</f>
         <v>46045</v>
       </c>
-      <c r="K15" s="129">
+      <c r="K15" s="126">
         <f>L15-G15</f>
         <v>54</v>
       </c>
-      <c r="L15" s="124">
+      <c r="L15" s="121">
         <v>46113</v>
       </c>
-      <c r="M15" s="124">
+      <c r="M15" s="121">
         <f>L15</f>
         <v>46113</v>
       </c>
-      <c r="N15" s="130"/>
+      <c r="N15" s="127"/>
     </row>
     <row r="16" spans="1:17" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="123" t="s">
+      <c r="A16" s="120" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="124">
+      <c r="B16" s="121">
         <v>36253</v>
       </c>
-      <c r="C16" s="131">
+      <c r="C16" s="128">
         <v>46115</v>
       </c>
-      <c r="D16" s="126" t="s">
+      <c r="D16" s="123" t="s">
         <v>62</v>
       </c>
-      <c r="E16" s="126">
+      <c r="E16" s="123">
         <f>C16-45</f>
         <v>46070</v>
       </c>
-      <c r="F16" s="126"/>
-      <c r="G16" s="126">
+      <c r="F16" s="123"/>
+      <c r="G16" s="123">
         <f>E16+14</f>
         <v>46084</v>
       </c>
-      <c r="H16" s="131">
+      <c r="H16" s="128">
         <v>46142</v>
       </c>
-      <c r="I16" s="132" t="s">
+      <c r="I16" s="129" t="s">
         <v>29</v>
       </c>
-      <c r="J16" s="126">
+      <c r="J16" s="123">
         <f>E16</f>
         <v>46070</v>
       </c>
-      <c r="K16" s="129">
+      <c r="K16" s="126">
         <f>L16-G16</f>
         <v>59</v>
       </c>
-      <c r="L16" s="124">
+      <c r="L16" s="121">
         <f>M16</f>
         <v>46143</v>
       </c>
-      <c r="M16" s="124">
+      <c r="M16" s="121">
         <f>H16+1</f>
         <v>46143</v>
       </c>
-      <c r="N16" s="130"/>
+      <c r="N16" s="127"/>
     </row>
     <row r="17" spans="1:29" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="133"/>
-[...12 lines deleted...]
-      <c r="N17" s="140"/>
+      <c r="A17" s="130"/>
+      <c r="B17" s="131"/>
+      <c r="C17" s="132"/>
+      <c r="D17" s="133"/>
+      <c r="E17" s="134"/>
+      <c r="F17" s="133"/>
+      <c r="G17" s="133"/>
+      <c r="H17" s="132"/>
+      <c r="I17" s="135"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="136"/>
+      <c r="L17" s="131"/>
+      <c r="M17" s="131"/>
+      <c r="N17" s="137"/>
     </row>
     <row r="18" spans="1:29" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="690" t="s">
+      <c r="A18" s="787" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="691"/>
-[...11 lines deleted...]
-      <c r="N18" s="147"/>
+      <c r="B18" s="788"/>
+      <c r="C18" s="788"/>
+      <c r="D18" s="138"/>
+      <c r="E18" s="139"/>
+      <c r="F18" s="138"/>
+      <c r="G18" s="138"/>
+      <c r="H18" s="140"/>
+      <c r="I18" s="141"/>
+      <c r="J18" s="138"/>
+      <c r="K18" s="142"/>
+      <c r="L18" s="143"/>
+      <c r="M18" s="143"/>
+      <c r="N18" s="144"/>
     </row>
     <row r="19" spans="1:29" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="148"/>
-[...1 lines deleted...]
-      <c r="C19" s="150" t="s">
+      <c r="A19" s="145"/>
+      <c r="B19" s="146"/>
+      <c r="C19" s="147" t="s">
         <v>4</v>
       </c>
-      <c r="D19" s="151"/>
-      <c r="E19" s="152" t="s">
+      <c r="D19" s="148"/>
+      <c r="E19" s="149" t="s">
         <v>6</v>
       </c>
-      <c r="F19" s="151"/>
-      <c r="G19" s="153" t="s">
+      <c r="F19" s="148"/>
+      <c r="G19" s="150" t="s">
         <v>7</v>
       </c>
-      <c r="H19" s="153" t="s">
+      <c r="H19" s="150" t="s">
         <v>57</v>
       </c>
-      <c r="I19" s="154" t="s">
+      <c r="I19" s="151" t="s">
         <v>8</v>
       </c>
-      <c r="J19" s="153" t="s">
+      <c r="J19" s="150" t="s">
         <v>9</v>
       </c>
-      <c r="K19" s="154" t="s">
+      <c r="K19" s="151" t="s">
         <v>10</v>
       </c>
-      <c r="L19" s="154" t="s">
+      <c r="L19" s="151" t="s">
         <v>11</v>
       </c>
-      <c r="M19" s="154" t="s">
+      <c r="M19" s="151" t="s">
         <v>58</v>
       </c>
-      <c r="N19" s="155"/>
+      <c r="N19" s="152"/>
     </row>
     <row r="20" spans="1:29" ht="87.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="156" t="s">
+      <c r="A20" s="153" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="156" t="s">
+      <c r="B20" s="153" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="157" t="s">
+      <c r="C20" s="154" t="s">
         <v>16</v>
       </c>
-      <c r="D20" s="158" t="s">
+      <c r="D20" s="155" t="s">
         <v>34</v>
       </c>
-      <c r="E20" s="159" t="s">
+      <c r="E20" s="156" t="s">
         <v>35</v>
       </c>
-      <c r="F20" s="89"/>
-      <c r="G20" s="157" t="s">
+      <c r="F20" s="86"/>
+      <c r="G20" s="154" t="s">
         <v>21</v>
       </c>
-      <c r="H20" s="157" t="s">
+      <c r="H20" s="154" t="s">
         <v>36</v>
       </c>
-      <c r="I20" s="157" t="s">
+      <c r="I20" s="154" t="s">
         <v>22</v>
       </c>
-      <c r="J20" s="157" t="s">
+      <c r="J20" s="154" t="s">
         <v>23</v>
       </c>
-      <c r="K20" s="157" t="s">
+      <c r="K20" s="154" t="s">
         <v>24</v>
       </c>
-      <c r="L20" s="157" t="s">
+      <c r="L20" s="154" t="s">
         <v>25</v>
       </c>
-      <c r="M20" s="157" t="s">
+      <c r="M20" s="154" t="s">
         <v>26</v>
       </c>
-      <c r="N20" s="160"/>
+      <c r="N20" s="157"/>
       <c r="O20" s="58"/>
       <c r="P20" s="58"/>
       <c r="Q20" s="58"/>
       <c r="R20" s="58"/>
       <c r="S20" s="58"/>
       <c r="T20" s="58"/>
       <c r="U20" s="58"/>
       <c r="V20" s="58"/>
       <c r="W20" s="58"/>
       <c r="X20" s="58"/>
       <c r="Y20" s="58"/>
       <c r="Z20" s="58"/>
       <c r="AA20" s="58"/>
       <c r="AB20" s="58"/>
       <c r="AC20" s="58"/>
     </row>
     <row r="21" spans="1:29" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="161" t="s">
+      <c r="A21" s="158" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="146">
+      <c r="B21" s="143">
         <v>36253</v>
       </c>
-      <c r="C21" s="162">
+      <c r="C21" s="159">
         <f>M16</f>
         <v>46143</v>
       </c>
-      <c r="D21" s="141"/>
-      <c r="E21" s="163">
+      <c r="D21" s="138"/>
+      <c r="E21" s="160">
         <f>C21-45</f>
         <v>46098</v>
       </c>
-      <c r="F21" s="141"/>
-      <c r="G21" s="141">
+      <c r="F21" s="138"/>
+      <c r="G21" s="138">
         <f>E21+14</f>
         <v>46112</v>
       </c>
-      <c r="H21" s="162">
+      <c r="H21" s="159">
         <v>46507</v>
       </c>
-      <c r="I21" s="164"/>
-      <c r="J21" s="141">
+      <c r="I21" s="161"/>
+      <c r="J21" s="138">
         <f>E21</f>
         <v>46098</v>
       </c>
-      <c r="K21" s="145">
+      <c r="K21" s="142">
         <v>45</v>
       </c>
-      <c r="L21" s="146">
+      <c r="L21" s="143">
         <f>M21</f>
         <v>46508</v>
       </c>
-      <c r="M21" s="146">
+      <c r="M21" s="143">
         <f>H21+1</f>
         <v>46508</v>
       </c>
-      <c r="N21" s="147"/>
+      <c r="N21" s="144"/>
       <c r="O21" s="57"/>
       <c r="P21" s="57"/>
       <c r="Q21" s="57"/>
       <c r="R21" s="57"/>
       <c r="S21" s="57"/>
       <c r="T21" s="46"/>
       <c r="U21" s="57"/>
       <c r="V21" s="57"/>
       <c r="X21" s="47"/>
       <c r="Z21" s="47"/>
       <c r="AA21" s="47"/>
     </row>
     <row r="22" spans="1:29" ht="6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="165"/>
-[...12 lines deleted...]
-      <c r="N22" s="147"/>
+      <c r="A22" s="162"/>
+      <c r="B22" s="163"/>
+      <c r="C22" s="164"/>
+      <c r="D22" s="163"/>
+      <c r="E22" s="163"/>
+      <c r="F22" s="163"/>
+      <c r="G22" s="163"/>
+      <c r="H22" s="164"/>
+      <c r="I22" s="165"/>
+      <c r="J22" s="163"/>
+      <c r="K22" s="166"/>
+      <c r="L22" s="163"/>
+      <c r="M22" s="163"/>
+      <c r="N22" s="144"/>
       <c r="O22" s="57"/>
       <c r="P22" s="57"/>
       <c r="Q22" s="57"/>
       <c r="R22" s="57"/>
       <c r="S22" s="57"/>
       <c r="T22" s="46"/>
       <c r="U22" s="57"/>
       <c r="V22" s="57"/>
       <c r="X22" s="47"/>
       <c r="Z22" s="47"/>
       <c r="AA22" s="47"/>
     </row>
     <row r="23" spans="1:29" s="48" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="49"/>
-      <c r="B23" s="166"/>
-[...22 lines deleted...]
-      <c r="AA23" s="102"/>
+      <c r="B23" s="163"/>
+      <c r="C23" s="164"/>
+      <c r="D23" s="163"/>
+      <c r="E23" s="163"/>
+      <c r="F23" s="163"/>
+      <c r="G23" s="163"/>
+      <c r="H23" s="164"/>
+      <c r="I23" s="165"/>
+      <c r="J23" s="163"/>
+      <c r="K23" s="166"/>
+      <c r="L23" s="163"/>
+      <c r="M23" s="163"/>
+      <c r="N23" s="163"/>
+      <c r="O23" s="97"/>
+      <c r="P23" s="97"/>
+      <c r="Q23" s="97"/>
+      <c r="R23" s="97"/>
+      <c r="S23" s="97"/>
+      <c r="T23" s="98"/>
+      <c r="U23" s="97"/>
+      <c r="V23" s="97"/>
+      <c r="X23" s="99"/>
+      <c r="Z23" s="99"/>
+      <c r="AA23" s="99"/>
     </row>
     <row r="24" spans="1:29" s="56" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="692" t="s">
+      <c r="A24" s="789" t="s">
         <v>63</v>
       </c>
-      <c r="B24" s="692"/>
-[...10 lines deleted...]
-      <c r="M24" s="692"/>
+      <c r="B24" s="789"/>
+      <c r="C24" s="789"/>
+      <c r="D24" s="789"/>
+      <c r="E24" s="789"/>
+      <c r="F24" s="789"/>
+      <c r="G24" s="789"/>
+      <c r="H24" s="789"/>
+      <c r="I24" s="789"/>
+      <c r="J24" s="789"/>
+      <c r="K24" s="789"/>
+      <c r="L24" s="789"/>
+      <c r="M24" s="789"/>
       <c r="N24" s="59"/>
     </row>
     <row r="25" spans="1:29" s="56" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="692"/>
-[...11 lines deleted...]
-      <c r="M25" s="692"/>
+      <c r="A25" s="789"/>
+      <c r="B25" s="789"/>
+      <c r="C25" s="789"/>
+      <c r="D25" s="789"/>
+      <c r="E25" s="789"/>
+      <c r="F25" s="789"/>
+      <c r="G25" s="789"/>
+      <c r="H25" s="789"/>
+      <c r="I25" s="789"/>
+      <c r="J25" s="789"/>
+      <c r="K25" s="789"/>
+      <c r="L25" s="789"/>
+      <c r="M25" s="789"/>
       <c r="N25" s="59"/>
     </row>
     <row r="26" spans="1:29" s="56" customFormat="1" ht="10.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="692"/>
-[...11 lines deleted...]
-      <c r="M26" s="692"/>
+      <c r="A26" s="789"/>
+      <c r="B26" s="789"/>
+      <c r="C26" s="789"/>
+      <c r="D26" s="789"/>
+      <c r="E26" s="789"/>
+      <c r="F26" s="789"/>
+      <c r="G26" s="789"/>
+      <c r="H26" s="789"/>
+      <c r="I26" s="789"/>
+      <c r="J26" s="789"/>
+      <c r="K26" s="789"/>
+      <c r="L26" s="789"/>
+      <c r="M26" s="789"/>
       <c r="N26" s="59"/>
     </row>
     <row r="27" spans="1:29" s="48" customFormat="1" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="692"/>
-[...11 lines deleted...]
-      <c r="M27" s="692"/>
+      <c r="A27" s="789"/>
+      <c r="B27" s="789"/>
+      <c r="C27" s="789"/>
+      <c r="D27" s="789"/>
+      <c r="E27" s="789"/>
+      <c r="F27" s="789"/>
+      <c r="G27" s="789"/>
+      <c r="H27" s="789"/>
+      <c r="I27" s="789"/>
+      <c r="J27" s="789"/>
+      <c r="K27" s="789"/>
+      <c r="L27" s="789"/>
+      <c r="M27" s="789"/>
       <c r="N27" s="59"/>
-      <c r="O27" s="170"/>
-      <c r="P27" s="170"/>
+      <c r="O27" s="167"/>
+      <c r="P27" s="167"/>
     </row>
     <row r="28" spans="1:29" ht="31.95" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A28" s="693" t="s">
+      <c r="A28" s="790" t="s">
         <v>3</v>
       </c>
-      <c r="B28" s="693"/>
-[...12 lines deleted...]
-      <c r="O28" s="694" t="s">
+      <c r="B28" s="790"/>
+      <c r="C28" s="790"/>
+      <c r="D28" s="790"/>
+      <c r="E28" s="790"/>
+      <c r="F28" s="790"/>
+      <c r="G28" s="790"/>
+      <c r="H28" s="790"/>
+      <c r="I28" s="790"/>
+      <c r="J28" s="790"/>
+      <c r="K28" s="790"/>
+      <c r="L28" s="790"/>
+      <c r="M28" s="790"/>
+      <c r="N28" s="168"/>
+      <c r="O28" s="791" t="s">
         <v>30</v>
       </c>
-      <c r="P28" s="695"/>
-[...7 lines deleted...]
-      <c r="X28" s="695"/>
+      <c r="P28" s="792"/>
+      <c r="Q28" s="792"/>
+      <c r="R28" s="792"/>
+      <c r="S28" s="792"/>
+      <c r="T28" s="792"/>
+      <c r="U28" s="792"/>
+      <c r="V28" s="792"/>
+      <c r="W28" s="792"/>
+      <c r="X28" s="792"/>
     </row>
     <row r="29" spans="1:29" ht="51.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="172"/>
-[...1 lines deleted...]
-      <c r="C29" s="174" t="s">
+      <c r="A29" s="169"/>
+      <c r="B29" s="170"/>
+      <c r="C29" s="171" t="s">
         <v>4</v>
       </c>
-      <c r="D29" s="172"/>
-      <c r="E29" s="175" t="s">
+      <c r="D29" s="169"/>
+      <c r="E29" s="172" t="s">
         <v>6</v>
       </c>
-      <c r="F29" s="174"/>
-      <c r="G29" s="176" t="s">
+      <c r="F29" s="171"/>
+      <c r="G29" s="173" t="s">
         <v>7</v>
       </c>
-      <c r="H29" s="176" t="s">
+      <c r="H29" s="173" t="s">
         <v>57</v>
       </c>
-      <c r="I29" s="174" t="s">
+      <c r="I29" s="171" t="s">
         <v>8</v>
       </c>
-      <c r="J29" s="176" t="s">
+      <c r="J29" s="173" t="s">
         <v>9</v>
       </c>
-      <c r="K29" s="174" t="s">
+      <c r="K29" s="171" t="s">
         <v>10</v>
       </c>
-      <c r="L29" s="174" t="s">
+      <c r="L29" s="171" t="s">
         <v>11</v>
       </c>
-      <c r="M29" s="174" t="s">
+      <c r="M29" s="171" t="s">
         <v>58</v>
       </c>
-      <c r="N29" s="177"/>
-[...2 lines deleted...]
-      <c r="Q29" s="106" t="s">
+      <c r="N29" s="174"/>
+      <c r="O29" s="175"/>
+      <c r="P29" s="176"/>
+      <c r="Q29" s="103" t="s">
         <v>4</v>
       </c>
-      <c r="R29" s="180" t="s">
+      <c r="R29" s="177" t="s">
         <v>6</v>
       </c>
-      <c r="S29" s="181" t="s">
+      <c r="S29" s="178" t="s">
         <v>7</v>
       </c>
-      <c r="T29" s="182" t="s">
+      <c r="T29" s="179" t="s">
         <v>8</v>
       </c>
-      <c r="U29" s="181" t="s">
+      <c r="U29" s="178" t="s">
         <v>9</v>
       </c>
-      <c r="V29" s="181" t="s">
+      <c r="V29" s="178" t="s">
         <v>10</v>
       </c>
-      <c r="W29" s="181" t="s">
+      <c r="W29" s="178" t="s">
         <v>11</v>
       </c>
-      <c r="X29" s="181" t="s">
+      <c r="X29" s="178" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:29" ht="72" x14ac:dyDescent="0.3">
-      <c r="A30" s="183" t="s">
+      <c r="A30" s="180" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="183" t="s">
+      <c r="B30" s="180" t="s">
         <v>15</v>
       </c>
-      <c r="C30" s="184" t="s">
+      <c r="C30" s="181" t="s">
         <v>16</v>
       </c>
-      <c r="D30" s="185" t="s">
+      <c r="D30" s="182" t="s">
         <v>34</v>
       </c>
-      <c r="E30" s="186" t="s">
+      <c r="E30" s="183" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="53"/>
-      <c r="G30" s="187" t="s">
+      <c r="G30" s="581" t="s">
         <v>21</v>
       </c>
-      <c r="H30" s="187" t="s">
+      <c r="H30" s="581" t="s">
         <v>27</v>
       </c>
-      <c r="I30" s="187" t="s">
+      <c r="I30" s="581" t="s">
         <v>22</v>
       </c>
-      <c r="J30" s="187" t="s">
+      <c r="J30" s="581" t="s">
         <v>23</v>
       </c>
-      <c r="K30" s="187" t="s">
+      <c r="K30" s="581" t="s">
         <v>24</v>
       </c>
-      <c r="L30" s="187" t="s">
+      <c r="L30" s="581" t="s">
         <v>25</v>
       </c>
-      <c r="M30" s="187" t="s">
+      <c r="M30" s="581" t="s">
         <v>26</v>
       </c>
-      <c r="N30" s="188"/>
-      <c r="O30" s="189" t="s">
+      <c r="N30" s="184"/>
+      <c r="O30" s="185" t="s">
         <v>14</v>
       </c>
-      <c r="P30" s="190" t="s">
+      <c r="P30" s="186" t="s">
         <v>15</v>
       </c>
-      <c r="Q30" s="191" t="s">
+      <c r="Q30" s="187" t="s">
         <v>16</v>
       </c>
-      <c r="R30" s="192" t="s">
+      <c r="R30" s="188" t="s">
         <v>35</v>
       </c>
-      <c r="S30" s="193" t="s">
+      <c r="S30" s="189" t="s">
         <v>21</v>
       </c>
-      <c r="T30" s="194" t="s">
+      <c r="T30" s="190" t="s">
         <v>22</v>
       </c>
-      <c r="U30" s="194" t="s">
+      <c r="U30" s="190" t="s">
         <v>23</v>
       </c>
-      <c r="V30" s="194" t="s">
+      <c r="V30" s="190" t="s">
         <v>24</v>
       </c>
-      <c r="W30" s="194" t="s">
+      <c r="W30" s="190" t="s">
         <v>25</v>
       </c>
-      <c r="X30" s="194" t="s">
+      <c r="X30" s="190" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:29" s="46" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="195" t="s">
+      <c r="A31" s="191" t="s">
         <v>28</v>
       </c>
-      <c r="B31" s="196">
+      <c r="B31" s="192">
         <v>36253</v>
       </c>
-      <c r="C31" s="197">
+      <c r="C31" s="193">
         <v>46115</v>
       </c>
-      <c r="D31" s="198" t="s">
+      <c r="D31" s="194" t="s">
         <v>62</v>
       </c>
-      <c r="E31" s="198">
+      <c r="E31" s="194">
         <f>C31-45</f>
         <v>46070</v>
       </c>
-      <c r="F31" s="199"/>
-      <c r="G31" s="199">
+      <c r="F31" s="195"/>
+      <c r="G31" s="195">
         <f>E31+14</f>
         <v>46084</v>
       </c>
-      <c r="H31" s="197">
+      <c r="H31" s="193">
         <v>46142</v>
       </c>
-      <c r="I31" s="200" t="s">
+      <c r="I31" s="196" t="s">
         <v>29</v>
       </c>
-      <c r="J31" s="199">
+      <c r="J31" s="195">
         <f>E31</f>
         <v>46070</v>
       </c>
-      <c r="K31" s="201">
+      <c r="K31" s="197">
         <f>L31-G31</f>
         <v>59</v>
       </c>
-      <c r="L31" s="198">
+      <c r="L31" s="194">
         <f>M31</f>
         <v>46143</v>
       </c>
-      <c r="M31" s="198">
+      <c r="M31" s="194">
         <f>H31+1</f>
         <v>46143</v>
       </c>
-      <c r="N31" s="202"/>
-      <c r="O31" s="178" t="s">
+      <c r="N31" s="198"/>
+      <c r="O31" s="175" t="s">
         <v>28</v>
       </c>
-      <c r="P31" s="203">
+      <c r="P31" s="199">
         <v>36253</v>
       </c>
-      <c r="Q31" s="204">
+      <c r="Q31" s="200">
         <v>46143</v>
       </c>
       <c r="R31" s="54">
         <f>Q31-45</f>
         <v>46098</v>
       </c>
       <c r="S31" s="51">
         <f>R31+14</f>
         <v>46112</v>
       </c>
       <c r="T31" s="51">
         <v>46507</v>
       </c>
       <c r="U31" s="51">
         <f>R31</f>
         <v>46098</v>
       </c>
       <c r="V31" s="50">
         <v>45</v>
       </c>
       <c r="W31" s="52">
         <f>X31</f>
         <v>46508</v>
       </c>
       <c r="X31" s="52">
         <f>T31+1</f>
         <v>46508</v>
       </c>
     </row>
     <row r="32" spans="1:29" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="205"/>
+      <c r="A32" s="201"/>
       <c r="B32" s="23"/>
-      <c r="C32" s="206"/>
-[...2 lines deleted...]
-      <c r="F32" s="207"/>
+      <c r="C32" s="202"/>
+      <c r="D32" s="203"/>
+      <c r="E32" s="203"/>
+      <c r="F32" s="203"/>
       <c r="G32" s="24"/>
-      <c r="H32" s="208"/>
-      <c r="I32" s="209"/>
+      <c r="H32" s="204"/>
+      <c r="I32" s="205"/>
       <c r="J32" s="24"/>
       <c r="K32" s="25"/>
-      <c r="L32" s="210"/>
+      <c r="L32" s="206"/>
       <c r="M32" s="26"/>
       <c r="N32" s="27"/>
       <c r="O32" s="16"/>
       <c r="P32" s="16"/>
     </row>
     <row r="33" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="205" t="s">
+      <c r="A33" s="201" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="23">
         <v>36253</v>
       </c>
-      <c r="C33" s="206">
+      <c r="C33" s="202">
         <v>46084</v>
       </c>
-      <c r="D33" s="211"/>
-      <c r="E33" s="207">
+      <c r="D33" s="207"/>
+      <c r="E33" s="203">
         <f t="shared" ref="E33:E41" si="0">C33-30</f>
         <v>46054</v>
       </c>
-      <c r="F33" s="207"/>
+      <c r="F33" s="203"/>
       <c r="G33" s="24">
         <f t="shared" ref="G33:G41" si="1">E33+30</f>
         <v>46084</v>
       </c>
-      <c r="H33" s="208">
+      <c r="H33" s="204">
         <v>46142</v>
       </c>
-      <c r="I33" s="209"/>
+      <c r="I33" s="205"/>
       <c r="J33" s="24">
         <f t="shared" ref="J33:J41" si="2">E33</f>
         <v>46054</v>
       </c>
       <c r="K33" s="25">
         <f t="shared" ref="K33:K41" si="3">L33-G33</f>
         <v>59</v>
       </c>
-      <c r="L33" s="210">
+      <c r="L33" s="206">
         <v>46143</v>
       </c>
       <c r="M33" s="26">
         <f t="shared" ref="M33:M41" si="4">L33</f>
         <v>46143</v>
       </c>
       <c r="N33" s="27"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
     </row>
     <row r="34" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="201" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="23">
         <v>24619</v>
       </c>
-      <c r="C34" s="206">
+      <c r="C34" s="202">
         <v>46504</v>
       </c>
-      <c r="D34" s="211"/>
-      <c r="E34" s="207">
+      <c r="D34" s="207"/>
+      <c r="E34" s="203">
         <f t="shared" si="0"/>
         <v>46474</v>
       </c>
-      <c r="F34" s="207"/>
+      <c r="F34" s="203"/>
       <c r="G34" s="24">
         <f t="shared" si="1"/>
         <v>46504</v>
       </c>
-      <c r="H34" s="208">
+      <c r="H34" s="204">
         <v>46173</v>
       </c>
-      <c r="I34" s="209"/>
+      <c r="I34" s="205"/>
       <c r="J34" s="24">
         <f t="shared" si="2"/>
         <v>46474</v>
       </c>
       <c r="K34" s="25">
         <f t="shared" si="3"/>
         <v>-330</v>
       </c>
-      <c r="L34" s="212">
+      <c r="L34" s="208">
         <v>46174</v>
       </c>
       <c r="M34" s="26">
         <f t="shared" si="4"/>
         <v>46174</v>
       </c>
       <c r="N34" s="27"/>
       <c r="O34" s="16"/>
       <c r="P34" s="16"/>
     </row>
     <row r="35" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="205" t="s">
+      <c r="A35" s="201" t="s">
         <v>65</v>
       </c>
       <c r="B35" s="23">
         <v>31574</v>
       </c>
-      <c r="C35" s="206">
+      <c r="C35" s="202">
         <v>46274</v>
       </c>
-      <c r="D35" s="211"/>
-      <c r="E35" s="207">
+      <c r="D35" s="207"/>
+      <c r="E35" s="203">
         <f t="shared" si="0"/>
         <v>46244</v>
       </c>
-      <c r="F35" s="207"/>
+      <c r="F35" s="203"/>
       <c r="G35" s="24">
         <f t="shared" si="1"/>
         <v>46274</v>
       </c>
-      <c r="H35" s="208">
+      <c r="H35" s="204">
         <v>46203</v>
       </c>
-      <c r="I35" s="209"/>
+      <c r="I35" s="205"/>
       <c r="J35" s="24">
         <f t="shared" si="2"/>
         <v>46244</v>
       </c>
       <c r="K35" s="25">
         <f t="shared" si="3"/>
         <v>-70</v>
       </c>
-      <c r="L35" s="212">
+      <c r="L35" s="208">
         <v>46204</v>
       </c>
       <c r="M35" s="26">
         <f t="shared" si="4"/>
         <v>46204</v>
       </c>
       <c r="N35" s="27"/>
       <c r="O35" s="16"/>
       <c r="P35" s="16"/>
     </row>
     <row r="36" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="205" t="s">
+      <c r="A36" s="201" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="23">
         <v>37102</v>
       </c>
-      <c r="C36" s="206">
+      <c r="C36" s="202">
         <v>46191</v>
       </c>
-      <c r="D36" s="211"/>
-      <c r="E36" s="207">
+      <c r="D36" s="207"/>
+      <c r="E36" s="203">
         <f t="shared" si="0"/>
         <v>46161</v>
       </c>
-      <c r="F36" s="207"/>
+      <c r="F36" s="203"/>
       <c r="G36" s="24">
         <f t="shared" si="1"/>
         <v>46191</v>
       </c>
-      <c r="H36" s="208">
+      <c r="H36" s="204">
         <v>46234</v>
       </c>
-      <c r="I36" s="209"/>
+      <c r="I36" s="205"/>
       <c r="J36" s="24">
         <f t="shared" si="2"/>
         <v>46161</v>
       </c>
       <c r="K36" s="25">
         <f t="shared" si="3"/>
         <v>44</v>
       </c>
-      <c r="L36" s="212">
+      <c r="L36" s="208">
         <v>46235</v>
       </c>
       <c r="M36" s="26">
         <f t="shared" si="4"/>
         <v>46235</v>
       </c>
       <c r="N36" s="27"/>
       <c r="O36" s="16"/>
       <c r="P36" s="16"/>
     </row>
     <row r="37" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="205" t="s">
+      <c r="A37" s="201" t="s">
         <v>67</v>
       </c>
       <c r="B37" s="23">
         <v>26516</v>
       </c>
-      <c r="C37" s="206">
+      <c r="C37" s="202">
         <v>46574</v>
       </c>
-      <c r="D37" s="211"/>
-      <c r="E37" s="207">
+      <c r="D37" s="207"/>
+      <c r="E37" s="203">
         <f t="shared" si="0"/>
         <v>46544</v>
       </c>
-      <c r="F37" s="207"/>
+      <c r="F37" s="203"/>
       <c r="G37" s="24">
         <f t="shared" si="1"/>
         <v>46574</v>
       </c>
-      <c r="H37" s="208">
+      <c r="H37" s="204">
         <v>46265</v>
       </c>
-      <c r="I37" s="209"/>
+      <c r="I37" s="205"/>
       <c r="J37" s="24">
         <f t="shared" si="2"/>
         <v>46544</v>
       </c>
       <c r="K37" s="25">
         <f t="shared" si="3"/>
         <v>-308</v>
       </c>
-      <c r="L37" s="212">
+      <c r="L37" s="208">
         <v>46266</v>
       </c>
       <c r="M37" s="26">
         <f t="shared" si="4"/>
         <v>46266</v>
       </c>
       <c r="N37" s="27"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
     </row>
     <row r="38" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="205" t="s">
+      <c r="A38" s="201" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="23">
         <v>33134</v>
       </c>
-      <c r="C38" s="206">
+      <c r="C38" s="202">
         <v>46443</v>
       </c>
-      <c r="D38" s="211"/>
-      <c r="E38" s="207">
+      <c r="D38" s="207"/>
+      <c r="E38" s="203">
         <f t="shared" si="0"/>
         <v>46413</v>
       </c>
-      <c r="F38" s="207"/>
+      <c r="F38" s="203"/>
       <c r="G38" s="24">
         <f t="shared" si="1"/>
         <v>46443</v>
       </c>
-      <c r="H38" s="208">
+      <c r="H38" s="204">
         <v>46295</v>
       </c>
-      <c r="I38" s="209"/>
+      <c r="I38" s="205"/>
       <c r="J38" s="24">
         <f t="shared" si="2"/>
         <v>46413</v>
       </c>
       <c r="K38" s="25">
         <f t="shared" si="3"/>
         <v>-147</v>
       </c>
-      <c r="L38" s="212">
+      <c r="L38" s="208">
         <v>46296</v>
       </c>
       <c r="M38" s="26">
         <f t="shared" si="4"/>
         <v>46296</v>
       </c>
       <c r="N38" s="27"/>
       <c r="O38" s="16"/>
       <c r="P38" s="16"/>
     </row>
     <row r="39" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="205" t="s">
+      <c r="A39" s="201" t="s">
         <v>69</v>
       </c>
       <c r="B39" s="23">
         <v>38632</v>
       </c>
-      <c r="C39" s="206">
+      <c r="C39" s="202">
         <v>46277</v>
       </c>
-      <c r="D39" s="211"/>
-      <c r="E39" s="207">
+      <c r="D39" s="207"/>
+      <c r="E39" s="203">
         <f t="shared" si="0"/>
         <v>46247</v>
       </c>
-      <c r="F39" s="207"/>
+      <c r="F39" s="203"/>
       <c r="G39" s="24">
         <f t="shared" si="1"/>
         <v>46277</v>
       </c>
-      <c r="H39" s="208">
+      <c r="H39" s="204">
         <v>46326</v>
       </c>
-      <c r="I39" s="209"/>
+      <c r="I39" s="205"/>
       <c r="J39" s="24">
         <f t="shared" si="2"/>
         <v>46247</v>
       </c>
       <c r="K39" s="25">
         <f t="shared" si="3"/>
         <v>50</v>
       </c>
-      <c r="L39" s="212">
+      <c r="L39" s="208">
         <v>46327</v>
       </c>
       <c r="M39" s="26">
         <f t="shared" si="4"/>
         <v>46327</v>
       </c>
       <c r="N39" s="27"/>
       <c r="O39" s="16"/>
       <c r="P39" s="16"/>
     </row>
     <row r="40" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="205" t="s">
+      <c r="A40" s="201" t="s">
         <v>70</v>
       </c>
       <c r="B40" s="23">
         <v>25531</v>
       </c>
-      <c r="C40" s="206">
+      <c r="C40" s="202">
         <v>46325</v>
       </c>
-      <c r="D40" s="211"/>
-      <c r="E40" s="207">
+      <c r="D40" s="207"/>
+      <c r="E40" s="203">
         <f t="shared" si="0"/>
         <v>46295</v>
       </c>
-      <c r="F40" s="207"/>
+      <c r="F40" s="203"/>
       <c r="G40" s="24">
         <f t="shared" si="1"/>
         <v>46325</v>
       </c>
-      <c r="H40" s="208">
+      <c r="H40" s="204">
         <v>46356</v>
       </c>
-      <c r="I40" s="209"/>
+      <c r="I40" s="205"/>
       <c r="J40" s="24">
         <f t="shared" si="2"/>
         <v>46295</v>
       </c>
       <c r="K40" s="25">
         <f t="shared" si="3"/>
         <v>32</v>
       </c>
-      <c r="L40" s="212">
+      <c r="L40" s="208">
         <v>46357</v>
       </c>
       <c r="M40" s="26">
         <f t="shared" si="4"/>
         <v>46357</v>
       </c>
       <c r="N40" s="27"/>
       <c r="O40" s="16"/>
       <c r="P40" s="16"/>
     </row>
     <row r="41" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="205" t="s">
+      <c r="A41" s="201" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="23">
         <v>31029</v>
       </c>
-      <c r="C41" s="213">
+      <c r="C41" s="209">
         <v>46333</v>
       </c>
-      <c r="D41" s="211"/>
-      <c r="E41" s="207">
+      <c r="D41" s="207"/>
+      <c r="E41" s="203">
         <f t="shared" si="0"/>
         <v>46303</v>
       </c>
-      <c r="F41" s="207"/>
+      <c r="F41" s="203"/>
       <c r="G41" s="24">
         <f t="shared" si="1"/>
         <v>46333</v>
       </c>
-      <c r="H41" s="208">
+      <c r="H41" s="204">
         <v>46386</v>
       </c>
-      <c r="I41" s="209"/>
+      <c r="I41" s="205"/>
       <c r="J41" s="24">
         <f t="shared" si="2"/>
         <v>46303</v>
       </c>
       <c r="K41" s="25">
         <f t="shared" si="3"/>
         <v>55</v>
       </c>
-      <c r="L41" s="212">
+      <c r="L41" s="208">
         <v>46388</v>
       </c>
       <c r="M41" s="26">
         <f t="shared" si="4"/>
         <v>46388</v>
       </c>
       <c r="N41" s="27"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
     </row>
     <row r="42" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="214"/>
+      <c r="A42" s="210"/>
       <c r="B42" s="27"/>
       <c r="C42" s="28"/>
       <c r="D42" s="28"/>
       <c r="E42" s="28"/>
       <c r="F42" s="28"/>
       <c r="G42" s="16"/>
       <c r="H42" s="27"/>
       <c r="I42" s="27"/>
       <c r="J42" s="29"/>
       <c r="K42" s="16"/>
       <c r="L42" s="27"/>
       <c r="M42" s="27"/>
       <c r="N42" s="27"/>
       <c r="O42" s="27"/>
       <c r="P42" s="27"/>
     </row>
     <row r="43" spans="1:16" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="696" t="s">
+      <c r="A43" s="793" t="s">
         <v>72</v>
       </c>
-      <c r="B43" s="696"/>
-[...13 lines deleted...]
-      <c r="P43" s="639"/>
+      <c r="B43" s="793"/>
+      <c r="C43" s="793"/>
+      <c r="D43" s="793"/>
+      <c r="E43" s="793"/>
+      <c r="F43" s="793"/>
+      <c r="G43" s="793"/>
+      <c r="H43" s="793"/>
+      <c r="I43" s="793"/>
+      <c r="J43" s="793"/>
+      <c r="K43" s="793"/>
+      <c r="L43" s="793"/>
+      <c r="M43" s="793"/>
+      <c r="N43" s="793"/>
+      <c r="O43" s="793"/>
+      <c r="P43" s="723"/>
     </row>
     <row r="44" spans="1:16" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="639"/>
-[...14 lines deleted...]
-      <c r="P44" s="639"/>
+      <c r="A44" s="723"/>
+      <c r="B44" s="723"/>
+      <c r="C44" s="723"/>
+      <c r="D44" s="723"/>
+      <c r="E44" s="723"/>
+      <c r="F44" s="723"/>
+      <c r="G44" s="723"/>
+      <c r="H44" s="723"/>
+      <c r="I44" s="723"/>
+      <c r="J44" s="723"/>
+      <c r="K44" s="723"/>
+      <c r="L44" s="723"/>
+      <c r="M44" s="723"/>
+      <c r="N44" s="723"/>
+      <c r="O44" s="723"/>
+      <c r="P44" s="723"/>
     </row>
     <row r="45" spans="1:16" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A45" s="18"/>
       <c r="B45" s="17"/>
-      <c r="C45" s="215"/>
-[...2 lines deleted...]
-      <c r="F45" s="215"/>
+      <c r="C45" s="211"/>
+      <c r="D45" s="211"/>
+      <c r="E45" s="211"/>
+      <c r="F45" s="211"/>
       <c r="G45" s="18"/>
       <c r="H45" s="19" t="s">
         <v>9</v>
       </c>
       <c r="I45" s="19" t="s">
         <v>7</v>
       </c>
       <c r="J45" s="19" t="s">
         <v>73</v>
       </c>
       <c r="K45" s="20" t="s">
         <v>10</v>
       </c>
       <c r="L45" s="20" t="s">
         <v>58</v>
       </c>
       <c r="M45" s="20" t="s">
         <v>11</v>
       </c>
       <c r="N45" s="20"/>
       <c r="O45" s="20" t="s">
         <v>74</v>
       </c>
       <c r="P45" s="30"/>
     </row>
     <row r="46" spans="1:16" ht="57.6" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="216" t="s">
+      <c r="A46" s="212" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="C46" s="217" t="s">
+      <c r="C46" s="213" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="22"/>
-      <c r="E46" s="218"/>
-[...1 lines deleted...]
-      <c r="G46" s="218" t="s">
+      <c r="E46" s="214"/>
+      <c r="F46" s="214"/>
+      <c r="G46" s="214" t="s">
         <v>75</v>
       </c>
       <c r="H46" s="22" t="s">
         <v>23</v>
       </c>
       <c r="I46" s="22" t="s">
         <v>21</v>
       </c>
       <c r="J46" s="31" t="s">
         <v>76</v>
       </c>
       <c r="K46" s="22" t="s">
         <v>24</v>
       </c>
       <c r="L46" s="22" t="s">
         <v>77</v>
       </c>
       <c r="M46" s="22" t="s">
         <v>78</v>
       </c>
       <c r="N46" s="22"/>
       <c r="O46" s="22" t="s">
         <v>36</v>
       </c>
       <c r="P46" s="32"/>
     </row>
     <row r="47" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="216" t="s">
+      <c r="A47" s="212" t="s">
         <v>59</v>
       </c>
       <c r="B47" s="23">
         <v>28512</v>
       </c>
-      <c r="C47" s="206">
+      <c r="C47" s="202">
         <v>46005</v>
       </c>
-      <c r="D47" s="208"/>
-[...1 lines deleted...]
-      <c r="F47" s="219"/>
+      <c r="D47" s="204"/>
+      <c r="E47" s="215"/>
+      <c r="F47" s="215"/>
       <c r="G47" s="24">
         <f t="shared" ref="G47:G58" si="5">C47-30</f>
         <v>45975</v>
       </c>
       <c r="H47" s="24">
         <f t="shared" ref="H47:H58" si="6">G47</f>
         <v>45975</v>
       </c>
       <c r="I47" s="24">
         <f t="shared" ref="I47:I58" si="7">G47+14</f>
         <v>45989</v>
       </c>
       <c r="J47" s="24">
         <f t="shared" ref="J47:J58" si="8">I47+3</f>
         <v>45992</v>
       </c>
       <c r="K47" s="25">
         <f t="shared" ref="K47:K58" si="9">M47-I47</f>
         <v>65</v>
       </c>
       <c r="L47" s="24">
         <f t="shared" ref="L47:L58" si="10">M47</f>
         <v>46054</v>
       </c>
       <c r="M47" s="26">
         <v>46054</v>
       </c>
       <c r="N47" s="26"/>
       <c r="O47" s="26">
         <f t="shared" ref="O47:O58" si="11">M47+364</f>
         <v>46418</v>
       </c>
       <c r="P47" s="27"/>
     </row>
     <row r="48" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="205" t="s">
+      <c r="A48" s="201" t="s">
         <v>60</v>
       </c>
       <c r="B48" s="23">
         <v>37661</v>
       </c>
-      <c r="C48" s="206">
+      <c r="C48" s="202">
         <v>46036</v>
       </c>
-      <c r="D48" s="208"/>
-[...1 lines deleted...]
-      <c r="F48" s="219"/>
+      <c r="D48" s="204"/>
+      <c r="E48" s="215"/>
+      <c r="F48" s="215"/>
       <c r="G48" s="24">
         <f t="shared" si="5"/>
         <v>46006</v>
       </c>
       <c r="H48" s="24">
         <f t="shared" si="6"/>
         <v>46006</v>
       </c>
       <c r="I48" s="24">
         <f t="shared" si="7"/>
         <v>46020</v>
       </c>
       <c r="J48" s="24">
         <f t="shared" si="8"/>
         <v>46023</v>
       </c>
       <c r="K48" s="25">
         <f t="shared" si="9"/>
         <v>62</v>
       </c>
       <c r="L48" s="24">
         <f t="shared" si="10"/>
         <v>46082</v>
       </c>
       <c r="M48" s="26">
         <v>46082</v>
       </c>
       <c r="N48" s="26"/>
       <c r="O48" s="26">
         <f t="shared" si="11"/>
         <v>46446</v>
       </c>
       <c r="P48" s="27"/>
     </row>
     <row r="49" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="205" t="s">
+      <c r="A49" s="201" t="s">
         <v>61</v>
       </c>
       <c r="B49" s="23">
         <v>29660</v>
       </c>
-      <c r="C49" s="206">
+      <c r="C49" s="202">
         <v>46075</v>
       </c>
-      <c r="D49" s="208"/>
-[...1 lines deleted...]
-      <c r="F49" s="219"/>
+      <c r="D49" s="204"/>
+      <c r="E49" s="215"/>
+      <c r="F49" s="215"/>
       <c r="G49" s="24">
         <f t="shared" si="5"/>
         <v>46045</v>
       </c>
       <c r="H49" s="24">
         <f t="shared" si="6"/>
         <v>46045</v>
       </c>
       <c r="I49" s="24">
         <f t="shared" si="7"/>
         <v>46059</v>
       </c>
       <c r="J49" s="24">
         <f t="shared" si="8"/>
         <v>46062</v>
       </c>
       <c r="K49" s="25">
         <f t="shared" si="9"/>
         <v>54</v>
       </c>
       <c r="L49" s="24">
         <f t="shared" si="10"/>
         <v>46113</v>
       </c>
       <c r="M49" s="26">
         <v>46113</v>
       </c>
       <c r="N49" s="26"/>
       <c r="O49" s="26">
         <f t="shared" si="11"/>
         <v>46477</v>
       </c>
       <c r="P49" s="27"/>
     </row>
     <row r="50" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="205" t="s">
+      <c r="A50" s="201" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="23">
         <v>36253</v>
       </c>
-      <c r="C50" s="206">
+      <c r="C50" s="202">
         <v>46084</v>
       </c>
-      <c r="D50" s="208"/>
-[...1 lines deleted...]
-      <c r="F50" s="219"/>
+      <c r="D50" s="204"/>
+      <c r="E50" s="215"/>
+      <c r="F50" s="215"/>
       <c r="G50" s="24">
         <f t="shared" si="5"/>
         <v>46054</v>
       </c>
       <c r="H50" s="24">
         <f t="shared" si="6"/>
         <v>46054</v>
       </c>
       <c r="I50" s="24">
         <f t="shared" si="7"/>
         <v>46068</v>
       </c>
       <c r="J50" s="24">
         <f t="shared" si="8"/>
         <v>46071</v>
       </c>
       <c r="K50" s="25">
         <f t="shared" si="9"/>
         <v>76</v>
       </c>
       <c r="L50" s="24">
         <f t="shared" si="10"/>
         <v>46144</v>
       </c>
       <c r="M50" s="26">
         <v>46144</v>
       </c>
       <c r="N50" s="26"/>
       <c r="O50" s="26">
         <f t="shared" si="11"/>
         <v>46508</v>
       </c>
       <c r="P50" s="27"/>
     </row>
     <row r="51" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="205" t="s">
+      <c r="A51" s="201" t="s">
         <v>64</v>
       </c>
       <c r="B51" s="23">
         <v>24619</v>
       </c>
-      <c r="C51" s="206">
+      <c r="C51" s="202">
         <v>46139</v>
       </c>
-      <c r="D51" s="208"/>
-[...1 lines deleted...]
-      <c r="F51" s="219"/>
+      <c r="D51" s="204"/>
+      <c r="E51" s="215"/>
+      <c r="F51" s="215"/>
       <c r="G51" s="24">
         <f t="shared" si="5"/>
         <v>46109</v>
       </c>
       <c r="H51" s="24">
         <f t="shared" si="6"/>
         <v>46109</v>
       </c>
       <c r="I51" s="24">
         <f t="shared" si="7"/>
         <v>46123</v>
       </c>
       <c r="J51" s="24">
         <f t="shared" si="8"/>
         <v>46126</v>
       </c>
       <c r="K51" s="25">
         <f t="shared" si="9"/>
         <v>51</v>
       </c>
       <c r="L51" s="24">
         <f t="shared" si="10"/>
         <v>46174</v>
       </c>
       <c r="M51" s="26">
         <v>46174</v>
       </c>
       <c r="N51" s="26"/>
       <c r="O51" s="26">
         <f t="shared" si="11"/>
         <v>46538</v>
       </c>
       <c r="P51" s="27"/>
     </row>
     <row r="52" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="205" t="s">
+      <c r="A52" s="201" t="s">
         <v>65</v>
       </c>
       <c r="B52" s="23">
         <v>31574</v>
       </c>
-      <c r="C52" s="206">
+      <c r="C52" s="202">
         <v>46151</v>
       </c>
-      <c r="D52" s="208"/>
-[...1 lines deleted...]
-      <c r="F52" s="219"/>
+      <c r="D52" s="204"/>
+      <c r="E52" s="215"/>
+      <c r="F52" s="215"/>
       <c r="G52" s="24">
         <f t="shared" si="5"/>
         <v>46121</v>
       </c>
       <c r="H52" s="24">
         <f t="shared" si="6"/>
         <v>46121</v>
       </c>
       <c r="I52" s="24">
         <f t="shared" si="7"/>
         <v>46135</v>
       </c>
       <c r="J52" s="24">
         <f t="shared" si="8"/>
         <v>46138</v>
       </c>
       <c r="K52" s="25">
         <f t="shared" si="9"/>
         <v>69</v>
       </c>
       <c r="L52" s="24">
         <f t="shared" si="10"/>
         <v>46204</v>
       </c>
       <c r="M52" s="26">
         <v>46204</v>
       </c>
       <c r="N52" s="26"/>
       <c r="O52" s="26">
         <f t="shared" si="11"/>
         <v>46568</v>
       </c>
       <c r="P52" s="27"/>
     </row>
     <row r="53" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="205" t="s">
+      <c r="A53" s="201" t="s">
         <v>66</v>
       </c>
       <c r="B53" s="23">
         <v>37102</v>
       </c>
-      <c r="C53" s="206">
+      <c r="C53" s="202">
         <v>46191</v>
       </c>
-      <c r="D53" s="208"/>
-[...1 lines deleted...]
-      <c r="F53" s="219"/>
+      <c r="D53" s="204"/>
+      <c r="E53" s="215"/>
+      <c r="F53" s="215"/>
       <c r="G53" s="24">
         <f t="shared" si="5"/>
         <v>46161</v>
       </c>
       <c r="H53" s="24">
         <f t="shared" si="6"/>
         <v>46161</v>
       </c>
       <c r="I53" s="24">
         <f t="shared" si="7"/>
         <v>46175</v>
       </c>
       <c r="J53" s="24">
         <f t="shared" si="8"/>
         <v>46178</v>
       </c>
       <c r="K53" s="25">
         <f t="shared" si="9"/>
         <v>61</v>
       </c>
       <c r="L53" s="24">
         <f t="shared" si="10"/>
         <v>46236</v>
       </c>
       <c r="M53" s="26">
         <v>46236</v>
       </c>
       <c r="N53" s="26"/>
       <c r="O53" s="26">
         <f t="shared" si="11"/>
         <v>46600</v>
       </c>
       <c r="P53" s="27"/>
     </row>
     <row r="54" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="205" t="s">
+      <c r="A54" s="201" t="s">
         <v>67</v>
       </c>
       <c r="B54" s="23">
         <v>26516</v>
       </c>
-      <c r="C54" s="206">
+      <c r="C54" s="202">
         <v>46209</v>
       </c>
-      <c r="D54" s="208"/>
-[...1 lines deleted...]
-      <c r="F54" s="219"/>
+      <c r="D54" s="204"/>
+      <c r="E54" s="215"/>
+      <c r="F54" s="215"/>
       <c r="G54" s="24">
         <f t="shared" si="5"/>
         <v>46179</v>
       </c>
       <c r="H54" s="24">
         <f t="shared" si="6"/>
         <v>46179</v>
       </c>
       <c r="I54" s="24">
         <f t="shared" si="7"/>
         <v>46193</v>
       </c>
       <c r="J54" s="24">
         <f t="shared" si="8"/>
         <v>46196</v>
       </c>
       <c r="K54" s="25">
         <f t="shared" si="9"/>
         <v>73</v>
       </c>
       <c r="L54" s="24">
         <f t="shared" si="10"/>
         <v>46266</v>
       </c>
       <c r="M54" s="26">
         <v>46266</v>
       </c>
       <c r="N54" s="26"/>
       <c r="O54" s="26">
         <f t="shared" si="11"/>
         <v>46630</v>
       </c>
       <c r="P54" s="27"/>
     </row>
     <row r="55" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="205" t="s">
+      <c r="A55" s="201" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="23">
         <v>33134</v>
       </c>
-      <c r="C55" s="206">
+      <c r="C55" s="202">
         <v>46259</v>
       </c>
-      <c r="D55" s="208"/>
-[...1 lines deleted...]
-      <c r="F55" s="219"/>
+      <c r="D55" s="204"/>
+      <c r="E55" s="215"/>
+      <c r="F55" s="215"/>
       <c r="G55" s="24">
         <f t="shared" si="5"/>
         <v>46229</v>
       </c>
       <c r="H55" s="24">
         <f t="shared" si="6"/>
         <v>46229</v>
       </c>
       <c r="I55" s="24">
         <f t="shared" si="7"/>
         <v>46243</v>
       </c>
       <c r="J55" s="24">
         <f t="shared" si="8"/>
         <v>46246</v>
       </c>
       <c r="K55" s="25">
         <f t="shared" si="9"/>
         <v>53</v>
       </c>
       <c r="L55" s="24">
         <f t="shared" si="10"/>
         <v>46296</v>
       </c>
       <c r="M55" s="26">
         <v>46296</v>
       </c>
       <c r="N55" s="26"/>
       <c r="O55" s="26">
         <f t="shared" si="11"/>
         <v>46660</v>
       </c>
       <c r="P55" s="27"/>
     </row>
     <row r="56" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="205" t="s">
+      <c r="A56" s="201" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="23">
         <v>38632</v>
       </c>
-      <c r="C56" s="206">
+      <c r="C56" s="202">
         <v>46277</v>
       </c>
-      <c r="D56" s="208"/>
-[...1 lines deleted...]
-      <c r="F56" s="219"/>
+      <c r="D56" s="204"/>
+      <c r="E56" s="215"/>
+      <c r="F56" s="215"/>
       <c r="G56" s="24">
         <f t="shared" si="5"/>
         <v>46247</v>
       </c>
       <c r="H56" s="24">
         <f t="shared" si="6"/>
         <v>46247</v>
       </c>
       <c r="I56" s="24">
         <f t="shared" si="7"/>
         <v>46261</v>
       </c>
       <c r="J56" s="24">
         <f t="shared" si="8"/>
         <v>46264</v>
       </c>
       <c r="K56" s="25">
         <f t="shared" si="9"/>
         <v>66</v>
       </c>
       <c r="L56" s="24">
         <f t="shared" si="10"/>
         <v>46327</v>
       </c>
       <c r="M56" s="26">
         <v>46327</v>
       </c>
       <c r="N56" s="26"/>
       <c r="O56" s="26">
         <f t="shared" si="11"/>
         <v>46691</v>
       </c>
       <c r="P56" s="27"/>
     </row>
     <row r="57" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="205" t="s">
+      <c r="A57" s="201" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="23">
         <v>25531</v>
       </c>
-      <c r="C57" s="206">
+      <c r="C57" s="202">
         <v>46325</v>
       </c>
-      <c r="D57" s="208"/>
-[...1 lines deleted...]
-      <c r="F57" s="219"/>
+      <c r="D57" s="204"/>
+      <c r="E57" s="215"/>
+      <c r="F57" s="215"/>
       <c r="G57" s="24">
         <f t="shared" si="5"/>
         <v>46295</v>
       </c>
       <c r="H57" s="24">
         <f t="shared" si="6"/>
         <v>46295</v>
       </c>
       <c r="I57" s="24">
         <f t="shared" si="7"/>
         <v>46309</v>
       </c>
       <c r="J57" s="24">
         <f t="shared" si="8"/>
         <v>46312</v>
       </c>
       <c r="K57" s="25">
         <f t="shared" si="9"/>
         <v>48</v>
       </c>
       <c r="L57" s="24">
         <f t="shared" si="10"/>
         <v>46357</v>
       </c>
       <c r="M57" s="26">
         <v>46357</v>
       </c>
       <c r="N57" s="26"/>
       <c r="O57" s="26">
         <f t="shared" si="11"/>
         <v>46721</v>
       </c>
       <c r="P57" s="27"/>
     </row>
     <row r="58" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="205" t="s">
+      <c r="A58" s="201" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="23">
         <v>31029</v>
       </c>
-      <c r="C58" s="213">
+      <c r="C58" s="209">
         <v>46333</v>
       </c>
-      <c r="D58" s="208"/>
-[...1 lines deleted...]
-      <c r="F58" s="219"/>
+      <c r="D58" s="204"/>
+      <c r="E58" s="215"/>
+      <c r="F58" s="215"/>
       <c r="G58" s="24">
         <f t="shared" si="5"/>
         <v>46303</v>
       </c>
       <c r="H58" s="24">
         <f t="shared" si="6"/>
         <v>46303</v>
       </c>
       <c r="I58" s="24">
         <f t="shared" si="7"/>
         <v>46317</v>
       </c>
       <c r="J58" s="24">
         <f t="shared" si="8"/>
         <v>46320</v>
       </c>
       <c r="K58" s="25">
         <f t="shared" si="9"/>
         <v>71</v>
       </c>
       <c r="L58" s="24">
         <f t="shared" si="10"/>
         <v>46388</v>
       </c>
       <c r="M58" s="26">
         <v>46388</v>
       </c>
       <c r="N58" s="26"/>
       <c r="O58" s="26">
         <f t="shared" si="11"/>
         <v>46752</v>
       </c>
       <c r="P58" s="27"/>
     </row>
     <row r="59" spans="1:17" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A59" s="639"/>
-[...14 lines deleted...]
-      <c r="P59" s="639"/>
+      <c r="A59" s="723"/>
+      <c r="B59" s="723"/>
+      <c r="C59" s="723"/>
+      <c r="D59" s="723"/>
+      <c r="E59" s="723"/>
+      <c r="F59" s="723"/>
+      <c r="G59" s="723"/>
+      <c r="H59" s="723"/>
+      <c r="I59" s="723"/>
+      <c r="J59" s="723"/>
+      <c r="K59" s="723"/>
+      <c r="L59" s="723"/>
+      <c r="M59" s="723"/>
+      <c r="N59" s="723"/>
+      <c r="O59" s="723"/>
+      <c r="P59" s="723"/>
     </row>
     <row r="60" spans="1:17" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="14"/>
       <c r="B60" s="13"/>
       <c r="C60" s="13"/>
       <c r="D60" s="13"/>
       <c r="E60" s="13"/>
       <c r="F60" s="13"/>
       <c r="G60" s="14"/>
       <c r="H60" s="14"/>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
       <c r="N60" s="14"/>
       <c r="O60" s="14"/>
       <c r="P60" s="14"/>
     </row>
     <row r="61" spans="1:17" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="14"/>
       <c r="B61" s="13"/>
       <c r="C61" s="13"/>
       <c r="D61" s="13"/>
       <c r="E61" s="13"/>
       <c r="F61" s="13"/>
       <c r="G61" s="14"/>
       <c r="H61" s="14"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
       <c r="N61" s="14"/>
       <c r="O61" s="14"/>
       <c r="P61" s="14"/>
     </row>
     <row r="62" spans="1:17" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A62" s="697" t="s">
+      <c r="A62" s="794" t="s">
         <v>79</v>
       </c>
-      <c r="B62" s="697"/>
-[...5 lines deleted...]
-      <c r="H62" s="640"/>
+      <c r="B62" s="794"/>
+      <c r="C62" s="794"/>
+      <c r="D62" s="794"/>
+      <c r="E62" s="794"/>
+      <c r="F62" s="794"/>
+      <c r="G62" s="794"/>
+      <c r="H62" s="724"/>
       <c r="I62" s="33"/>
       <c r="J62" s="33"/>
       <c r="K62" s="33"/>
       <c r="L62" s="33"/>
       <c r="M62" s="33"/>
       <c r="N62" s="33"/>
       <c r="O62" s="33"/>
       <c r="P62" s="33"/>
     </row>
     <row r="63" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
       <c r="A63" s="14"/>
       <c r="B63" s="13"/>
       <c r="C63" s="13"/>
       <c r="D63" s="13"/>
       <c r="E63" s="13"/>
       <c r="F63" s="13"/>
       <c r="G63" s="14"/>
       <c r="H63" s="14"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
       <c r="N63" s="14"/>
       <c r="O63" s="14"/>
       <c r="P63" s="14"/>
     </row>
     <row r="64" spans="1:17" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A64" s="686" t="s">
+      <c r="A64" s="783" t="s">
         <v>80</v>
       </c>
-      <c r="B64" s="686"/>
-[...13 lines deleted...]
-      <c r="P64" s="638"/>
+      <c r="B64" s="783"/>
+      <c r="C64" s="783"/>
+      <c r="D64" s="783"/>
+      <c r="E64" s="783"/>
+      <c r="F64" s="783"/>
+      <c r="G64" s="783"/>
+      <c r="H64" s="783"/>
+      <c r="I64" s="783"/>
+      <c r="J64" s="783"/>
+      <c r="K64" s="783"/>
+      <c r="L64" s="783"/>
+      <c r="M64" s="783"/>
+      <c r="N64" s="783"/>
+      <c r="O64" s="783"/>
+      <c r="P64" s="722"/>
       <c r="Q64" s="4"/>
     </row>
     <row r="65" spans="1:17" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A65" s="35"/>
       <c r="B65" s="34"/>
-      <c r="C65" s="220"/>
+      <c r="C65" s="216"/>
       <c r="D65" s="34"/>
-      <c r="E65" s="221"/>
-[...1 lines deleted...]
-      <c r="G65" s="222"/>
+      <c r="E65" s="217"/>
+      <c r="F65" s="217"/>
+      <c r="G65" s="218"/>
       <c r="H65" s="10" t="s">
         <v>9</v>
       </c>
       <c r="I65" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J65" s="12" t="s">
         <v>81</v>
       </c>
       <c r="K65" s="12" t="s">
         <v>10</v>
       </c>
       <c r="L65" s="12" t="s">
         <v>82</v>
       </c>
       <c r="M65" s="12" t="s">
         <v>11</v>
       </c>
       <c r="N65" s="12"/>
       <c r="O65" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="P65" s="223"/>
+      <c r="P65" s="219"/>
       <c r="Q65" s="4"/>
     </row>
     <row r="66" spans="1:17" ht="57.6" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="224" t="s">
+      <c r="A66" s="220" t="s">
         <v>14</v>
       </c>
       <c r="B66" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="C66" s="225" t="s">
+      <c r="C66" s="221" t="s">
         <v>16</v>
       </c>
       <c r="D66" s="8"/>
-      <c r="E66" s="226"/>
-[...1 lines deleted...]
-      <c r="G66" s="226" t="s">
+      <c r="E66" s="222"/>
+      <c r="F66" s="222"/>
+      <c r="G66" s="222" t="s">
         <v>75</v>
       </c>
       <c r="H66" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I66" s="8" t="s">
         <v>21</v>
       </c>
       <c r="J66" s="8" t="s">
         <v>83</v>
       </c>
       <c r="K66" s="8" t="s">
         <v>24</v>
       </c>
       <c r="L66" s="37" t="s">
         <v>77</v>
       </c>
       <c r="M66" s="8" t="s">
         <v>78</v>
       </c>
       <c r="N66" s="8"/>
       <c r="O66" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="P66" s="227"/>
+      <c r="P66" s="223"/>
       <c r="Q66" s="4"/>
     </row>
     <row r="67" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="228" t="s">
+      <c r="A67" s="224" t="s">
         <v>59</v>
       </c>
       <c r="B67" s="38">
         <v>27038</v>
       </c>
-      <c r="C67" s="229">
+      <c r="C67" s="225">
         <v>46043</v>
       </c>
       <c r="D67" s="6"/>
       <c r="E67" s="7"/>
       <c r="F67" s="7"/>
       <c r="G67" s="7">
         <f t="shared" ref="G67:G78" si="12">C67-30</f>
         <v>46013</v>
       </c>
       <c r="H67" s="7">
         <f t="shared" ref="H67:H78" si="13">G67</f>
         <v>46013</v>
       </c>
       <c r="I67" s="7">
         <f t="shared" ref="I67:I78" si="14">G67+14</f>
         <v>46027</v>
       </c>
-      <c r="J67" s="230">
+      <c r="J67" s="226">
         <f t="shared" ref="J67:J78" si="15">I67+14</f>
         <v>46041</v>
       </c>
-      <c r="K67" s="231">
+      <c r="K67" s="227">
         <f t="shared" ref="K67:K78" si="16">M67-J67</f>
         <v>13</v>
       </c>
       <c r="L67" s="7">
         <f t="shared" ref="L67:L78" si="17">M67</f>
         <v>46054</v>
       </c>
       <c r="M67" s="6">
         <v>46054</v>
       </c>
       <c r="N67" s="6"/>
       <c r="O67" s="6">
         <f t="shared" ref="O67:O78" si="18">M67+364</f>
         <v>46418</v>
       </c>
       <c r="P67" s="41"/>
       <c r="Q67" s="4"/>
     </row>
     <row r="68" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="224" t="s">
+      <c r="A68" s="220" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="38">
         <v>31104</v>
       </c>
-      <c r="C68" s="229">
+      <c r="C68" s="225">
         <v>46075</v>
       </c>
       <c r="D68" s="6"/>
       <c r="E68" s="7"/>
       <c r="F68" s="7"/>
       <c r="G68" s="7">
         <f t="shared" si="12"/>
         <v>46045</v>
       </c>
       <c r="H68" s="7">
         <f t="shared" si="13"/>
         <v>46045</v>
       </c>
       <c r="I68" s="7">
         <f t="shared" si="14"/>
         <v>46059</v>
       </c>
-      <c r="J68" s="230">
+      <c r="J68" s="226">
         <f t="shared" si="15"/>
         <v>46073</v>
       </c>
-      <c r="K68" s="231">
+      <c r="K68" s="227">
         <f t="shared" si="16"/>
         <v>9</v>
       </c>
       <c r="L68" s="7">
         <f t="shared" si="17"/>
         <v>46082</v>
       </c>
       <c r="M68" s="6">
         <v>46082</v>
       </c>
       <c r="N68" s="6"/>
       <c r="O68" s="6">
         <f t="shared" si="18"/>
         <v>46446</v>
       </c>
       <c r="P68" s="41"/>
       <c r="Q68" s="4"/>
     </row>
     <row r="69" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="224" t="s">
+      <c r="A69" s="220" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="38">
         <v>25638</v>
       </c>
-      <c r="C69" s="229">
+      <c r="C69" s="225">
         <v>46084</v>
       </c>
       <c r="D69" s="6"/>
       <c r="E69" s="7"/>
       <c r="F69" s="7"/>
       <c r="G69" s="7">
         <f t="shared" si="12"/>
         <v>46054</v>
       </c>
       <c r="H69" s="7">
         <f t="shared" si="13"/>
         <v>46054</v>
       </c>
       <c r="I69" s="7">
         <f t="shared" si="14"/>
         <v>46068</v>
       </c>
-      <c r="J69" s="230">
+      <c r="J69" s="226">
         <f t="shared" si="15"/>
         <v>46082</v>
       </c>
-      <c r="K69" s="231">
+      <c r="K69" s="227">
         <f t="shared" si="16"/>
         <v>31</v>
       </c>
       <c r="L69" s="7">
         <f t="shared" si="17"/>
         <v>46113</v>
       </c>
       <c r="M69" s="6">
         <v>46113</v>
       </c>
       <c r="N69" s="6"/>
       <c r="O69" s="6">
         <f t="shared" si="18"/>
         <v>46477</v>
       </c>
       <c r="P69" s="41"/>
       <c r="Q69" s="4"/>
     </row>
     <row r="70" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A70" s="224" t="s">
+      <c r="A70" s="220" t="s">
         <v>28</v>
       </c>
       <c r="B70" s="38">
         <v>34811</v>
       </c>
-      <c r="C70" s="229">
+      <c r="C70" s="225">
         <v>46131</v>
       </c>
       <c r="D70" s="6"/>
       <c r="E70" s="7"/>
       <c r="F70" s="7"/>
       <c r="G70" s="7">
         <f t="shared" si="12"/>
         <v>46101</v>
       </c>
       <c r="H70" s="7">
         <f t="shared" si="13"/>
         <v>46101</v>
       </c>
       <c r="I70" s="7">
         <f t="shared" si="14"/>
         <v>46115</v>
       </c>
-      <c r="J70" s="230">
+      <c r="J70" s="226">
         <f t="shared" si="15"/>
         <v>46129</v>
       </c>
-      <c r="K70" s="231">
+      <c r="K70" s="227">
         <f t="shared" si="16"/>
         <v>15</v>
       </c>
       <c r="L70" s="7">
         <f t="shared" si="17"/>
         <v>46144</v>
       </c>
       <c r="M70" s="6">
         <v>46144</v>
       </c>
       <c r="N70" s="6"/>
       <c r="O70" s="6">
         <f t="shared" si="18"/>
         <v>46508</v>
       </c>
       <c r="P70" s="41"/>
       <c r="Q70" s="4"/>
     </row>
     <row r="71" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A71" s="224" t="s">
+      <c r="A71" s="220" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="38">
         <v>24230</v>
       </c>
-      <c r="C71" s="229">
+      <c r="C71" s="225">
         <v>46149</v>
       </c>
       <c r="D71" s="6"/>
       <c r="E71" s="7"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7">
         <f t="shared" si="12"/>
         <v>46119</v>
       </c>
       <c r="H71" s="7">
         <f t="shared" si="13"/>
         <v>46119</v>
       </c>
       <c r="I71" s="7">
         <f t="shared" si="14"/>
         <v>46133</v>
       </c>
-      <c r="J71" s="230">
+      <c r="J71" s="226">
         <f t="shared" si="15"/>
         <v>46147</v>
       </c>
-      <c r="K71" s="231">
+      <c r="K71" s="227">
         <f t="shared" si="16"/>
         <v>27</v>
       </c>
       <c r="L71" s="7">
         <f t="shared" si="17"/>
         <v>46174</v>
       </c>
       <c r="M71" s="6">
         <v>46174</v>
       </c>
       <c r="N71" s="6"/>
       <c r="O71" s="6">
         <f t="shared" si="18"/>
         <v>46538</v>
       </c>
       <c r="P71" s="41"/>
       <c r="Q71" s="4"/>
     </row>
     <row r="72" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A72" s="224" t="s">
+      <c r="A72" s="220" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="38">
         <v>37425</v>
       </c>
-      <c r="C72" s="229">
+      <c r="C72" s="225">
         <v>46200</v>
       </c>
       <c r="D72" s="6"/>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="7">
         <f t="shared" si="12"/>
         <v>46170</v>
       </c>
       <c r="H72" s="7">
         <f t="shared" si="13"/>
         <v>46170</v>
       </c>
       <c r="I72" s="7">
         <f t="shared" si="14"/>
         <v>46184</v>
       </c>
-      <c r="J72" s="230">
+      <c r="J72" s="226">
         <f t="shared" si="15"/>
         <v>46198</v>
       </c>
-      <c r="K72" s="231">
+      <c r="K72" s="227">
         <f t="shared" si="16"/>
         <v>6</v>
       </c>
       <c r="L72" s="7">
         <f t="shared" si="17"/>
         <v>46204</v>
       </c>
       <c r="M72" s="6">
         <v>46204</v>
       </c>
       <c r="N72" s="6"/>
       <c r="O72" s="6">
         <f t="shared" si="18"/>
         <v>46568</v>
       </c>
       <c r="P72" s="41"/>
       <c r="Q72" s="4"/>
     </row>
     <row r="73" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A73" s="224" t="s">
+      <c r="A73" s="220" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="38">
         <v>32696</v>
       </c>
-      <c r="C73" s="229">
+      <c r="C73" s="225">
         <v>46214</v>
       </c>
       <c r="D73" s="6"/>
       <c r="E73" s="7"/>
       <c r="F73" s="7"/>
       <c r="G73" s="7">
         <f t="shared" si="12"/>
         <v>46184</v>
       </c>
       <c r="H73" s="7">
         <f t="shared" si="13"/>
         <v>46184</v>
       </c>
       <c r="I73" s="7">
         <f t="shared" si="14"/>
         <v>46198</v>
       </c>
-      <c r="J73" s="230">
+      <c r="J73" s="226">
         <f t="shared" si="15"/>
         <v>46212</v>
       </c>
-      <c r="K73" s="231">
+      <c r="K73" s="227">
         <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="L73" s="7">
         <f t="shared" si="17"/>
         <v>46236</v>
       </c>
       <c r="M73" s="6">
         <v>46236</v>
       </c>
       <c r="N73" s="6"/>
       <c r="O73" s="6">
         <f t="shared" si="18"/>
         <v>46600</v>
       </c>
       <c r="P73" s="41"/>
       <c r="Q73" s="4"/>
     </row>
     <row r="74" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="224" t="s">
+      <c r="A74" s="220" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="38">
         <v>27986</v>
       </c>
-      <c r="C74" s="229">
+      <c r="C74" s="225">
         <v>46264</v>
       </c>
       <c r="D74" s="6"/>
       <c r="E74" s="7"/>
       <c r="F74" s="7"/>
       <c r="G74" s="7">
         <f t="shared" si="12"/>
         <v>46234</v>
       </c>
       <c r="H74" s="7">
         <f t="shared" si="13"/>
         <v>46234</v>
       </c>
       <c r="I74" s="7">
         <f t="shared" si="14"/>
         <v>46248</v>
       </c>
-      <c r="J74" s="230">
+      <c r="J74" s="226">
         <f t="shared" si="15"/>
         <v>46262</v>
       </c>
-      <c r="K74" s="231">
+      <c r="K74" s="227">
         <f t="shared" si="16"/>
         <v>4</v>
       </c>
       <c r="L74" s="7">
         <f t="shared" si="17"/>
         <v>46266</v>
       </c>
       <c r="M74" s="6">
         <v>46266</v>
       </c>
       <c r="N74" s="6"/>
       <c r="O74" s="6">
         <f t="shared" si="18"/>
         <v>46630</v>
       </c>
       <c r="P74" s="41"/>
       <c r="Q74" s="4"/>
     </row>
     <row r="75" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A75" s="224" t="s">
+      <c r="A75" s="220" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="38">
         <v>35702</v>
       </c>
-      <c r="C75" s="229">
+      <c r="C75" s="225">
         <v>46270</v>
       </c>
       <c r="D75" s="6"/>
       <c r="E75" s="7"/>
       <c r="F75" s="7"/>
       <c r="G75" s="7">
         <f t="shared" si="12"/>
         <v>46240</v>
       </c>
       <c r="H75" s="7">
         <f t="shared" si="13"/>
         <v>46240</v>
       </c>
       <c r="I75" s="7">
         <f t="shared" si="14"/>
         <v>46254</v>
       </c>
-      <c r="J75" s="230">
+      <c r="J75" s="226">
         <f t="shared" si="15"/>
         <v>46268</v>
       </c>
-      <c r="K75" s="231">
+      <c r="K75" s="227">
         <f t="shared" si="16"/>
         <v>28</v>
       </c>
       <c r="L75" s="7">
         <f t="shared" si="17"/>
         <v>46296</v>
       </c>
       <c r="M75" s="6">
         <v>46296</v>
       </c>
       <c r="N75" s="6"/>
       <c r="O75" s="6">
         <f t="shared" si="18"/>
         <v>46660</v>
       </c>
       <c r="P75" s="41"/>
       <c r="Q75" s="4"/>
     </row>
     <row r="76" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A76" s="224" t="s">
+      <c r="A76" s="220" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="38">
         <v>25116</v>
       </c>
-      <c r="C76" s="229">
+      <c r="C76" s="225">
         <v>46311</v>
       </c>
       <c r="D76" s="6"/>
       <c r="E76" s="7"/>
       <c r="F76" s="7"/>
       <c r="G76" s="7">
         <f t="shared" si="12"/>
         <v>46281</v>
       </c>
       <c r="H76" s="7">
         <f t="shared" si="13"/>
         <v>46281</v>
       </c>
       <c r="I76" s="7">
         <f t="shared" si="14"/>
         <v>46295</v>
       </c>
-      <c r="J76" s="230">
+      <c r="J76" s="226">
         <f t="shared" si="15"/>
         <v>46309</v>
       </c>
-      <c r="K76" s="231">
+      <c r="K76" s="227">
         <f t="shared" si="16"/>
         <v>18</v>
       </c>
       <c r="L76" s="7">
         <f t="shared" si="17"/>
         <v>46327</v>
       </c>
       <c r="M76" s="6">
         <v>46327</v>
       </c>
       <c r="N76" s="6"/>
       <c r="O76" s="6">
         <f t="shared" si="18"/>
         <v>46691</v>
       </c>
       <c r="P76" s="41"/>
       <c r="Q76" s="4"/>
     </row>
     <row r="77" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="224" t="s">
+      <c r="A77" s="220" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="38">
         <v>36842</v>
       </c>
-      <c r="C77" s="229">
+      <c r="C77" s="225">
         <v>46351</v>
       </c>
       <c r="D77" s="6"/>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="7">
         <f t="shared" si="12"/>
         <v>46321</v>
       </c>
       <c r="H77" s="7">
         <f t="shared" si="13"/>
         <v>46321</v>
       </c>
       <c r="I77" s="7">
         <f t="shared" si="14"/>
         <v>46335</v>
       </c>
-      <c r="J77" s="230">
+      <c r="J77" s="226">
         <f t="shared" si="15"/>
         <v>46349</v>
       </c>
-      <c r="K77" s="231">
+      <c r="K77" s="227">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
       <c r="L77" s="7">
         <f t="shared" si="17"/>
         <v>46357</v>
       </c>
       <c r="M77" s="6">
         <v>46357</v>
       </c>
       <c r="N77" s="6"/>
       <c r="O77" s="6">
         <f t="shared" si="18"/>
         <v>46721</v>
       </c>
       <c r="P77" s="41"/>
       <c r="Q77" s="4"/>
     </row>
     <row r="78" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A78" s="224" t="s">
+      <c r="A78" s="220" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="38">
         <v>29220</v>
       </c>
-      <c r="C78" s="232">
+      <c r="C78" s="228">
         <v>46376</v>
       </c>
-      <c r="D78" s="233"/>
-[...1 lines deleted...]
-      <c r="F78" s="234"/>
+      <c r="D78" s="229"/>
+      <c r="E78" s="230"/>
+      <c r="F78" s="230"/>
       <c r="G78" s="7">
         <f t="shared" si="12"/>
         <v>46346</v>
       </c>
       <c r="H78" s="7">
         <f t="shared" si="13"/>
         <v>46346</v>
       </c>
       <c r="I78" s="7">
         <f t="shared" si="14"/>
         <v>46360</v>
       </c>
-      <c r="J78" s="230">
+      <c r="J78" s="226">
         <f t="shared" si="15"/>
         <v>46374</v>
       </c>
-      <c r="K78" s="231">
+      <c r="K78" s="227">
         <f t="shared" si="16"/>
         <v>14</v>
       </c>
       <c r="L78" s="7">
         <f t="shared" si="17"/>
         <v>46388</v>
       </c>
       <c r="M78" s="6">
         <v>46388</v>
       </c>
       <c r="N78" s="6"/>
       <c r="O78" s="6">
         <f t="shared" si="18"/>
         <v>46752</v>
       </c>
       <c r="P78" s="41"/>
       <c r="Q78" s="4"/>
     </row>
     <row r="79" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="235"/>
+      <c r="A79" s="231"/>
       <c r="B79" s="39"/>
       <c r="C79" s="40"/>
       <c r="D79" s="40"/>
       <c r="E79" s="40"/>
       <c r="F79" s="40"/>
       <c r="G79" s="41"/>
       <c r="H79" s="41"/>
       <c r="I79" s="41"/>
       <c r="J79" s="42"/>
       <c r="K79" s="40"/>
       <c r="L79" s="40"/>
       <c r="M79" s="41"/>
       <c r="N79" s="41"/>
       <c r="O79" s="41"/>
       <c r="P79" s="41"/>
       <c r="Q79" s="4"/>
     </row>
     <row r="80" spans="1:17" ht="18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A80" s="686" t="s">
+      <c r="A80" s="783" t="s">
         <v>84</v>
       </c>
-      <c r="B80" s="686"/>
-[...13 lines deleted...]
-      <c r="P80" s="638"/>
+      <c r="B80" s="783"/>
+      <c r="C80" s="783"/>
+      <c r="D80" s="783"/>
+      <c r="E80" s="783"/>
+      <c r="F80" s="783"/>
+      <c r="G80" s="783"/>
+      <c r="H80" s="783"/>
+      <c r="I80" s="783"/>
+      <c r="J80" s="783"/>
+      <c r="K80" s="783"/>
+      <c r="L80" s="783"/>
+      <c r="M80" s="783"/>
+      <c r="N80" s="783"/>
+      <c r="O80" s="783"/>
+      <c r="P80" s="722"/>
       <c r="Q80" s="4"/>
     </row>
     <row r="81" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
       <c r="A81" s="40"/>
       <c r="B81" s="43"/>
       <c r="C81" s="43"/>
       <c r="D81" s="43"/>
       <c r="E81" s="43"/>
       <c r="F81" s="43"/>
       <c r="G81" s="40"/>
       <c r="H81" s="40"/>
       <c r="I81" s="40"/>
       <c r="J81" s="40"/>
       <c r="K81" s="40"/>
       <c r="L81" s="40"/>
       <c r="M81" s="40"/>
       <c r="N81" s="40"/>
       <c r="O81" s="40"/>
       <c r="P81" s="40"/>
       <c r="Q81" s="4"/>
     </row>
     <row r="82" spans="1:17" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A82" s="35"/>
       <c r="B82" s="34"/>
-      <c r="C82" s="220"/>
+      <c r="C82" s="216"/>
       <c r="D82" s="34"/>
-      <c r="E82" s="221"/>
-[...1 lines deleted...]
-      <c r="G82" s="222"/>
+      <c r="E82" s="217"/>
+      <c r="F82" s="217"/>
+      <c r="G82" s="218"/>
       <c r="H82" s="10" t="s">
         <v>9</v>
       </c>
       <c r="I82" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J82" s="10" t="s">
         <v>73</v>
       </c>
       <c r="K82" s="12" t="s">
         <v>81</v>
       </c>
       <c r="L82" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M82" s="11" t="s">
         <v>10</v>
       </c>
       <c r="N82" s="11"/>
       <c r="O82" s="10" t="s">
         <v>85</v>
       </c>
       <c r="P82" s="10" t="s">
         <v>86</v>
       </c>
       <c r="Q82" s="10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="83" spans="1:17" ht="72" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="224" t="s">
+      <c r="A83" s="220" t="s">
         <v>14</v>
       </c>
       <c r="B83" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="C83" s="236" t="s">
+      <c r="C83" s="232" t="s">
         <v>16</v>
       </c>
       <c r="D83" s="8"/>
-      <c r="E83" s="226"/>
-[...1 lines deleted...]
-      <c r="G83" s="226" t="s">
+      <c r="E83" s="222"/>
+      <c r="F83" s="222"/>
+      <c r="G83" s="222" t="s">
         <v>75</v>
       </c>
       <c r="H83" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I83" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="J83" s="237" t="s">
+      <c r="J83" s="233" t="s">
         <v>76</v>
       </c>
       <c r="K83" s="8" t="s">
         <v>83</v>
       </c>
       <c r="L83" s="8" t="s">
         <v>24</v>
       </c>
       <c r="M83" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N83" s="8"/>
       <c r="O83" s="8" t="s">
         <v>78</v>
       </c>
       <c r="P83" s="9" t="s">
         <v>88</v>
       </c>
       <c r="Q83" s="8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="84" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A84" s="228" t="s">
+      <c r="A84" s="224" t="s">
         <v>59</v>
       </c>
       <c r="B84" s="38">
         <v>27038</v>
       </c>
-      <c r="C84" s="229">
+      <c r="C84" s="225">
         <v>46043</v>
       </c>
       <c r="D84" s="6"/>
       <c r="E84" s="7"/>
       <c r="F84" s="7"/>
       <c r="G84" s="7">
         <f t="shared" ref="G84:G95" si="19">C84-30</f>
         <v>46013</v>
       </c>
       <c r="H84" s="7">
         <f t="shared" ref="H84:H95" si="20">G84</f>
         <v>46013</v>
       </c>
       <c r="I84" s="7">
         <f t="shared" ref="I84:I95" si="21">G84+14</f>
         <v>46027</v>
       </c>
       <c r="J84" s="7">
         <f t="shared" ref="J84:J95" si="22">I84+3</f>
         <v>46030</v>
       </c>
       <c r="K84" s="6">
         <f t="shared" ref="K84:K95" si="23">J84+14</f>
         <v>46044</v>
       </c>
-      <c r="L84" s="231" t="e">
+      <c r="L84" s="227" t="e">
         <f>#REF!-J84</f>
         <v>#REF!</v>
       </c>
-      <c r="M84" s="231">
+      <c r="M84" s="227">
         <f t="shared" ref="M84:M95" si="24">O84-K84</f>
         <v>10</v>
       </c>
-      <c r="N84" s="231"/>
+      <c r="N84" s="227"/>
       <c r="O84" s="6">
         <v>46054</v>
       </c>
       <c r="P84" s="6">
         <f t="shared" ref="P84:P95" si="25">Q84</f>
         <v>46418</v>
       </c>
       <c r="Q84" s="6">
         <f t="shared" ref="Q84:Q95" si="26">O84+364</f>
         <v>46418</v>
       </c>
     </row>
     <row r="85" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A85" s="224" t="s">
+      <c r="A85" s="220" t="s">
         <v>60</v>
       </c>
       <c r="B85" s="38">
         <v>31104</v>
       </c>
-      <c r="C85" s="229">
+      <c r="C85" s="225">
         <v>46075</v>
       </c>
       <c r="D85" s="6"/>
       <c r="E85" s="7"/>
       <c r="F85" s="7"/>
       <c r="G85" s="7">
         <f t="shared" si="19"/>
         <v>46045</v>
       </c>
       <c r="H85" s="7">
         <f t="shared" si="20"/>
         <v>46045</v>
       </c>
       <c r="I85" s="7">
         <f t="shared" si="21"/>
         <v>46059</v>
       </c>
       <c r="J85" s="7">
         <f t="shared" si="22"/>
         <v>46062</v>
       </c>
       <c r="K85" s="6">
         <f t="shared" si="23"/>
         <v>46076</v>
       </c>
-      <c r="L85" s="231" t="e">
+      <c r="L85" s="227" t="e">
         <f>#REF!-J85</f>
         <v>#REF!</v>
       </c>
-      <c r="M85" s="231">
+      <c r="M85" s="227">
         <f t="shared" si="24"/>
         <v>6</v>
       </c>
-      <c r="N85" s="231"/>
+      <c r="N85" s="227"/>
       <c r="O85" s="6">
         <v>46082</v>
       </c>
       <c r="P85" s="6">
         <f t="shared" si="25"/>
         <v>46446</v>
       </c>
       <c r="Q85" s="6">
         <f t="shared" si="26"/>
         <v>46446</v>
       </c>
     </row>
     <row r="86" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A86" s="224" t="s">
+      <c r="A86" s="220" t="s">
         <v>61</v>
       </c>
       <c r="B86" s="38">
         <v>25638</v>
       </c>
-      <c r="C86" s="229">
+      <c r="C86" s="225">
         <v>46084</v>
       </c>
       <c r="D86" s="6"/>
       <c r="E86" s="7"/>
       <c r="F86" s="7"/>
       <c r="G86" s="7">
         <f t="shared" si="19"/>
         <v>46054</v>
       </c>
       <c r="H86" s="7">
         <f t="shared" si="20"/>
         <v>46054</v>
       </c>
       <c r="I86" s="7">
         <f t="shared" si="21"/>
         <v>46068</v>
       </c>
       <c r="J86" s="7">
         <f t="shared" si="22"/>
         <v>46071</v>
       </c>
       <c r="K86" s="6">
         <f t="shared" si="23"/>
         <v>46085</v>
       </c>
-      <c r="L86" s="231" t="e">
+      <c r="L86" s="227" t="e">
         <f>#REF!-J86</f>
         <v>#REF!</v>
       </c>
-      <c r="M86" s="231">
+      <c r="M86" s="227">
         <f t="shared" si="24"/>
         <v>28</v>
       </c>
-      <c r="N86" s="231"/>
+      <c r="N86" s="227"/>
       <c r="O86" s="6">
         <v>46113</v>
       </c>
       <c r="P86" s="6">
         <f t="shared" si="25"/>
         <v>46477</v>
       </c>
       <c r="Q86" s="6">
         <f t="shared" si="26"/>
         <v>46477</v>
       </c>
     </row>
     <row r="87" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A87" s="224" t="s">
+      <c r="A87" s="220" t="s">
         <v>28</v>
       </c>
       <c r="B87" s="38">
         <v>34811</v>
       </c>
-      <c r="C87" s="229">
+      <c r="C87" s="225">
         <v>46131</v>
       </c>
       <c r="D87" s="6"/>
       <c r="E87" s="7"/>
       <c r="F87" s="7"/>
       <c r="G87" s="7">
         <f t="shared" si="19"/>
         <v>46101</v>
       </c>
       <c r="H87" s="7">
         <f t="shared" si="20"/>
         <v>46101</v>
       </c>
       <c r="I87" s="7">
         <f t="shared" si="21"/>
         <v>46115</v>
       </c>
       <c r="J87" s="7">
         <f t="shared" si="22"/>
         <v>46118</v>
       </c>
       <c r="K87" s="6">
         <f t="shared" si="23"/>
         <v>46132</v>
       </c>
-      <c r="L87" s="231" t="e">
+      <c r="L87" s="227" t="e">
         <f>#REF!-J87</f>
         <v>#REF!</v>
       </c>
-      <c r="M87" s="231">
+      <c r="M87" s="227">
         <f t="shared" si="24"/>
         <v>12</v>
       </c>
-      <c r="N87" s="231"/>
+      <c r="N87" s="227"/>
       <c r="O87" s="6">
         <v>46144</v>
       </c>
       <c r="P87" s="6">
         <f t="shared" si="25"/>
         <v>46508</v>
       </c>
       <c r="Q87" s="6">
         <f t="shared" si="26"/>
         <v>46508</v>
       </c>
     </row>
     <row r="88" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A88" s="224" t="s">
+      <c r="A88" s="220" t="s">
         <v>64</v>
       </c>
       <c r="B88" s="38">
         <v>24230</v>
       </c>
-      <c r="C88" s="229">
+      <c r="C88" s="225">
         <v>46149</v>
       </c>
       <c r="D88" s="6"/>
       <c r="E88" s="7"/>
       <c r="F88" s="7"/>
       <c r="G88" s="7">
         <f t="shared" si="19"/>
         <v>46119</v>
       </c>
       <c r="H88" s="7">
         <f t="shared" si="20"/>
         <v>46119</v>
       </c>
       <c r="I88" s="7">
         <f t="shared" si="21"/>
         <v>46133</v>
       </c>
       <c r="J88" s="7">
         <f t="shared" si="22"/>
         <v>46136</v>
       </c>
       <c r="K88" s="6">
         <f t="shared" si="23"/>
         <v>46150</v>
       </c>
-      <c r="L88" s="231" t="e">
+      <c r="L88" s="227" t="e">
         <f>#REF!-J88</f>
         <v>#REF!</v>
       </c>
-      <c r="M88" s="231">
+      <c r="M88" s="227">
         <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="N88" s="231"/>
+      <c r="N88" s="227"/>
       <c r="O88" s="6">
         <v>46174</v>
       </c>
       <c r="P88" s="6">
         <f t="shared" si="25"/>
         <v>46538</v>
       </c>
       <c r="Q88" s="6">
         <f t="shared" si="26"/>
         <v>46538</v>
       </c>
     </row>
     <row r="89" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A89" s="224" t="s">
+      <c r="A89" s="220" t="s">
         <v>65</v>
       </c>
       <c r="B89" s="38">
         <v>37425</v>
       </c>
-      <c r="C89" s="229">
+      <c r="C89" s="225">
         <v>46200</v>
       </c>
       <c r="D89" s="6"/>
       <c r="E89" s="7"/>
       <c r="F89" s="7"/>
       <c r="G89" s="7">
         <f t="shared" si="19"/>
         <v>46170</v>
       </c>
       <c r="H89" s="7">
         <f t="shared" si="20"/>
         <v>46170</v>
       </c>
       <c r="I89" s="7">
         <f t="shared" si="21"/>
         <v>46184</v>
       </c>
       <c r="J89" s="7">
         <f t="shared" si="22"/>
         <v>46187</v>
       </c>
       <c r="K89" s="6">
         <f t="shared" si="23"/>
         <v>46201</v>
       </c>
-      <c r="L89" s="231" t="e">
+      <c r="L89" s="227" t="e">
         <f>#REF!-J89</f>
         <v>#REF!</v>
       </c>
-      <c r="M89" s="231">
+      <c r="M89" s="227">
         <f t="shared" si="24"/>
         <v>3</v>
       </c>
-      <c r="N89" s="231"/>
+      <c r="N89" s="227"/>
       <c r="O89" s="6">
         <v>46204</v>
       </c>
       <c r="P89" s="6">
         <f t="shared" si="25"/>
         <v>46568</v>
       </c>
       <c r="Q89" s="6">
         <f t="shared" si="26"/>
         <v>46568</v>
       </c>
     </row>
     <row r="90" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A90" s="224" t="s">
+      <c r="A90" s="220" t="s">
         <v>66</v>
       </c>
       <c r="B90" s="38">
         <v>32696</v>
       </c>
-      <c r="C90" s="229">
+      <c r="C90" s="225">
         <v>46214</v>
       </c>
       <c r="D90" s="6"/>
       <c r="E90" s="7"/>
       <c r="F90" s="7"/>
       <c r="G90" s="7">
         <f t="shared" si="19"/>
         <v>46184</v>
       </c>
       <c r="H90" s="7">
         <f t="shared" si="20"/>
         <v>46184</v>
       </c>
       <c r="I90" s="7">
         <f t="shared" si="21"/>
         <v>46198</v>
       </c>
       <c r="J90" s="7">
         <f t="shared" si="22"/>
         <v>46201</v>
       </c>
       <c r="K90" s="6">
         <f t="shared" si="23"/>
         <v>46215</v>
       </c>
-      <c r="L90" s="231" t="e">
+      <c r="L90" s="227" t="e">
         <f>#REF!-J90</f>
         <v>#REF!</v>
       </c>
-      <c r="M90" s="231">
+      <c r="M90" s="227">
         <f t="shared" si="24"/>
         <v>21</v>
       </c>
-      <c r="N90" s="231"/>
+      <c r="N90" s="227"/>
       <c r="O90" s="6">
         <v>46236</v>
       </c>
       <c r="P90" s="6">
         <f t="shared" si="25"/>
         <v>46600</v>
       </c>
       <c r="Q90" s="6">
         <f t="shared" si="26"/>
         <v>46600</v>
       </c>
     </row>
     <row r="91" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="224" t="s">
+      <c r="A91" s="220" t="s">
         <v>67</v>
       </c>
       <c r="B91" s="38">
         <v>27986</v>
       </c>
-      <c r="C91" s="229">
+      <c r="C91" s="225">
         <v>46264</v>
       </c>
       <c r="D91" s="6"/>
       <c r="E91" s="7"/>
       <c r="F91" s="7"/>
       <c r="G91" s="7">
         <f t="shared" si="19"/>
         <v>46234</v>
       </c>
       <c r="H91" s="7">
         <f t="shared" si="20"/>
         <v>46234</v>
       </c>
       <c r="I91" s="7">
         <f t="shared" si="21"/>
         <v>46248</v>
       </c>
       <c r="J91" s="7">
         <f t="shared" si="22"/>
         <v>46251</v>
       </c>
       <c r="K91" s="6">
         <f t="shared" si="23"/>
         <v>46265</v>
       </c>
-      <c r="L91" s="231" t="e">
+      <c r="L91" s="227" t="e">
         <f>#REF!-J91</f>
         <v>#REF!</v>
       </c>
-      <c r="M91" s="231">
+      <c r="M91" s="227">
         <f t="shared" si="24"/>
         <v>1</v>
       </c>
-      <c r="N91" s="231"/>
+      <c r="N91" s="227"/>
       <c r="O91" s="6">
         <v>46266</v>
       </c>
       <c r="P91" s="6">
         <f t="shared" si="25"/>
         <v>46630</v>
       </c>
       <c r="Q91" s="6">
         <f t="shared" si="26"/>
         <v>46630</v>
       </c>
     </row>
     <row r="92" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A92" s="224" t="s">
+      <c r="A92" s="220" t="s">
         <v>68</v>
       </c>
       <c r="B92" s="38">
         <v>35702</v>
       </c>
-      <c r="C92" s="229">
+      <c r="C92" s="225">
         <v>46270</v>
       </c>
       <c r="D92" s="6"/>
       <c r="E92" s="7"/>
       <c r="F92" s="7"/>
       <c r="G92" s="7">
         <f t="shared" si="19"/>
         <v>46240</v>
       </c>
       <c r="H92" s="7">
         <f t="shared" si="20"/>
         <v>46240</v>
       </c>
       <c r="I92" s="7">
         <f t="shared" si="21"/>
         <v>46254</v>
       </c>
       <c r="J92" s="7">
         <f t="shared" si="22"/>
         <v>46257</v>
       </c>
       <c r="K92" s="6">
         <f t="shared" si="23"/>
         <v>46271</v>
       </c>
-      <c r="L92" s="231" t="e">
+      <c r="L92" s="227" t="e">
         <f>#REF!-J92</f>
         <v>#REF!</v>
       </c>
-      <c r="M92" s="231">
+      <c r="M92" s="227">
         <f t="shared" si="24"/>
         <v>25</v>
       </c>
-      <c r="N92" s="231"/>
+      <c r="N92" s="227"/>
       <c r="O92" s="6">
         <v>46296</v>
       </c>
       <c r="P92" s="6">
         <f t="shared" si="25"/>
         <v>46660</v>
       </c>
       <c r="Q92" s="6">
         <f t="shared" si="26"/>
         <v>46660</v>
       </c>
     </row>
     <row r="93" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A93" s="224" t="s">
+      <c r="A93" s="220" t="s">
         <v>69</v>
       </c>
       <c r="B93" s="38">
         <v>25116</v>
       </c>
-      <c r="C93" s="229">
+      <c r="C93" s="225">
         <v>46311</v>
       </c>
       <c r="D93" s="6"/>
       <c r="E93" s="7"/>
       <c r="F93" s="7"/>
       <c r="G93" s="7">
         <f t="shared" si="19"/>
         <v>46281</v>
       </c>
       <c r="H93" s="7">
         <f t="shared" si="20"/>
         <v>46281</v>
       </c>
       <c r="I93" s="7">
         <f t="shared" si="21"/>
         <v>46295</v>
       </c>
       <c r="J93" s="7">
         <f t="shared" si="22"/>
         <v>46298</v>
       </c>
       <c r="K93" s="6">
         <f t="shared" si="23"/>
         <v>46312</v>
       </c>
-      <c r="L93" s="231" t="e">
+      <c r="L93" s="227" t="e">
         <f>#REF!-J93</f>
         <v>#REF!</v>
       </c>
-      <c r="M93" s="231">
+      <c r="M93" s="227">
         <f t="shared" si="24"/>
         <v>15</v>
       </c>
-      <c r="N93" s="231"/>
+      <c r="N93" s="227"/>
       <c r="O93" s="6">
         <v>46327</v>
       </c>
       <c r="P93" s="6">
         <f t="shared" si="25"/>
         <v>46691</v>
       </c>
       <c r="Q93" s="6">
         <f t="shared" si="26"/>
         <v>46691</v>
       </c>
     </row>
     <row r="94" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A94" s="224" t="s">
+      <c r="A94" s="220" t="s">
         <v>70</v>
       </c>
       <c r="B94" s="38">
         <v>36842</v>
       </c>
-      <c r="C94" s="229">
+      <c r="C94" s="225">
         <v>46351</v>
       </c>
       <c r="D94" s="6"/>
       <c r="E94" s="7"/>
       <c r="F94" s="7"/>
       <c r="G94" s="7">
         <f t="shared" si="19"/>
         <v>46321</v>
       </c>
       <c r="H94" s="7">
         <f t="shared" si="20"/>
         <v>46321</v>
       </c>
       <c r="I94" s="7">
         <f t="shared" si="21"/>
         <v>46335</v>
       </c>
       <c r="J94" s="7">
         <f t="shared" si="22"/>
         <v>46338</v>
       </c>
       <c r="K94" s="6">
         <f t="shared" si="23"/>
         <v>46352</v>
       </c>
-      <c r="L94" s="231" t="e">
+      <c r="L94" s="227" t="e">
         <f>#REF!-J94</f>
         <v>#REF!</v>
       </c>
-      <c r="M94" s="231">
+      <c r="M94" s="227">
         <f t="shared" si="24"/>
         <v>5</v>
       </c>
-      <c r="N94" s="231"/>
+      <c r="N94" s="227"/>
       <c r="O94" s="6">
         <v>46357</v>
       </c>
       <c r="P94" s="6">
         <f t="shared" si="25"/>
         <v>46721</v>
       </c>
       <c r="Q94" s="6">
         <f t="shared" si="26"/>
         <v>46721</v>
       </c>
     </row>
     <row r="95" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A95" s="224" t="s">
+      <c r="A95" s="220" t="s">
         <v>71</v>
       </c>
       <c r="B95" s="38">
         <v>29220</v>
       </c>
-      <c r="C95" s="232">
+      <c r="C95" s="228">
         <v>46376</v>
       </c>
-      <c r="D95" s="233"/>
-[...1 lines deleted...]
-      <c r="F95" s="234"/>
+      <c r="D95" s="229"/>
+      <c r="E95" s="230"/>
+      <c r="F95" s="230"/>
       <c r="G95" s="7">
         <f t="shared" si="19"/>
         <v>46346</v>
       </c>
       <c r="H95" s="7">
         <f t="shared" si="20"/>
         <v>46346</v>
       </c>
       <c r="I95" s="7">
         <f t="shared" si="21"/>
         <v>46360</v>
       </c>
       <c r="J95" s="7">
         <f t="shared" si="22"/>
         <v>46363</v>
       </c>
       <c r="K95" s="6">
         <f t="shared" si="23"/>
         <v>46377</v>
       </c>
-      <c r="L95" s="231" t="e">
+      <c r="L95" s="227" t="e">
         <f>#REF!-J95</f>
         <v>#REF!</v>
       </c>
-      <c r="M95" s="231">
+      <c r="M95" s="227">
         <f t="shared" si="24"/>
         <v>11</v>
       </c>
-      <c r="N95" s="231"/>
+      <c r="N95" s="227"/>
       <c r="O95" s="6">
         <v>46388</v>
       </c>
       <c r="P95" s="6">
         <f t="shared" si="25"/>
         <v>46752</v>
       </c>
       <c r="Q95" s="6">
         <f t="shared" si="26"/>
         <v>46752</v>
       </c>
     </row>
     <row r="96" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
       <c r="A96" s="40"/>
       <c r="B96" s="43"/>
       <c r="C96" s="43"/>
       <c r="D96" s="43"/>
       <c r="E96" s="43"/>
       <c r="F96" s="43"/>
       <c r="G96" s="40"/>
       <c r="H96" s="40"/>
       <c r="I96" s="40"/>
       <c r="J96" s="40"/>
       <c r="K96" s="40"/>
       <c r="L96" s="40"/>
@@ -10354,5500 +11485,7647 @@
     <col min="2" max="3" width="16.6640625" customWidth="1"/>
     <col min="4" max="8" width="19.5546875" customWidth="1"/>
     <col min="9" max="9" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="20" customWidth="1"/>
     <col min="11" max="11" width="20" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="21.6640625" customWidth="1"/>
     <col min="13" max="14" width="22.109375" customWidth="1"/>
     <col min="15" max="15" width="19.5546875" customWidth="1"/>
     <col min="16" max="16" width="26.6640625" customWidth="1"/>
     <col min="17" max="17" width="27.33203125" customWidth="1"/>
     <col min="18" max="18" width="17.109375" customWidth="1"/>
     <col min="19" max="19" width="17.88671875" customWidth="1"/>
     <col min="20" max="20" width="21.109375" customWidth="1"/>
     <col min="21" max="21" width="20" customWidth="1"/>
     <col min="22" max="22" width="16.88671875" customWidth="1"/>
     <col min="23" max="23" width="20.88671875" customWidth="1"/>
     <col min="24" max="24" width="18.6640625" customWidth="1"/>
     <col min="25" max="25" width="18.88671875" customWidth="1"/>
     <col min="26" max="26" width="23.44140625" customWidth="1"/>
     <col min="27" max="27" width="17.88671875" customWidth="1"/>
     <col min="28" max="28" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:19" ht="234.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="677" t="s">
+      <c r="A3" s="767" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="658"/>
-[...11 lines deleted...]
-      <c r="N3" s="660"/>
+      <c r="B3" s="741"/>
+      <c r="C3" s="741"/>
+      <c r="D3" s="742"/>
+      <c r="E3" s="742"/>
+      <c r="F3" s="742"/>
+      <c r="G3" s="742"/>
+      <c r="H3" s="742"/>
+      <c r="I3" s="742"/>
+      <c r="J3" s="742"/>
+      <c r="K3" s="742"/>
+      <c r="L3" s="742"/>
+      <c r="M3" s="742"/>
+      <c r="N3" s="743"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
     </row>
     <row r="7" spans="1:19" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="661" t="s">
+      <c r="A7" s="744" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="661"/>
-[...7 lines deleted...]
-      <c r="J7" s="661"/>
+      <c r="B7" s="744"/>
+      <c r="C7" s="744"/>
+      <c r="D7" s="744"/>
+      <c r="E7" s="744"/>
+      <c r="F7" s="744"/>
+      <c r="G7" s="744"/>
+      <c r="H7" s="744"/>
+      <c r="I7" s="744"/>
+      <c r="J7" s="744"/>
     </row>
     <row r="8" spans="1:19" ht="9" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="103"/>
-[...8 lines deleted...]
-      <c r="J8" s="103"/>
+      <c r="A8" s="100"/>
+      <c r="B8" s="100"/>
+      <c r="C8" s="100"/>
+      <c r="D8" s="100"/>
+      <c r="E8" s="100"/>
+      <c r="F8" s="100"/>
+      <c r="G8" s="100"/>
+      <c r="H8" s="100"/>
+      <c r="I8" s="100"/>
+      <c r="J8" s="100"/>
     </row>
     <row r="9" spans="1:19" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A9" s="255" t="s">
+      <c r="A9" s="250" t="s">
         <v>89</v>
       </c>
-      <c r="B9" s="255"/>
-[...5 lines deleted...]
-      <c r="H9" s="255"/>
+      <c r="B9" s="250"/>
+      <c r="C9" s="250"/>
+      <c r="D9" s="250"/>
+      <c r="E9" s="250"/>
+      <c r="F9" s="250"/>
+      <c r="G9" s="250"/>
+      <c r="H9" s="250"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
     </row>
     <row r="10" spans="1:19" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="662" t="s">
+      <c r="A10" s="768" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="663"/>
-[...3 lines deleted...]
-      <c r="F10" s="238"/>
+      <c r="B10" s="769"/>
+      <c r="C10" s="769"/>
+      <c r="D10" s="769"/>
+      <c r="E10" s="234"/>
+      <c r="F10" s="234"/>
       <c r="G10" s="61"/>
       <c r="H10" s="61"/>
       <c r="I10" s="61"/>
       <c r="J10" s="62"/>
       <c r="K10" s="62"/>
       <c r="L10" s="62"/>
       <c r="M10" s="62"/>
       <c r="N10" s="62"/>
       <c r="O10" s="62"/>
       <c r="P10" s="62"/>
       <c r="Q10" s="62"/>
     </row>
     <row r="11" spans="1:19" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="63"/>
       <c r="B11" s="64"/>
-      <c r="C11" s="360"/>
-      <c r="D11" s="105" t="s">
+      <c r="C11" s="352"/>
+      <c r="D11" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="E11" s="671" t="s">
+      <c r="E11" s="770" t="s">
         <v>5</v>
       </c>
-      <c r="F11" s="672"/>
+      <c r="F11" s="771"/>
       <c r="G11" s="63"/>
       <c r="H11" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="I11" s="637"/>
-      <c r="J11" s="66" t="s">
+      <c r="I11" s="721"/>
+      <c r="J11" s="578" t="s">
         <v>7</v>
       </c>
-      <c r="K11" s="67" t="s">
+      <c r="K11" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="L11" s="66" t="s">
+      <c r="L11" s="578" t="s">
         <v>9</v>
       </c>
-      <c r="M11" s="67" t="s">
+      <c r="M11" s="66" t="s">
         <v>10</v>
       </c>
-      <c r="N11" s="67" t="s">
+      <c r="N11" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="O11" s="66" t="s">
+      <c r="O11" s="578" t="s">
         <v>12</v>
       </c>
-      <c r="P11" s="66" t="s">
+      <c r="P11" s="578" t="s">
         <v>13</v>
       </c>
-      <c r="Q11" s="67" t="s">
+      <c r="Q11" s="66" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="75.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="68" t="s">
+      <c r="A12" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="68" t="s">
+      <c r="B12" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="361"/>
-      <c r="D12" s="239" t="s">
+      <c r="C12" s="353"/>
+      <c r="D12" s="582" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="69" t="s">
+      <c r="E12" s="579" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="69" t="s">
+      <c r="F12" s="579" t="s">
         <v>18</v>
       </c>
-      <c r="G12" s="70" t="s">
+      <c r="G12" s="68" t="s">
         <v>90</v>
       </c>
-      <c r="H12" s="71" t="s">
+      <c r="H12" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="I12" s="72"/>
-      <c r="J12" s="69" t="s">
+      <c r="I12" s="580"/>
+      <c r="J12" s="579" t="s">
         <v>91</v>
       </c>
-      <c r="K12" s="69" t="s">
+      <c r="K12" s="579" t="s">
         <v>92</v>
       </c>
-      <c r="L12" s="69" t="s">
+      <c r="L12" s="579" t="s">
         <v>23</v>
       </c>
-      <c r="M12" s="69" t="s">
+      <c r="M12" s="579" t="s">
         <v>24</v>
       </c>
-      <c r="N12" s="69" t="s">
+      <c r="N12" s="579" t="s">
         <v>25</v>
       </c>
-      <c r="O12" s="69" t="s">
+      <c r="O12" s="579" t="s">
         <v>26</v>
       </c>
-      <c r="P12" s="69" t="s">
+      <c r="P12" s="579" t="s">
         <v>27</v>
       </c>
-      <c r="Q12" s="68" t="s">
+      <c r="Q12" s="67" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="73" t="s">
+      <c r="A13" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="74">
+      <c r="B13" s="71">
         <v>36253</v>
       </c>
-      <c r="C13" s="362"/>
-      <c r="D13" s="240">
+      <c r="C13" s="354"/>
+      <c r="D13" s="235">
         <v>46066</v>
       </c>
-      <c r="E13" s="77">
+      <c r="E13" s="74">
         <f>D13+16</f>
         <v>46082</v>
       </c>
-      <c r="F13" s="77">
+      <c r="F13" s="74">
         <v>46142</v>
       </c>
-      <c r="G13" s="75">
+      <c r="G13" s="72">
         <f>N13</f>
         <v>46143</v>
       </c>
-      <c r="H13" s="75">
+      <c r="H13" s="72">
         <f>D13-45</f>
         <v>46021</v>
       </c>
-      <c r="I13" s="75"/>
-      <c r="J13" s="75">
+      <c r="I13" s="72"/>
+      <c r="J13" s="72">
         <f>H13+14</f>
         <v>46035</v>
       </c>
-      <c r="K13" s="78" t="s">
+      <c r="K13" s="75" t="s">
         <v>29</v>
       </c>
-      <c r="L13" s="75">
+      <c r="L13" s="72">
         <f>H13</f>
         <v>46021</v>
       </c>
-      <c r="M13" s="76">
+      <c r="M13" s="73">
         <f>N13-J13</f>
         <v>108</v>
       </c>
-      <c r="N13" s="74">
+      <c r="N13" s="71">
         <f>O13</f>
         <v>46143</v>
       </c>
-      <c r="O13" s="252">
+      <c r="O13" s="247">
         <f>P13+1</f>
         <v>46143</v>
       </c>
-      <c r="P13" s="253">
+      <c r="P13" s="248">
         <v>46142</v>
       </c>
-      <c r="Q13" s="74">
+      <c r="Q13" s="71">
         <f>P13</f>
         <v>46142</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="45"/>
       <c r="B14" s="44"/>
-      <c r="C14" s="363"/>
-[...2 lines deleted...]
-      <c r="F14" s="244"/>
+      <c r="C14" s="355"/>
+      <c r="D14" s="236"/>
+      <c r="E14" s="239"/>
+      <c r="F14" s="239"/>
       <c r="G14" s="55"/>
       <c r="H14" s="55"/>
       <c r="I14" s="55"/>
       <c r="J14" s="55"/>
-      <c r="K14" s="245"/>
+      <c r="K14" s="240"/>
       <c r="L14" s="55"/>
-      <c r="M14" s="246"/>
-[...1 lines deleted...]
-      <c r="O14" s="247"/>
+      <c r="M14" s="241"/>
+      <c r="N14" s="242"/>
+      <c r="O14" s="242"/>
       <c r="P14" s="60"/>
       <c r="Q14" s="60"/>
     </row>
     <row r="15" spans="1:19" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="673" t="s">
+      <c r="A15" s="772" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="674"/>
-[...14 lines deleted...]
-      <c r="Q15" s="94"/>
+      <c r="B15" s="773"/>
+      <c r="C15" s="773"/>
+      <c r="D15" s="773"/>
+      <c r="E15" s="773"/>
+      <c r="F15" s="773"/>
+      <c r="G15" s="773"/>
+      <c r="H15" s="773"/>
+      <c r="I15" s="773"/>
+      <c r="J15" s="773"/>
+      <c r="K15" s="773"/>
+      <c r="L15" s="773"/>
+      <c r="M15" s="773"/>
+      <c r="N15" s="773"/>
+      <c r="O15" s="773"/>
+      <c r="P15" s="91"/>
+      <c r="Q15" s="91"/>
     </row>
     <row r="16" spans="1:19" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="82"/>
-[...2 lines deleted...]
-      <c r="D16" s="104" t="s">
+      <c r="A16" s="79"/>
+      <c r="B16" s="80"/>
+      <c r="C16" s="356"/>
+      <c r="D16" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="E16" s="675" t="s">
+      <c r="E16" s="765" t="s">
         <v>31</v>
       </c>
-      <c r="F16" s="676"/>
-[...1 lines deleted...]
-      <c r="H16" s="249" t="s">
+      <c r="F16" s="766"/>
+      <c r="G16" s="243"/>
+      <c r="H16" s="244" t="s">
         <v>6</v>
       </c>
-      <c r="I16" s="248"/>
-      <c r="J16" s="250" t="s">
+      <c r="I16" s="243"/>
+      <c r="J16" s="245" t="s">
         <v>7</v>
       </c>
-      <c r="K16" s="251" t="s">
+      <c r="K16" s="246" t="s">
         <v>8</v>
       </c>
-      <c r="L16" s="250" t="s">
+      <c r="L16" s="245" t="s">
         <v>9</v>
       </c>
-      <c r="M16" s="251" t="s">
+      <c r="M16" s="246" t="s">
         <v>94</v>
       </c>
-      <c r="N16" s="250" t="s">
+      <c r="N16" s="245" t="s">
         <v>95</v>
       </c>
-      <c r="O16" s="250" t="s">
+      <c r="O16" s="245" t="s">
         <v>12</v>
       </c>
-      <c r="P16" s="84" t="s">
+      <c r="P16" s="81" t="s">
         <v>96</v>
       </c>
-      <c r="Q16" s="256" t="s">
+      <c r="Q16" s="251" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="17" spans="1:31" ht="87.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="85" t="s">
+      <c r="A17" s="82" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="85" t="s">
+      <c r="B17" s="82" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="365"/>
-      <c r="D17" s="242" t="s">
+      <c r="C17" s="357"/>
+      <c r="D17" s="237" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="86" t="s">
+      <c r="E17" s="83" t="s">
         <v>97</v>
       </c>
-      <c r="F17" s="86" t="s">
+      <c r="F17" s="83" t="s">
         <v>98</v>
       </c>
-      <c r="G17" s="87" t="s">
+      <c r="G17" s="84" t="s">
         <v>34</v>
       </c>
-      <c r="H17" s="88" t="s">
+      <c r="H17" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="I17" s="89"/>
-      <c r="J17" s="86" t="s">
+      <c r="I17" s="86"/>
+      <c r="J17" s="83" t="s">
         <v>91</v>
       </c>
-      <c r="K17" s="86" t="s">
+      <c r="K17" s="83" t="s">
         <v>92</v>
       </c>
-      <c r="L17" s="86" t="s">
+      <c r="L17" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="M17" s="86" t="s">
+      <c r="M17" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="N17" s="86" t="s">
+      <c r="N17" s="83" t="s">
         <v>99</v>
       </c>
-      <c r="O17" s="86" t="s">
+      <c r="O17" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="P17" s="86" t="s">
+      <c r="P17" s="83" t="s">
         <v>100</v>
       </c>
-      <c r="Q17" s="257" t="s">
+      <c r="Q17" s="252" t="s">
         <v>93</v>
       </c>
       <c r="R17" s="58"/>
       <c r="S17" s="58"/>
       <c r="T17" s="58"/>
       <c r="U17" s="58"/>
       <c r="V17" s="58"/>
       <c r="W17" s="58"/>
       <c r="X17" s="58"/>
       <c r="Y17" s="58"/>
       <c r="Z17" s="58"/>
       <c r="AA17" s="58"/>
       <c r="AB17" s="58"/>
       <c r="AC17" s="58"/>
       <c r="AD17" s="58"/>
       <c r="AE17" s="58"/>
     </row>
     <row r="18" spans="1:31" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="90" t="s">
+      <c r="A18" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="81">
+      <c r="B18" s="78">
         <v>36253</v>
       </c>
-      <c r="C18" s="366"/>
-      <c r="D18" s="243">
+      <c r="C18" s="358"/>
+      <c r="D18" s="238">
         <v>46142</v>
       </c>
-      <c r="E18" s="91">
+      <c r="E18" s="88">
         <f>N13</f>
         <v>46143</v>
       </c>
-      <c r="F18" s="91">
+      <c r="F18" s="88">
         <f>P13</f>
         <v>46142</v>
       </c>
-      <c r="G18" s="79">
+      <c r="G18" s="76">
         <f ca="1">DATE(YEAR(TODAY()), MATCH(LOWER(A18), {"january","february","march","april","may","june","july","august","september","october","november","december"}, 0), 1) - 45</f>
         <v>46068</v>
       </c>
-      <c r="H18" s="92">
+      <c r="H18" s="89">
         <f>D18-45</f>
         <v>46097</v>
       </c>
-      <c r="I18" s="79"/>
-      <c r="J18" s="79">
+      <c r="I18" s="76"/>
+      <c r="J18" s="76">
         <f>H18+14</f>
         <v>46111</v>
       </c>
-      <c r="K18" s="93"/>
-      <c r="L18" s="79">
+      <c r="K18" s="90"/>
+      <c r="L18" s="76">
         <f>H18</f>
         <v>46097</v>
       </c>
-      <c r="M18" s="80">
+      <c r="M18" s="77">
         <v>45</v>
       </c>
-      <c r="N18" s="81">
+      <c r="N18" s="78">
         <f>O18</f>
         <v>46508</v>
       </c>
-      <c r="O18" s="81">
+      <c r="O18" s="78">
         <f>P18+1</f>
         <v>46508</v>
       </c>
-      <c r="P18" s="91">
+      <c r="P18" s="88">
         <f>F18+365</f>
         <v>46507</v>
       </c>
-      <c r="Q18" s="81">
+      <c r="Q18" s="78">
         <f>P18</f>
         <v>46507</v>
       </c>
       <c r="R18" s="57"/>
       <c r="S18" s="57"/>
       <c r="T18" s="57"/>
       <c r="U18" s="57"/>
       <c r="V18" s="46"/>
       <c r="W18" s="57"/>
       <c r="X18" s="57"/>
       <c r="Z18" s="47"/>
       <c r="AB18" s="47"/>
       <c r="AC18" s="47"/>
     </row>
     <row r="19" spans="1:31" ht="6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="95"/>
-[...13 lines deleted...]
-      <c r="O19" s="96"/>
+      <c r="A19" s="92"/>
+      <c r="B19" s="93"/>
+      <c r="C19" s="93"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="93"/>
+      <c r="H19" s="93"/>
+      <c r="I19" s="93"/>
+      <c r="J19" s="93"/>
+      <c r="K19" s="95"/>
+      <c r="L19" s="93"/>
+      <c r="M19" s="96"/>
+      <c r="N19" s="93"/>
+      <c r="O19" s="93"/>
       <c r="P19" s="57"/>
       <c r="Q19" s="57"/>
       <c r="R19" s="57"/>
       <c r="S19" s="57"/>
       <c r="T19" s="57"/>
       <c r="U19" s="57"/>
       <c r="V19" s="46"/>
       <c r="W19" s="57"/>
       <c r="X19" s="57"/>
       <c r="Z19" s="47"/>
       <c r="AB19" s="47"/>
       <c r="AC19" s="47"/>
     </row>
     <row r="20" spans="1:31" ht="72" x14ac:dyDescent="0.3">
       <c r="D20" s="58" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:31" ht="28.8" x14ac:dyDescent="0.3">
       <c r="D21" s="58" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:31" ht="25.8" x14ac:dyDescent="0.5">
-      <c r="A23" s="255" t="s">
+      <c r="A23" s="250" t="s">
         <v>101</v>
       </c>
-      <c r="B23" s="255"/>
-[...5 lines deleted...]
-      <c r="H23" s="255"/>
+      <c r="B23" s="250"/>
+      <c r="C23" s="250"/>
+      <c r="D23" s="250"/>
+      <c r="E23" s="250"/>
+      <c r="F23" s="250"/>
+      <c r="G23" s="250"/>
+      <c r="H23" s="250"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
     </row>
     <row r="24" spans="1:31" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A24" s="700" t="s">
+      <c r="A24" s="797" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="701"/>
-[...14 lines deleted...]
-      <c r="Q24" s="260"/>
+      <c r="B24" s="798"/>
+      <c r="C24" s="798"/>
+      <c r="D24" s="798"/>
+      <c r="E24" s="253"/>
+      <c r="F24" s="253"/>
+      <c r="G24" s="254"/>
+      <c r="H24" s="254"/>
+      <c r="I24" s="254"/>
+      <c r="J24" s="255"/>
+      <c r="K24" s="255"/>
+      <c r="L24" s="255"/>
+      <c r="M24" s="255"/>
+      <c r="N24" s="255"/>
+      <c r="O24" s="255"/>
+      <c r="P24" s="255"/>
+      <c r="Q24" s="255"/>
     </row>
     <row r="25" spans="1:31" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="261"/>
-[...2 lines deleted...]
-      <c r="D25" s="263" t="s">
+      <c r="A25" s="256"/>
+      <c r="B25" s="257"/>
+      <c r="C25" s="359"/>
+      <c r="D25" s="258" t="s">
         <v>4</v>
       </c>
-      <c r="E25" s="702" t="s">
+      <c r="E25" s="799" t="s">
         <v>5</v>
       </c>
-      <c r="F25" s="703"/>
-[...1 lines deleted...]
-      <c r="H25" s="264" t="s">
+      <c r="F25" s="800"/>
+      <c r="G25" s="256"/>
+      <c r="H25" s="259" t="s">
         <v>6</v>
       </c>
-      <c r="I25" s="641"/>
-      <c r="J25" s="265" t="s">
+      <c r="I25" s="725"/>
+      <c r="J25" s="260" t="s">
         <v>7</v>
       </c>
-      <c r="K25" s="266" t="s">
+      <c r="K25" s="261" t="s">
         <v>8</v>
       </c>
-      <c r="L25" s="265" t="s">
+      <c r="L25" s="260" t="s">
         <v>9</v>
       </c>
-      <c r="M25" s="266" t="s">
+      <c r="M25" s="261" t="s">
         <v>10</v>
       </c>
-      <c r="N25" s="266" t="s">
+      <c r="N25" s="261" t="s">
         <v>102</v>
       </c>
-      <c r="O25" s="265" t="s">
+      <c r="O25" s="260" t="s">
         <v>103</v>
       </c>
-      <c r="P25" s="265" t="s">
+      <c r="P25" s="260" t="s">
         <v>104</v>
       </c>
-      <c r="Q25" s="265" t="s">
+      <c r="Q25" s="260" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:31" ht="63" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="267" t="s">
+      <c r="A26" s="262" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="267" t="s">
+      <c r="B26" s="262" t="s">
         <v>15</v>
       </c>
-      <c r="C26" s="368"/>
-      <c r="D26" s="268" t="s">
+      <c r="C26" s="360"/>
+      <c r="D26" s="263" t="s">
         <v>16</v>
       </c>
-      <c r="E26" s="269" t="s">
+      <c r="E26" s="264" t="s">
         <v>17</v>
       </c>
-      <c r="F26" s="269" t="s">
+      <c r="F26" s="264" t="s">
         <v>18</v>
       </c>
-      <c r="G26" s="359" t="s">
+      <c r="G26" s="351" t="s">
         <v>90</v>
       </c>
-      <c r="H26" s="270" t="s">
+      <c r="H26" s="265" t="s">
         <v>20</v>
       </c>
-      <c r="I26" s="271"/>
-      <c r="J26" s="269" t="s">
+      <c r="I26" s="266"/>
+      <c r="J26" s="264" t="s">
         <v>91</v>
       </c>
-      <c r="K26" s="269" t="s">
+      <c r="K26" s="264" t="s">
         <v>92</v>
       </c>
-      <c r="L26" s="269" t="s">
+      <c r="L26" s="264" t="s">
         <v>23</v>
       </c>
-      <c r="M26" s="269" t="s">
+      <c r="M26" s="264" t="s">
         <v>24</v>
       </c>
-      <c r="N26" s="269" t="s">
+      <c r="N26" s="264" t="s">
         <v>105</v>
       </c>
-      <c r="O26" s="269" t="s">
+      <c r="O26" s="264" t="s">
         <v>106</v>
       </c>
-      <c r="P26" s="269" t="s">
+      <c r="P26" s="264" t="s">
         <v>107</v>
       </c>
-      <c r="Q26" s="269" t="s">
+      <c r="Q26" s="264" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A27" s="272" t="s">
+      <c r="A27" s="267" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="273">
+      <c r="B27" s="268">
         <v>36253</v>
       </c>
-      <c r="C27" s="369"/>
-      <c r="D27" s="274">
+      <c r="C27" s="361"/>
+      <c r="D27" s="269">
         <v>46216</v>
       </c>
-      <c r="E27" s="275">
+      <c r="E27" s="270">
         <v>45868</v>
       </c>
-      <c r="F27" s="348">
+      <c r="F27" s="341">
         <v>46216</v>
       </c>
-      <c r="G27" s="349">
+      <c r="G27" s="342">
         <v>46143</v>
       </c>
-      <c r="H27" s="277">
+      <c r="H27" s="272">
         <v>46174</v>
       </c>
-      <c r="I27" s="276"/>
-      <c r="J27" s="276">
+      <c r="I27" s="271"/>
+      <c r="J27" s="271">
         <f>H27+14</f>
         <v>46188</v>
       </c>
-      <c r="K27" s="278" t="s">
+      <c r="K27" s="273" t="s">
         <v>29</v>
       </c>
-      <c r="L27" s="276">
+      <c r="L27" s="271">
         <f>H27</f>
         <v>46174</v>
       </c>
-      <c r="M27" s="279">
+      <c r="M27" s="274">
         <v>45</v>
       </c>
-      <c r="N27" s="273">
+      <c r="N27" s="268">
         <v>46217</v>
       </c>
-      <c r="O27" s="280">
+      <c r="O27" s="275">
         <v>46217</v>
       </c>
-      <c r="P27" s="275">
+      <c r="P27" s="270">
         <v>46507</v>
       </c>
-      <c r="Q27" s="275">
+      <c r="Q27" s="270">
         <v>46507</v>
       </c>
     </row>
     <row r="28" spans="1:31" ht="7.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="45"/>
       <c r="B28" s="44"/>
-      <c r="C28" s="363"/>
-[...2 lines deleted...]
-      <c r="F28" s="244"/>
+      <c r="C28" s="355"/>
+      <c r="D28" s="236"/>
+      <c r="E28" s="239"/>
+      <c r="F28" s="239"/>
       <c r="G28" s="55"/>
       <c r="H28" s="55"/>
       <c r="I28" s="55"/>
       <c r="J28" s="55"/>
-      <c r="K28" s="245"/>
+      <c r="K28" s="240"/>
       <c r="L28" s="55"/>
-      <c r="M28" s="246"/>
-[...1 lines deleted...]
-      <c r="O28" s="247"/>
+      <c r="M28" s="241"/>
+      <c r="N28" s="242"/>
+      <c r="O28" s="242"/>
       <c r="P28" s="60"/>
       <c r="Q28" s="60"/>
     </row>
     <row r="29" spans="1:31" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A29" s="704" t="s">
+      <c r="A29" s="801" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="705"/>
-[...14 lines deleted...]
-      <c r="Q29" s="281"/>
+      <c r="B29" s="802"/>
+      <c r="C29" s="802"/>
+      <c r="D29" s="802"/>
+      <c r="E29" s="802"/>
+      <c r="F29" s="802"/>
+      <c r="G29" s="802"/>
+      <c r="H29" s="802"/>
+      <c r="I29" s="802"/>
+      <c r="J29" s="802"/>
+      <c r="K29" s="802"/>
+      <c r="L29" s="802"/>
+      <c r="M29" s="802"/>
+      <c r="N29" s="802"/>
+      <c r="O29" s="802"/>
+      <c r="P29" s="276"/>
+      <c r="Q29" s="276"/>
     </row>
     <row r="30" spans="1:31" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A30" s="282"/>
-[...2 lines deleted...]
-      <c r="D30" s="284" t="s">
+      <c r="A30" s="277"/>
+      <c r="B30" s="278"/>
+      <c r="C30" s="362"/>
+      <c r="D30" s="279" t="s">
         <v>4</v>
       </c>
-      <c r="E30" s="706" t="s">
+      <c r="E30" s="803" t="s">
         <v>108</v>
       </c>
-      <c r="F30" s="707"/>
-      <c r="G30" s="285" t="s">
+      <c r="F30" s="804"/>
+      <c r="G30" s="280" t="s">
         <v>6</v>
       </c>
-      <c r="H30" s="350" t="s">
+      <c r="H30" s="343" t="s">
         <v>7</v>
       </c>
-      <c r="I30" s="351" t="s">
+      <c r="I30" s="344" t="s">
         <v>8</v>
       </c>
-      <c r="J30" s="286" t="s">
+      <c r="J30" s="281" t="s">
         <v>9</v>
       </c>
-      <c r="K30" s="287" t="s">
+      <c r="K30" s="282" t="s">
         <v>94</v>
       </c>
-      <c r="L30" s="286" t="s">
+      <c r="L30" s="281" t="s">
         <v>109</v>
       </c>
-      <c r="M30" s="350" t="s">
+      <c r="M30" s="343" t="s">
         <v>12</v>
       </c>
-      <c r="N30" s="352" t="s">
+      <c r="N30" s="585" t="s">
         <v>110</v>
       </c>
-      <c r="O30" s="286"/>
-[...1 lines deleted...]
-      <c r="Q30" s="289" t="s">
+      <c r="O30" s="281"/>
+      <c r="P30" s="583"/>
+      <c r="Q30" s="283" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:31" ht="72" x14ac:dyDescent="0.3">
-      <c r="A31" s="290" t="s">
+      <c r="A31" s="284" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="290" t="s">
+      <c r="B31" s="284" t="s">
         <v>15</v>
       </c>
-      <c r="C31" s="371"/>
-      <c r="D31" s="291" t="s">
+      <c r="C31" s="363"/>
+      <c r="D31" s="285" t="s">
         <v>16</v>
       </c>
-      <c r="E31" s="292" t="s">
+      <c r="E31" s="286" t="s">
         <v>111</v>
       </c>
-      <c r="F31" s="292" t="s">
+      <c r="F31" s="286" t="s">
         <v>112</v>
       </c>
-      <c r="G31" s="293" t="s">
+      <c r="G31" s="287" t="s">
         <v>113</v>
       </c>
-      <c r="H31" s="353" t="s">
+      <c r="H31" s="345" t="s">
         <v>91</v>
       </c>
-      <c r="I31" s="353" t="s">
+      <c r="I31" s="345" t="s">
         <v>92</v>
       </c>
-      <c r="J31" s="292" t="s">
+      <c r="J31" s="286" t="s">
         <v>23</v>
       </c>
-      <c r="K31" s="292" t="s">
+      <c r="K31" s="286" t="s">
         <v>24</v>
       </c>
-      <c r="L31" s="292" t="s">
+      <c r="L31" s="286" t="s">
         <v>99</v>
       </c>
-      <c r="M31" s="292" t="s">
+      <c r="M31" s="286" t="s">
         <v>26</v>
       </c>
-      <c r="N31" s="292" t="s">
+      <c r="N31" s="286" t="s">
         <v>100</v>
       </c>
-      <c r="O31" s="292"/>
-[...1 lines deleted...]
-      <c r="Q31" s="296" t="s">
+      <c r="O31" s="286"/>
+      <c r="P31" s="286"/>
+      <c r="Q31" s="290" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="32" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A32" s="297" t="s">
+      <c r="A32" s="291" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="298">
+      <c r="B32" s="292">
         <v>36253</v>
       </c>
-      <c r="C32" s="372"/>
-      <c r="D32" s="299">
+      <c r="C32" s="364"/>
+      <c r="D32" s="293">
         <f>Q27</f>
         <v>46507</v>
       </c>
-      <c r="E32" s="300">
+      <c r="E32" s="294">
         <f>N27</f>
         <v>46217</v>
       </c>
-      <c r="F32" s="300">
+      <c r="F32" s="294">
         <f>P27</f>
         <v>46507</v>
       </c>
-      <c r="G32" s="301">
+      <c r="G32" s="295">
         <v>46419</v>
       </c>
-      <c r="H32" s="354">
+      <c r="H32" s="346">
         <v>46432</v>
       </c>
-      <c r="I32" s="355"/>
-      <c r="J32" s="301">
+      <c r="I32" s="347"/>
+      <c r="J32" s="295">
         <v>46419</v>
       </c>
-      <c r="K32" s="356">
+      <c r="K32" s="348">
         <v>45</v>
       </c>
-      <c r="L32" s="357">
+      <c r="L32" s="349">
         <v>46508</v>
       </c>
-      <c r="M32" s="357">
+      <c r="M32" s="349">
         <v>46508</v>
       </c>
-      <c r="N32" s="358">
+      <c r="N32" s="350">
         <f>D32+366</f>
         <v>46873</v>
       </c>
-      <c r="O32" s="298"/>
-[...1 lines deleted...]
-      <c r="Q32" s="298">
+      <c r="O32" s="292"/>
+      <c r="P32" s="294"/>
+      <c r="Q32" s="292">
         <f>P32</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="25.8" x14ac:dyDescent="0.5">
-      <c r="A36" s="255" t="s">
+      <c r="A36" s="250" t="s">
         <v>115</v>
       </c>
-      <c r="B36" s="255"/>
-[...5 lines deleted...]
-      <c r="H36" s="255"/>
+      <c r="B36" s="250"/>
+      <c r="C36" s="250"/>
+      <c r="D36" s="250"/>
+      <c r="E36" s="250"/>
+      <c r="F36" s="250"/>
+      <c r="G36" s="250"/>
+      <c r="H36" s="250"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
     </row>
     <row r="37" spans="1:17" ht="23.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="708" t="s">
+      <c r="A37" s="805" t="s">
         <v>3</v>
       </c>
-      <c r="B37" s="709"/>
-[...14 lines deleted...]
-      <c r="Q37" s="317"/>
+      <c r="B37" s="806"/>
+      <c r="C37" s="806"/>
+      <c r="D37" s="806"/>
+      <c r="E37" s="299"/>
+      <c r="F37" s="299"/>
+      <c r="G37" s="310"/>
+      <c r="H37" s="310"/>
+      <c r="I37" s="310"/>
+      <c r="J37" s="311"/>
+      <c r="K37" s="311"/>
+      <c r="L37" s="311"/>
+      <c r="M37" s="311"/>
+      <c r="N37" s="311"/>
+      <c r="O37" s="311"/>
+      <c r="P37" s="311"/>
+      <c r="Q37" s="311"/>
     </row>
     <row r="38" spans="1:17" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="306"/>
-[...2 lines deleted...]
-      <c r="D38" s="308" t="s">
+      <c r="A38" s="300"/>
+      <c r="B38" s="301"/>
+      <c r="C38" s="365"/>
+      <c r="D38" s="302" t="s">
         <v>4</v>
       </c>
-      <c r="E38" s="710" t="s">
+      <c r="E38" s="807" t="s">
         <v>5</v>
       </c>
-      <c r="F38" s="711"/>
-[...1 lines deleted...]
-      <c r="H38" s="377" t="s">
+      <c r="F38" s="808"/>
+      <c r="G38" s="371"/>
+      <c r="H38" s="369" t="s">
         <v>6</v>
       </c>
-      <c r="I38" s="580"/>
-      <c r="J38" s="318" t="s">
+      <c r="I38" s="552"/>
+      <c r="J38" s="312" t="s">
         <v>7</v>
       </c>
-      <c r="K38" s="319" t="s">
+      <c r="K38" s="313" t="s">
         <v>8</v>
       </c>
-      <c r="L38" s="318" t="s">
+      <c r="L38" s="312" t="s">
         <v>9</v>
       </c>
-      <c r="M38" s="643" t="s">
+      <c r="M38" s="727" t="s">
         <v>10</v>
       </c>
-      <c r="N38" s="390" t="s">
+      <c r="N38" s="382" t="s">
         <v>11</v>
       </c>
-      <c r="O38" s="387" t="s">
+      <c r="O38" s="379" t="s">
         <v>12</v>
       </c>
-      <c r="P38" s="318" t="s">
+      <c r="P38" s="312" t="s">
         <v>116</v>
       </c>
-      <c r="Q38" s="318" t="s">
+      <c r="Q38" s="312" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="118.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="309" t="s">
+      <c r="A39" s="303" t="s">
         <v>14</v>
       </c>
-      <c r="B39" s="309" t="s">
+      <c r="B39" s="303" t="s">
         <v>15</v>
       </c>
-      <c r="C39" s="310" t="s">
+      <c r="C39" s="304" t="s">
         <v>117</v>
       </c>
-      <c r="D39" s="310" t="s">
+      <c r="D39" s="304" t="s">
         <v>16</v>
       </c>
-      <c r="E39" s="311" t="s">
+      <c r="E39" s="305" t="s">
         <v>17</v>
       </c>
-      <c r="F39" s="310" t="s">
+      <c r="F39" s="304" t="s">
         <v>18</v>
       </c>
-      <c r="G39" s="380" t="s">
+      <c r="G39" s="372" t="s">
         <v>90</v>
       </c>
-      <c r="H39" s="392" t="s">
+      <c r="H39" s="384" t="s">
         <v>118</v>
       </c>
-      <c r="I39" s="323"/>
-      <c r="J39" s="311" t="s">
+      <c r="I39" s="317"/>
+      <c r="J39" s="305" t="s">
         <v>91</v>
       </c>
-      <c r="K39" s="311" t="s">
+      <c r="K39" s="305" t="s">
         <v>92</v>
       </c>
-      <c r="L39" s="311" t="s">
+      <c r="L39" s="305" t="s">
         <v>23</v>
       </c>
-      <c r="M39" s="310" t="s">
+      <c r="M39" s="304" t="s">
         <v>24</v>
       </c>
-      <c r="N39" s="391" t="s">
+      <c r="N39" s="383" t="s">
         <v>119</v>
       </c>
-      <c r="O39" s="388" t="s">
+      <c r="O39" s="380" t="s">
         <v>120</v>
       </c>
-      <c r="P39" s="311" t="s">
+      <c r="P39" s="305" t="s">
         <v>121</v>
       </c>
-      <c r="Q39" s="311" t="s">
+      <c r="Q39" s="305" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="312" t="s">
+      <c r="A40" s="306" t="s">
         <v>122</v>
       </c>
-      <c r="B40" s="313">
+      <c r="B40" s="307">
         <v>38975</v>
       </c>
-      <c r="C40" s="374">
+      <c r="C40" s="366">
         <v>411233</v>
       </c>
-      <c r="D40" s="314">
+      <c r="D40" s="308">
         <v>46356</v>
       </c>
-      <c r="E40" s="315">
+      <c r="E40" s="309">
         <v>45993</v>
       </c>
-      <c r="F40" s="376">
+      <c r="F40" s="368">
         <v>46356</v>
       </c>
-      <c r="G40" s="381">
+      <c r="G40" s="373">
         <f>N40</f>
         <v>46296</v>
       </c>
-      <c r="H40" s="347">
+      <c r="H40" s="340">
         <v>46204</v>
       </c>
-      <c r="I40" s="320"/>
-      <c r="J40" s="320">
+      <c r="I40" s="314"/>
+      <c r="J40" s="314">
         <f>H40+14</f>
         <v>46218</v>
       </c>
-      <c r="K40" s="322" t="s">
+      <c r="K40" s="316" t="s">
         <v>29</v>
       </c>
-      <c r="L40" s="320">
+      <c r="L40" s="314">
         <f>H40</f>
         <v>46204</v>
       </c>
-      <c r="M40" s="386">
+      <c r="M40" s="378">
         <v>60</v>
       </c>
-      <c r="N40" s="381">
+      <c r="N40" s="373">
         <v>46296</v>
       </c>
-      <c r="O40" s="321">
+      <c r="O40" s="315">
         <v>46296</v>
       </c>
-      <c r="P40" s="315">
+      <c r="P40" s="309">
         <v>46660</v>
       </c>
-      <c r="Q40" s="315">
+      <c r="Q40" s="309">
         <v>46660</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="45"/>
       <c r="B41" s="44"/>
-      <c r="C41" s="363"/>
-[...3 lines deleted...]
-      <c r="G41" s="378"/>
+      <c r="C41" s="355"/>
+      <c r="D41" s="236"/>
+      <c r="E41" s="239"/>
+      <c r="F41" s="239"/>
+      <c r="G41" s="370"/>
       <c r="H41" s="55"/>
       <c r="I41" s="55"/>
       <c r="J41" s="55"/>
-      <c r="K41" s="245"/>
+      <c r="K41" s="240"/>
       <c r="L41" s="55"/>
-      <c r="M41" s="246"/>
-[...1 lines deleted...]
-      <c r="O41" s="247"/>
+      <c r="M41" s="241"/>
+      <c r="N41" s="381"/>
+      <c r="O41" s="242"/>
       <c r="P41" s="60"/>
       <c r="Q41" s="60"/>
     </row>
     <row r="42" spans="1:17" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A42" s="712" t="s">
+      <c r="A42" s="809" t="s">
         <v>30</v>
       </c>
-      <c r="B42" s="713"/>
-[...14 lines deleted...]
-      <c r="Q42" s="324"/>
+      <c r="B42" s="810"/>
+      <c r="C42" s="810"/>
+      <c r="D42" s="810"/>
+      <c r="E42" s="810"/>
+      <c r="F42" s="810"/>
+      <c r="G42" s="810"/>
+      <c r="H42" s="810"/>
+      <c r="I42" s="810"/>
+      <c r="J42" s="810"/>
+      <c r="K42" s="810"/>
+      <c r="L42" s="810"/>
+      <c r="M42" s="810"/>
+      <c r="N42" s="810"/>
+      <c r="O42" s="810"/>
+      <c r="P42" s="318"/>
+      <c r="Q42" s="318"/>
     </row>
     <row r="43" spans="1:17" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="325"/>
-[...2 lines deleted...]
-      <c r="D43" s="327" t="s">
+      <c r="A43" s="319"/>
+      <c r="B43" s="320"/>
+      <c r="C43" s="321"/>
+      <c r="D43" s="321" t="s">
         <v>4</v>
       </c>
-      <c r="E43" s="714" t="s">
+      <c r="E43" s="811" t="s">
         <v>108</v>
       </c>
-      <c r="F43" s="715"/>
-[...1 lines deleted...]
-      <c r="H43" s="328" t="s">
+      <c r="F43" s="812"/>
+      <c r="G43" s="728"/>
+      <c r="H43" s="322" t="s">
         <v>6</v>
       </c>
-      <c r="I43" s="644"/>
-      <c r="J43" s="329" t="s">
+      <c r="I43" s="728"/>
+      <c r="J43" s="323" t="s">
         <v>7</v>
       </c>
-      <c r="K43" s="330" t="s">
+      <c r="K43" s="324" t="s">
         <v>8</v>
       </c>
-      <c r="L43" s="329" t="s">
+      <c r="L43" s="323" t="s">
         <v>9</v>
       </c>
-      <c r="M43" s="330" t="s">
+      <c r="M43" s="324" t="s">
         <v>94</v>
       </c>
-      <c r="N43" s="329" t="s">
+      <c r="N43" s="323" t="s">
         <v>109</v>
       </c>
-      <c r="O43" s="329" t="s">
+      <c r="O43" s="323" t="s">
         <v>12</v>
       </c>
-      <c r="P43" s="331" t="s">
+      <c r="P43" s="325" t="s">
         <v>110</v>
       </c>
-      <c r="Q43" s="332" t="s">
+      <c r="Q43" s="326" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:17" ht="78.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="333" t="s">
+      <c r="A44" s="327" t="s">
         <v>14</v>
       </c>
-      <c r="B44" s="333" t="s">
+      <c r="B44" s="327" t="s">
         <v>15</v>
       </c>
-      <c r="C44" s="334"/>
-      <c r="D44" s="334" t="s">
+      <c r="C44" s="328"/>
+      <c r="D44" s="328" t="s">
         <v>16</v>
       </c>
-      <c r="E44" s="384" t="s">
+      <c r="E44" s="376" t="s">
         <v>111</v>
       </c>
-      <c r="F44" s="382" t="s">
+      <c r="F44" s="374" t="s">
         <v>112</v>
       </c>
-      <c r="G44" s="336" t="s">
+      <c r="G44" s="330" t="s">
         <v>34</v>
       </c>
-      <c r="H44" s="346" t="s">
+      <c r="H44" s="339" t="s">
         <v>35</v>
       </c>
       <c r="I44" s="53"/>
-      <c r="J44" s="335" t="s">
+      <c r="J44" s="329" t="s">
         <v>91</v>
       </c>
-      <c r="K44" s="335" t="s">
+      <c r="K44" s="329" t="s">
         <v>92</v>
       </c>
-      <c r="L44" s="335" t="s">
+      <c r="L44" s="329" t="s">
         <v>23</v>
       </c>
-      <c r="M44" s="335" t="s">
+      <c r="M44" s="329" t="s">
         <v>24</v>
       </c>
-      <c r="N44" s="335" t="s">
+      <c r="N44" s="329" t="s">
         <v>99</v>
       </c>
-      <c r="O44" s="335" t="s">
+      <c r="O44" s="329" t="s">
         <v>26</v>
       </c>
-      <c r="P44" s="335" t="s">
+      <c r="P44" s="329" t="s">
         <v>100</v>
       </c>
-      <c r="Q44" s="337" t="s">
+      <c r="Q44" s="331" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="338" t="s">
+      <c r="A45" s="332" t="s">
         <v>68</v>
       </c>
-      <c r="B45" s="339">
+      <c r="B45" s="333">
         <v>38975</v>
       </c>
-      <c r="C45" s="375"/>
-      <c r="D45" s="340">
+      <c r="C45" s="367"/>
+      <c r="D45" s="334">
         <f>Q40</f>
         <v>46660</v>
       </c>
-      <c r="E45" s="385">
+      <c r="E45" s="377">
         <f>N40</f>
         <v>46296</v>
       </c>
-      <c r="F45" s="383">
+      <c r="F45" s="375">
         <f>P40</f>
         <v>46660</v>
       </c>
-      <c r="G45" s="342">
+      <c r="G45" s="336">
         <f ca="1">DATE(YEAR(TODAY()), MATCH(LOWER(A45), {"january","february","march","april","may","june","july","august","september","october","november","december"}, 0), 1) - 45</f>
         <v>46221</v>
       </c>
-      <c r="H45" s="343">
+      <c r="H45" s="584">
         <f>D45-45</f>
         <v>46615</v>
       </c>
-      <c r="I45" s="342"/>
-      <c r="J45" s="342">
+      <c r="I45" s="336"/>
+      <c r="J45" s="336">
         <f>H45+14</f>
         <v>46629</v>
       </c>
-      <c r="K45" s="344"/>
-      <c r="L45" s="342">
+      <c r="K45" s="337"/>
+      <c r="L45" s="336">
         <f>H45</f>
         <v>46615</v>
       </c>
-      <c r="M45" s="345">
+      <c r="M45" s="338">
         <v>45</v>
       </c>
-      <c r="N45" s="339">
+      <c r="N45" s="333">
         <f>O45</f>
         <v>47027</v>
       </c>
-      <c r="O45" s="339">
+      <c r="O45" s="333">
         <f>P45+1</f>
         <v>47027</v>
       </c>
-      <c r="P45" s="341">
+      <c r="P45" s="335">
         <f>F45+366</f>
         <v>47026</v>
       </c>
-      <c r="Q45" s="339">
+      <c r="Q45" s="333">
         <f>P45</f>
         <v>47026</v>
       </c>
     </row>
     <row r="47" spans="1:17" x14ac:dyDescent="0.3">
       <c r="E47" t="s">
         <v>123</v>
       </c>
       <c r="H47" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:17" ht="25.8" x14ac:dyDescent="0.5">
-      <c r="A49" s="255" t="s">
+      <c r="A49" s="250" t="s">
         <v>101</v>
       </c>
-      <c r="B49" s="255"/>
-[...5 lines deleted...]
-      <c r="H49" s="255"/>
+      <c r="B49" s="250"/>
+      <c r="C49" s="250"/>
+      <c r="D49" s="250"/>
+      <c r="E49" s="250"/>
+      <c r="F49" s="250"/>
+      <c r="G49" s="250"/>
+      <c r="H49" s="250"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
       <c r="O49" s="3"/>
       <c r="P49" s="3"/>
     </row>
     <row r="50" spans="1:17" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A50" s="700" t="s">
+      <c r="A50" s="797" t="s">
         <v>3</v>
       </c>
-      <c r="B50" s="701"/>
-[...14 lines deleted...]
-      <c r="Q50" s="260"/>
+      <c r="B50" s="798"/>
+      <c r="C50" s="798"/>
+      <c r="D50" s="798"/>
+      <c r="E50" s="253"/>
+      <c r="F50" s="253"/>
+      <c r="G50" s="254"/>
+      <c r="H50" s="254"/>
+      <c r="I50" s="254"/>
+      <c r="J50" s="255"/>
+      <c r="K50" s="255"/>
+      <c r="L50" s="255"/>
+      <c r="M50" s="255"/>
+      <c r="N50" s="255"/>
+      <c r="O50" s="255"/>
+      <c r="P50" s="255"/>
+      <c r="Q50" s="255"/>
     </row>
     <row r="51" spans="1:17" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A51" s="261"/>
-[...2 lines deleted...]
-      <c r="D51" s="263" t="s">
+      <c r="A51" s="256"/>
+      <c r="B51" s="257"/>
+      <c r="C51" s="359"/>
+      <c r="D51" s="258" t="s">
         <v>4</v>
       </c>
-      <c r="E51" s="702" t="s">
+      <c r="E51" s="799" t="s">
         <v>5</v>
       </c>
-      <c r="F51" s="703"/>
-[...1 lines deleted...]
-      <c r="H51" s="264" t="s">
+      <c r="F51" s="800"/>
+      <c r="G51" s="256"/>
+      <c r="H51" s="259" t="s">
         <v>6</v>
       </c>
-      <c r="I51" s="641"/>
-      <c r="J51" s="265" t="s">
+      <c r="I51" s="725"/>
+      <c r="J51" s="260" t="s">
         <v>7</v>
       </c>
-      <c r="K51" s="266" t="s">
+      <c r="K51" s="261" t="s">
         <v>8</v>
       </c>
-      <c r="L51" s="265" t="s">
+      <c r="L51" s="260" t="s">
         <v>9</v>
       </c>
-      <c r="M51" s="266" t="s">
+      <c r="M51" s="261" t="s">
         <v>10</v>
       </c>
-      <c r="N51" s="266" t="s">
+      <c r="N51" s="261" t="s">
         <v>11</v>
       </c>
-      <c r="O51" s="265" t="s">
+      <c r="O51" s="260" t="s">
         <v>12</v>
       </c>
-      <c r="P51" s="265" t="s">
+      <c r="P51" s="260" t="s">
         <v>13</v>
       </c>
-      <c r="Q51" s="265" t="s">
+      <c r="Q51" s="260" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="52" spans="1:17" ht="63" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A52" s="267" t="s">
+      <c r="A52" s="262" t="s">
         <v>14</v>
       </c>
-      <c r="B52" s="267" t="s">
+      <c r="B52" s="262" t="s">
         <v>15</v>
       </c>
-      <c r="C52" s="368"/>
-      <c r="D52" s="268" t="s">
+      <c r="C52" s="360"/>
+      <c r="D52" s="263" t="s">
         <v>16</v>
       </c>
-      <c r="E52" s="269" t="s">
+      <c r="E52" s="264" t="s">
         <v>17</v>
       </c>
-      <c r="F52" s="269" t="s">
+      <c r="F52" s="264" t="s">
         <v>18</v>
       </c>
-      <c r="G52" s="70" t="s">
+      <c r="G52" s="68" t="s">
         <v>90</v>
       </c>
-      <c r="H52" s="270" t="s">
+      <c r="H52" s="265" t="s">
         <v>20</v>
       </c>
-      <c r="I52" s="271"/>
-      <c r="J52" s="269" t="s">
+      <c r="I52" s="266"/>
+      <c r="J52" s="264" t="s">
         <v>91</v>
       </c>
-      <c r="K52" s="269" t="s">
+      <c r="K52" s="264" t="s">
         <v>92</v>
       </c>
-      <c r="L52" s="269" t="s">
+      <c r="L52" s="264" t="s">
         <v>23</v>
       </c>
-      <c r="M52" s="269" t="s">
+      <c r="M52" s="264" t="s">
         <v>24</v>
       </c>
-      <c r="N52" s="269" t="s">
+      <c r="N52" s="264" t="s">
         <v>105</v>
       </c>
-      <c r="O52" s="269" t="s">
+      <c r="O52" s="264" t="s">
         <v>125</v>
       </c>
-      <c r="P52" s="269" t="s">
+      <c r="P52" s="264" t="s">
         <v>107</v>
       </c>
-      <c r="Q52" s="269" t="s">
+      <c r="Q52" s="264" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A53" s="272" t="s">
+      <c r="A53" s="267" t="s">
         <v>28</v>
       </c>
-      <c r="B53" s="273">
+      <c r="B53" s="268">
         <v>36253</v>
       </c>
-      <c r="C53" s="369"/>
-      <c r="D53" s="274">
+      <c r="C53" s="361"/>
+      <c r="D53" s="269">
         <v>46216</v>
       </c>
-      <c r="E53" s="275">
+      <c r="E53" s="270">
         <v>45871</v>
       </c>
-      <c r="F53" s="275">
+      <c r="F53" s="270">
         <v>46234</v>
       </c>
-      <c r="G53" s="276">
+      <c r="G53" s="271">
         <f>N53</f>
         <v>46235</v>
       </c>
-      <c r="H53" s="277">
+      <c r="H53" s="272">
         <f>F53-45</f>
         <v>46189</v>
       </c>
-      <c r="I53" s="276"/>
-      <c r="J53" s="276">
+      <c r="I53" s="271"/>
+      <c r="J53" s="271">
         <f>H53+14</f>
         <v>46203</v>
       </c>
-      <c r="K53" s="278" t="s">
+      <c r="K53" s="273" t="s">
         <v>29</v>
       </c>
-      <c r="L53" s="276">
+      <c r="L53" s="271">
         <f>H53</f>
         <v>46189</v>
       </c>
-      <c r="M53" s="279">
+      <c r="M53" s="274">
         <v>45</v>
       </c>
-      <c r="N53" s="273">
+      <c r="N53" s="268">
         <v>46235</v>
       </c>
-      <c r="O53" s="280">
+      <c r="O53" s="275">
         <f>P53+1</f>
         <v>46508</v>
       </c>
-      <c r="P53" s="275">
+      <c r="P53" s="270">
         <v>46507</v>
       </c>
-      <c r="Q53" s="275">
+      <c r="Q53" s="270">
         <v>46507</v>
       </c>
     </row>
     <row r="54" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A54" s="45"/>
       <c r="B54" s="44"/>
-      <c r="C54" s="363"/>
-[...2 lines deleted...]
-      <c r="F54" s="244"/>
+      <c r="C54" s="355"/>
+      <c r="D54" s="236"/>
+      <c r="E54" s="239"/>
+      <c r="F54" s="239"/>
       <c r="G54" s="55"/>
       <c r="H54" s="55"/>
       <c r="I54" s="55"/>
       <c r="J54" s="55"/>
-      <c r="K54" s="245"/>
+      <c r="K54" s="240"/>
       <c r="L54" s="55"/>
-      <c r="M54" s="246"/>
-[...1 lines deleted...]
-      <c r="O54" s="247"/>
+      <c r="M54" s="241"/>
+      <c r="N54" s="242"/>
+      <c r="O54" s="242"/>
       <c r="P54" s="60"/>
       <c r="Q54" s="60"/>
     </row>
     <row r="55" spans="1:17" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A55" s="704" t="s">
+      <c r="A55" s="801" t="s">
         <v>30</v>
       </c>
-      <c r="B55" s="705"/>
-[...14 lines deleted...]
-      <c r="Q55" s="281"/>
+      <c r="B55" s="802"/>
+      <c r="C55" s="802"/>
+      <c r="D55" s="802"/>
+      <c r="E55" s="802"/>
+      <c r="F55" s="802"/>
+      <c r="G55" s="802"/>
+      <c r="H55" s="802"/>
+      <c r="I55" s="802"/>
+      <c r="J55" s="802"/>
+      <c r="K55" s="802"/>
+      <c r="L55" s="802"/>
+      <c r="M55" s="802"/>
+      <c r="N55" s="802"/>
+      <c r="O55" s="802"/>
+      <c r="P55" s="276"/>
+      <c r="Q55" s="276"/>
     </row>
     <row r="56" spans="1:17" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A56" s="282"/>
-[...2 lines deleted...]
-      <c r="D56" s="284" t="s">
+      <c r="A56" s="277"/>
+      <c r="B56" s="278"/>
+      <c r="C56" s="362"/>
+      <c r="D56" s="279" t="s">
         <v>4</v>
       </c>
-      <c r="E56" s="698" t="s">
+      <c r="E56" s="795" t="s">
         <v>108</v>
       </c>
-      <c r="F56" s="699"/>
-[...1 lines deleted...]
-      <c r="H56" s="285" t="s">
+      <c r="F56" s="796"/>
+      <c r="G56" s="726"/>
+      <c r="H56" s="280" t="s">
         <v>6</v>
       </c>
-      <c r="I56" s="642"/>
-      <c r="J56" s="286" t="s">
+      <c r="I56" s="726"/>
+      <c r="J56" s="281" t="s">
         <v>7</v>
       </c>
-      <c r="K56" s="287" t="s">
+      <c r="K56" s="282" t="s">
         <v>8</v>
       </c>
-      <c r="L56" s="286" t="s">
+      <c r="L56" s="281" t="s">
         <v>9</v>
       </c>
-      <c r="M56" s="287" t="s">
+      <c r="M56" s="282" t="s">
         <v>94</v>
       </c>
-      <c r="N56" s="286" t="s">
+      <c r="N56" s="281" t="s">
         <v>109</v>
       </c>
-      <c r="O56" s="286" t="s">
+      <c r="O56" s="281" t="s">
         <v>12</v>
       </c>
-      <c r="P56" s="288" t="s">
+      <c r="P56" s="583" t="s">
         <v>110</v>
       </c>
-      <c r="Q56" s="289" t="s">
+      <c r="Q56" s="283" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="57" spans="1:17" ht="78.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A57" s="290" t="s">
+      <c r="A57" s="284" t="s">
         <v>14</v>
       </c>
-      <c r="B57" s="290" t="s">
+      <c r="B57" s="284" t="s">
         <v>15</v>
       </c>
-      <c r="C57" s="371"/>
-      <c r="D57" s="291" t="s">
+      <c r="C57" s="363"/>
+      <c r="D57" s="285" t="s">
         <v>16</v>
       </c>
-      <c r="E57" s="292" t="s">
+      <c r="E57" s="286" t="s">
         <v>111</v>
       </c>
-      <c r="F57" s="292" t="s">
+      <c r="F57" s="286" t="s">
         <v>112</v>
       </c>
-      <c r="G57" s="293" t="s">
+      <c r="G57" s="287" t="s">
         <v>34</v>
       </c>
-      <c r="H57" s="294" t="s">
+      <c r="H57" s="288" t="s">
         <v>35</v>
       </c>
-      <c r="I57" s="295"/>
-      <c r="J57" s="292" t="s">
+      <c r="I57" s="289"/>
+      <c r="J57" s="286" t="s">
         <v>91</v>
       </c>
-      <c r="K57" s="292" t="s">
+      <c r="K57" s="286" t="s">
         <v>92</v>
       </c>
-      <c r="L57" s="292" t="s">
+      <c r="L57" s="286" t="s">
         <v>23</v>
       </c>
-      <c r="M57" s="292" t="s">
+      <c r="M57" s="286" t="s">
         <v>24</v>
       </c>
-      <c r="N57" s="292" t="s">
+      <c r="N57" s="286" t="s">
         <v>99</v>
       </c>
-      <c r="O57" s="292" t="s">
+      <c r="O57" s="286" t="s">
         <v>26</v>
       </c>
-      <c r="P57" s="292" t="s">
+      <c r="P57" s="286" t="s">
         <v>100</v>
       </c>
-      <c r="Q57" s="296" t="s">
+      <c r="Q57" s="290" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="58" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A58" s="297" t="s">
+      <c r="A58" s="291" t="s">
         <v>28</v>
       </c>
-      <c r="B58" s="298">
+      <c r="B58" s="292">
         <v>36253</v>
       </c>
-      <c r="C58" s="372"/>
-      <c r="D58" s="299">
+      <c r="C58" s="364"/>
+      <c r="D58" s="293">
         <f>Q53</f>
         <v>46507</v>
       </c>
-      <c r="E58" s="300">
+      <c r="E58" s="294">
         <f>N53</f>
         <v>46235</v>
       </c>
-      <c r="F58" s="300">
+      <c r="F58" s="294">
         <f>P53</f>
         <v>46507</v>
       </c>
-      <c r="G58" s="301">
+      <c r="G58" s="295">
         <f ca="1">DATE(YEAR(TODAY()), MATCH(LOWER(A58), {"january","february","march","april","may","june","july","august","september","october","november","december"}, 0), 1) - 45</f>
         <v>46068</v>
       </c>
-      <c r="H58" s="302">
+      <c r="H58" s="296">
         <f>D58-45</f>
         <v>46462</v>
       </c>
-      <c r="I58" s="301"/>
-      <c r="J58" s="301">
+      <c r="I58" s="295"/>
+      <c r="J58" s="295">
         <f>H58+14</f>
         <v>46476</v>
       </c>
-      <c r="K58" s="303"/>
-      <c r="L58" s="301">
+      <c r="K58" s="297"/>
+      <c r="L58" s="295">
         <f>H58</f>
         <v>46462</v>
       </c>
-      <c r="M58" s="304">
+      <c r="M58" s="298">
         <v>45</v>
       </c>
-      <c r="N58" s="298">
+      <c r="N58" s="292">
         <f>O58</f>
         <v>46874</v>
       </c>
-      <c r="O58" s="298">
+      <c r="O58" s="292">
         <f>P58+1</f>
         <v>46874</v>
       </c>
-      <c r="P58" s="300">
+      <c r="P58" s="294">
         <f>F58+366</f>
         <v>46873</v>
       </c>
-      <c r="Q58" s="298">
+      <c r="Q58" s="292">
         <f>P58</f>
         <v>46873</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A7:J7"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="A15:O15"/>
     <mergeCell ref="E56:F56"/>
     <mergeCell ref="A24:D24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="A29:O29"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="E38:F38"/>
     <mergeCell ref="A42:O42"/>
     <mergeCell ref="E43:F43"/>
     <mergeCell ref="A50:D50"/>
     <mergeCell ref="E51:F51"/>
     <mergeCell ref="A55:O55"/>
-    <mergeCell ref="E16:F16"/>
-[...4 lines deleted...]
-    <mergeCell ref="A15:O15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F276F9A6-DBBE-4471-8E7E-3D700C0AD38B}">
   <sheetPr>
     <tabColor theme="9" tint="-0.499984740745262"/>
   </sheetPr>
   <dimension ref="A2:AD32"/>
   <sheetViews>
     <sheetView topLeftCell="A13" zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.88671875" style="46" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" customWidth="1"/>
     <col min="3" max="7" width="19.5546875" customWidth="1"/>
     <col min="8" max="8" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="20" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.6640625" customWidth="1"/>
     <col min="12" max="13" width="22.109375" customWidth="1"/>
     <col min="14" max="14" width="19.5546875" customWidth="1"/>
     <col min="15" max="15" width="26.6640625" customWidth="1"/>
     <col min="16" max="16" width="27.33203125" customWidth="1"/>
     <col min="17" max="17" width="17.109375" customWidth="1"/>
     <col min="18" max="18" width="17.88671875" customWidth="1"/>
     <col min="19" max="19" width="21.109375" customWidth="1"/>
     <col min="20" max="20" width="20" customWidth="1"/>
     <col min="21" max="21" width="16.88671875" customWidth="1"/>
     <col min="22" max="22" width="20.88671875" customWidth="1"/>
     <col min="23" max="23" width="18.6640625" customWidth="1"/>
     <col min="24" max="24" width="18.88671875" customWidth="1"/>
     <col min="25" max="25" width="23.44140625" customWidth="1"/>
     <col min="26" max="26" width="17.88671875" customWidth="1"/>
     <col min="27" max="27" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:18" ht="234.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="677" t="s">
+      <c r="A3" s="767" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="658"/>
-[...10 lines deleted...]
-      <c r="M3" s="660"/>
+      <c r="B3" s="741"/>
+      <c r="C3" s="742"/>
+      <c r="D3" s="742"/>
+      <c r="E3" s="742"/>
+      <c r="F3" s="742"/>
+      <c r="G3" s="742"/>
+      <c r="H3" s="742"/>
+      <c r="I3" s="742"/>
+      <c r="J3" s="742"/>
+      <c r="K3" s="742"/>
+      <c r="L3" s="742"/>
+      <c r="M3" s="743"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="14"/>
       <c r="O6" s="14"/>
       <c r="P6" s="14"/>
       <c r="Q6" s="14"/>
     </row>
     <row r="7" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="687" t="s">
+      <c r="A7" s="784" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="687"/>
-[...6 lines deleted...]
-      <c r="I7" s="687"/>
+      <c r="B7" s="784"/>
+      <c r="C7" s="784"/>
+      <c r="D7" s="784"/>
+      <c r="E7" s="784"/>
+      <c r="F7" s="784"/>
+      <c r="G7" s="784"/>
+      <c r="H7" s="784"/>
+      <c r="I7" s="784"/>
     </row>
     <row r="8" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="107"/>
-[...7 lines deleted...]
-      <c r="I8" s="107"/>
+      <c r="A8" s="104"/>
+      <c r="B8" s="104"/>
+      <c r="C8" s="104"/>
+      <c r="D8" s="104"/>
+      <c r="E8" s="104"/>
+      <c r="F8" s="104"/>
+      <c r="G8" s="104"/>
+      <c r="H8" s="104"/>
+      <c r="I8" s="104"/>
     </row>
     <row r="9" spans="1:18" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A9" s="255" t="s">
+      <c r="A9" s="250" t="s">
         <v>126</v>
       </c>
-      <c r="B9" s="255"/>
-[...4 lines deleted...]
-      <c r="G9" s="255"/>
+      <c r="B9" s="250"/>
+      <c r="C9" s="250"/>
+      <c r="D9" s="250"/>
+      <c r="E9" s="250"/>
+      <c r="F9" s="250"/>
+      <c r="G9" s="250"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="15"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
     </row>
     <row r="10" spans="1:18" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="688" t="s">
+      <c r="A10" s="785" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="689"/>
-[...13 lines deleted...]
-      <c r="P10" s="109"/>
+      <c r="B10" s="786"/>
+      <c r="C10" s="786"/>
+      <c r="D10" s="426"/>
+      <c r="E10" s="426"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="105"/>
+      <c r="I10" s="106"/>
+      <c r="J10" s="106"/>
+      <c r="K10" s="106"/>
+      <c r="L10" s="106"/>
+      <c r="M10" s="106"/>
+      <c r="N10" s="106"/>
+      <c r="O10" s="106"/>
+      <c r="P10" s="106"/>
     </row>
     <row r="11" spans="1:18" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="110"/>
-[...1 lines deleted...]
-      <c r="C11" s="112" t="s">
+      <c r="A11" s="107"/>
+      <c r="B11" s="108"/>
+      <c r="C11" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="D11" s="724" t="s">
+      <c r="D11" s="821" t="s">
         <v>5</v>
       </c>
-      <c r="E11" s="725"/>
-[...1 lines deleted...]
-      <c r="G11" s="114" t="s">
+      <c r="E11" s="822"/>
+      <c r="F11" s="107"/>
+      <c r="G11" s="111" t="s">
         <v>6</v>
       </c>
-      <c r="H11" s="646"/>
-      <c r="I11" s="115" t="s">
+      <c r="H11" s="730"/>
+      <c r="I11" s="112" t="s">
         <v>7</v>
       </c>
-      <c r="J11" s="116" t="s">
+      <c r="J11" s="113" t="s">
         <v>8</v>
       </c>
-      <c r="K11" s="115" t="s">
+      <c r="K11" s="112" t="s">
         <v>9</v>
       </c>
-      <c r="L11" s="116" t="s">
+      <c r="L11" s="113" t="s">
         <v>10</v>
       </c>
-      <c r="M11" s="116" t="s">
+      <c r="M11" s="113" t="s">
         <v>11</v>
       </c>
-      <c r="N11" s="115" t="s">
+      <c r="N11" s="112" t="s">
         <v>12</v>
       </c>
-      <c r="O11" s="115" t="s">
+      <c r="O11" s="112" t="s">
         <v>13</v>
       </c>
-      <c r="P11" s="116" t="s">
+      <c r="P11" s="113" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="75.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="118" t="s">
+      <c r="A12" s="115" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="118" t="s">
+      <c r="B12" s="115" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="439" t="s">
+      <c r="C12" s="427" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="119" t="s">
+      <c r="D12" s="116" t="s">
         <v>17</v>
       </c>
-      <c r="E12" s="119" t="s">
+      <c r="E12" s="116" t="s">
         <v>18</v>
       </c>
-      <c r="F12" s="120"/>
-      <c r="G12" s="121" t="s">
+      <c r="F12" s="117"/>
+      <c r="G12" s="118" t="s">
         <v>20</v>
       </c>
-      <c r="H12" s="72"/>
-      <c r="I12" s="119" t="s">
+      <c r="H12" s="580"/>
+      <c r="I12" s="116" t="s">
         <v>91</v>
       </c>
-      <c r="J12" s="119" t="s">
+      <c r="J12" s="116" t="s">
         <v>92</v>
       </c>
-      <c r="K12" s="119" t="s">
+      <c r="K12" s="116" t="s">
         <v>23</v>
       </c>
-      <c r="L12" s="119" t="s">
+      <c r="L12" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="119" t="s">
+      <c r="M12" s="116" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="119" t="s">
+      <c r="N12" s="116" t="s">
         <v>26</v>
       </c>
-      <c r="O12" s="119" t="s">
+      <c r="O12" s="116" t="s">
         <v>27</v>
       </c>
-      <c r="P12" s="118" t="s">
+      <c r="P12" s="115" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="123" t="s">
+      <c r="A13" s="120" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="124">
+      <c r="B13" s="121">
         <v>38889</v>
       </c>
-      <c r="C13" s="440">
+      <c r="C13" s="428">
         <v>46203</v>
       </c>
-      <c r="D13" s="131">
+      <c r="D13" s="128">
         <v>46113</v>
       </c>
-      <c r="E13" s="131">
+      <c r="E13" s="128">
         <v>46203</v>
       </c>
-      <c r="F13" s="126"/>
-      <c r="G13" s="126">
+      <c r="F13" s="123"/>
+      <c r="G13" s="123">
         <f>E13-45</f>
         <v>46158</v>
       </c>
-      <c r="H13" s="126"/>
-      <c r="I13" s="126">
+      <c r="H13" s="123"/>
+      <c r="I13" s="123">
         <f>G13+14</f>
         <v>46172</v>
       </c>
-      <c r="J13" s="132" t="s">
+      <c r="J13" s="129" t="s">
         <v>29</v>
       </c>
-      <c r="K13" s="126">
+      <c r="K13" s="123">
         <f>G13</f>
         <v>46158</v>
       </c>
-      <c r="L13" s="129">
+      <c r="L13" s="126">
         <f>M13-I13</f>
         <v>-29</v>
       </c>
-      <c r="M13" s="124">
+      <c r="M13" s="121">
         <f>N13</f>
         <v>46143</v>
       </c>
-      <c r="N13" s="441">
+      <c r="N13" s="429">
         <f>O13+1</f>
         <v>46143</v>
       </c>
-      <c r="O13" s="442">
+      <c r="O13" s="430">
         <v>46142</v>
       </c>
-      <c r="P13" s="124">
+      <c r="P13" s="121">
         <f>O13</f>
         <v>46142</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="133"/>
-[...14 lines deleted...]
-      <c r="P14" s="140"/>
+      <c r="A14" s="130"/>
+      <c r="B14" s="131"/>
+      <c r="C14" s="431"/>
+      <c r="D14" s="432"/>
+      <c r="E14" s="432"/>
+      <c r="F14" s="134"/>
+      <c r="G14" s="134"/>
+      <c r="H14" s="134"/>
+      <c r="I14" s="134"/>
+      <c r="J14" s="433"/>
+      <c r="K14" s="134"/>
+      <c r="L14" s="434"/>
+      <c r="M14" s="435"/>
+      <c r="N14" s="435"/>
+      <c r="O14" s="137"/>
+      <c r="P14" s="137"/>
     </row>
     <row r="15" spans="1:18" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="726" t="s">
+      <c r="A15" s="823" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="727"/>
-[...13 lines deleted...]
-      <c r="P15" s="147"/>
+      <c r="B15" s="824"/>
+      <c r="C15" s="824"/>
+      <c r="D15" s="824"/>
+      <c r="E15" s="824"/>
+      <c r="F15" s="824"/>
+      <c r="G15" s="824"/>
+      <c r="H15" s="824"/>
+      <c r="I15" s="824"/>
+      <c r="J15" s="824"/>
+      <c r="K15" s="824"/>
+      <c r="L15" s="824"/>
+      <c r="M15" s="824"/>
+      <c r="N15" s="824"/>
+      <c r="O15" s="144"/>
+      <c r="P15" s="144"/>
     </row>
     <row r="16" spans="1:18" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="148"/>
-[...1 lines deleted...]
-      <c r="C16" s="150" t="s">
+      <c r="A16" s="145"/>
+      <c r="B16" s="146"/>
+      <c r="C16" s="147" t="s">
         <v>4</v>
       </c>
-      <c r="D16" s="728" t="s">
+      <c r="D16" s="825" t="s">
         <v>31</v>
       </c>
-      <c r="E16" s="729"/>
-[...1 lines deleted...]
-      <c r="G16" s="449" t="s">
+      <c r="E16" s="826"/>
+      <c r="F16" s="436"/>
+      <c r="G16" s="437" t="s">
         <v>6</v>
       </c>
-      <c r="H16" s="448"/>
-      <c r="I16" s="450" t="s">
+      <c r="H16" s="436"/>
+      <c r="I16" s="438" t="s">
         <v>7</v>
       </c>
-      <c r="J16" s="451" t="s">
+      <c r="J16" s="439" t="s">
         <v>8</v>
       </c>
-      <c r="K16" s="450" t="s">
+      <c r="K16" s="438" t="s">
         <v>9</v>
       </c>
-      <c r="L16" s="451" t="s">
+      <c r="L16" s="439" t="s">
         <v>94</v>
       </c>
-      <c r="M16" s="450" t="s">
+      <c r="M16" s="438" t="s">
         <v>95</v>
       </c>
-      <c r="N16" s="450" t="s">
+      <c r="N16" s="438" t="s">
         <v>12</v>
       </c>
-      <c r="O16" s="153" t="s">
+      <c r="O16" s="150" t="s">
         <v>96</v>
       </c>
-      <c r="P16" s="452" t="s">
+      <c r="P16" s="440" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="17" spans="1:30" ht="87.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="156" t="s">
+      <c r="A17" s="153" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="156" t="s">
+      <c r="B17" s="153" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="453" t="s">
+      <c r="C17" s="441" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="157" t="s">
+      <c r="D17" s="154" t="s">
         <v>97</v>
       </c>
-      <c r="E17" s="157" t="s">
+      <c r="E17" s="154" t="s">
         <v>98</v>
       </c>
-      <c r="F17" s="158" t="s">
+      <c r="F17" s="155" t="s">
         <v>34</v>
       </c>
-      <c r="G17" s="159" t="s">
+      <c r="G17" s="156" t="s">
         <v>35</v>
       </c>
-      <c r="H17" s="89"/>
-      <c r="I17" s="157" t="s">
+      <c r="H17" s="86"/>
+      <c r="I17" s="154" t="s">
         <v>91</v>
       </c>
-      <c r="J17" s="157" t="s">
+      <c r="J17" s="154" t="s">
         <v>92</v>
       </c>
-      <c r="K17" s="157" t="s">
+      <c r="K17" s="154" t="s">
         <v>23</v>
       </c>
-      <c r="L17" s="157" t="s">
+      <c r="L17" s="154" t="s">
         <v>24</v>
       </c>
-      <c r="M17" s="157" t="s">
+      <c r="M17" s="154" t="s">
         <v>99</v>
       </c>
-      <c r="N17" s="157" t="s">
+      <c r="N17" s="154" t="s">
         <v>26</v>
       </c>
-      <c r="O17" s="157" t="s">
+      <c r="O17" s="154" t="s">
         <v>100</v>
       </c>
-      <c r="P17" s="454" t="s">
+      <c r="P17" s="442" t="s">
         <v>93</v>
       </c>
       <c r="Q17" s="58"/>
       <c r="R17" s="58"/>
       <c r="S17" s="58"/>
       <c r="T17" s="58"/>
       <c r="U17" s="58"/>
       <c r="V17" s="58"/>
       <c r="W17" s="58"/>
       <c r="X17" s="58"/>
       <c r="Y17" s="58"/>
       <c r="Z17" s="58"/>
       <c r="AA17" s="58"/>
       <c r="AB17" s="58"/>
       <c r="AC17" s="58"/>
       <c r="AD17" s="58"/>
     </row>
     <row r="18" spans="1:30" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="161" t="s">
+      <c r="A18" s="158" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="146">
+      <c r="B18" s="143">
         <v>36253</v>
       </c>
-      <c r="C18" s="455">
+      <c r="C18" s="443">
         <v>46142</v>
       </c>
-      <c r="D18" s="162">
+      <c r="D18" s="159">
         <f>M13</f>
         <v>46143</v>
       </c>
-      <c r="E18" s="162">
+      <c r="E18" s="159">
         <f>O13</f>
         <v>46142</v>
       </c>
-      <c r="F18" s="141">
+      <c r="F18" s="138">
         <f ca="1">DATE(YEAR(TODAY()), MATCH(LOWER(A18), {"january","february","march","april","may","june","july","august","september","october","november","december"}, 0), 1) - 45</f>
         <v>46068</v>
       </c>
-      <c r="G18" s="163">
+      <c r="G18" s="160">
         <f>C18-45</f>
         <v>46097</v>
       </c>
-      <c r="H18" s="141"/>
-      <c r="I18" s="141">
+      <c r="H18" s="138"/>
+      <c r="I18" s="138">
         <f>G18+14</f>
         <v>46111</v>
       </c>
-      <c r="J18" s="164"/>
-      <c r="K18" s="141">
+      <c r="J18" s="161"/>
+      <c r="K18" s="138">
         <f>G18</f>
         <v>46097</v>
       </c>
-      <c r="L18" s="145">
+      <c r="L18" s="142">
         <v>45</v>
       </c>
-      <c r="M18" s="146">
+      <c r="M18" s="143">
         <f>N18</f>
         <v>46508</v>
       </c>
-      <c r="N18" s="146">
+      <c r="N18" s="143">
         <f>O18+1</f>
         <v>46508</v>
       </c>
-      <c r="O18" s="162">
+      <c r="O18" s="159">
         <f>E18+365</f>
         <v>46507</v>
       </c>
-      <c r="P18" s="146">
+      <c r="P18" s="143">
         <f>O18</f>
         <v>46507</v>
       </c>
       <c r="Q18" s="57"/>
       <c r="R18" s="57"/>
       <c r="S18" s="57"/>
       <c r="T18" s="57"/>
       <c r="U18" s="46"/>
       <c r="V18" s="57"/>
       <c r="W18" s="57"/>
       <c r="Y18" s="47"/>
       <c r="AA18" s="47"/>
       <c r="AB18" s="47"/>
     </row>
     <row r="19" spans="1:30" ht="6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="165"/>
-[...12 lines deleted...]
-      <c r="N19" s="166"/>
+      <c r="A19" s="162"/>
+      <c r="B19" s="163"/>
+      <c r="C19" s="164"/>
+      <c r="D19" s="164"/>
+      <c r="E19" s="164"/>
+      <c r="F19" s="163"/>
+      <c r="G19" s="163"/>
+      <c r="H19" s="163"/>
+      <c r="I19" s="163"/>
+      <c r="J19" s="165"/>
+      <c r="K19" s="163"/>
+      <c r="L19" s="166"/>
+      <c r="M19" s="163"/>
+      <c r="N19" s="163"/>
       <c r="O19" s="57"/>
       <c r="P19" s="57"/>
       <c r="Q19" s="57"/>
       <c r="R19" s="57"/>
       <c r="S19" s="57"/>
       <c r="T19" s="57"/>
       <c r="U19" s="46"/>
       <c r="V19" s="57"/>
       <c r="W19" s="57"/>
       <c r="Y19" s="47"/>
       <c r="AA19" s="47"/>
       <c r="AB19" s="47"/>
     </row>
     <row r="20" spans="1:30" x14ac:dyDescent="0.3">
       <c r="C20" s="58"/>
     </row>
     <row r="21" spans="1:30" x14ac:dyDescent="0.3">
       <c r="C21" s="58"/>
     </row>
     <row r="23" spans="1:30" ht="25.8" x14ac:dyDescent="0.5">
-      <c r="A23" s="255" t="s">
+      <c r="A23" s="250" t="s">
         <v>101</v>
       </c>
-      <c r="B23" s="255"/>
-[...4 lines deleted...]
-      <c r="G23" s="255"/>
+      <c r="B23" s="250"/>
+      <c r="C23" s="250"/>
+      <c r="D23" s="250"/>
+      <c r="E23" s="250"/>
+      <c r="F23" s="250"/>
+      <c r="G23" s="250"/>
       <c r="J23" s="15"/>
       <c r="K23" s="15"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
       <c r="N23" s="15"/>
       <c r="O23" s="15"/>
     </row>
     <row r="24" spans="1:30" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A24" s="716" t="s">
+      <c r="A24" s="813" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="717"/>
-[...13 lines deleted...]
-      <c r="P24" s="458"/>
+      <c r="B24" s="814"/>
+      <c r="C24" s="814"/>
+      <c r="D24" s="444"/>
+      <c r="E24" s="444"/>
+      <c r="F24" s="445"/>
+      <c r="G24" s="445"/>
+      <c r="H24" s="445"/>
+      <c r="I24" s="446"/>
+      <c r="J24" s="446"/>
+      <c r="K24" s="446"/>
+      <c r="L24" s="446"/>
+      <c r="M24" s="446"/>
+      <c r="N24" s="446"/>
+      <c r="O24" s="446"/>
+      <c r="P24" s="446"/>
     </row>
     <row r="25" spans="1:30" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="459"/>
-[...1 lines deleted...]
-      <c r="C25" s="461" t="s">
+      <c r="A25" s="447"/>
+      <c r="B25" s="448"/>
+      <c r="C25" s="449" t="s">
         <v>4</v>
       </c>
-      <c r="D25" s="718" t="s">
+      <c r="D25" s="815" t="s">
         <v>5</v>
       </c>
-      <c r="E25" s="719"/>
-[...1 lines deleted...]
-      <c r="G25" s="462" t="s">
+      <c r="E25" s="816"/>
+      <c r="F25" s="447"/>
+      <c r="G25" s="450" t="s">
         <v>6</v>
       </c>
-      <c r="H25" s="645"/>
-      <c r="I25" s="463" t="s">
+      <c r="H25" s="729"/>
+      <c r="I25" s="451" t="s">
         <v>7</v>
       </c>
-      <c r="J25" s="464" t="s">
+      <c r="J25" s="452" t="s">
         <v>8</v>
       </c>
-      <c r="K25" s="463" t="s">
+      <c r="K25" s="451" t="s">
         <v>9</v>
       </c>
-      <c r="L25" s="464" t="s">
+      <c r="L25" s="452" t="s">
         <v>10</v>
       </c>
-      <c r="M25" s="464" t="s">
+      <c r="M25" s="452" t="s">
         <v>102</v>
       </c>
-      <c r="N25" s="463" t="s">
+      <c r="N25" s="451" t="s">
         <v>103</v>
       </c>
-      <c r="O25" s="463" t="s">
+      <c r="O25" s="451" t="s">
         <v>104</v>
       </c>
-      <c r="P25" s="463" t="s">
+      <c r="P25" s="451" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:30" ht="63" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="183" t="s">
+      <c r="A26" s="180" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="183" t="s">
+      <c r="B26" s="180" t="s">
         <v>15</v>
       </c>
-      <c r="C26" s="465" t="s">
+      <c r="C26" s="453" t="s">
         <v>16</v>
       </c>
-      <c r="D26" s="187" t="s">
+      <c r="D26" s="581" t="s">
         <v>17</v>
       </c>
-      <c r="E26" s="187" t="s">
+      <c r="E26" s="581" t="s">
         <v>18</v>
       </c>
-      <c r="F26" s="466" t="s">
+      <c r="F26" s="454" t="s">
         <v>90</v>
       </c>
-      <c r="G26" s="467" t="s">
+      <c r="G26" s="455" t="s">
         <v>20</v>
       </c>
-      <c r="H26" s="408"/>
-      <c r="I26" s="187" t="s">
+      <c r="H26" s="589"/>
+      <c r="I26" s="581" t="s">
         <v>91</v>
       </c>
-      <c r="J26" s="187" t="s">
+      <c r="J26" s="581" t="s">
         <v>92</v>
       </c>
-      <c r="K26" s="187" t="s">
+      <c r="K26" s="581" t="s">
         <v>23</v>
       </c>
-      <c r="L26" s="187" t="s">
+      <c r="L26" s="581" t="s">
         <v>24</v>
       </c>
-      <c r="M26" s="187" t="s">
+      <c r="M26" s="581" t="s">
         <v>105</v>
       </c>
-      <c r="N26" s="187" t="s">
+      <c r="N26" s="581" t="s">
         <v>106</v>
       </c>
-      <c r="O26" s="187" t="s">
+      <c r="O26" s="581" t="s">
         <v>107</v>
       </c>
-      <c r="P26" s="187" t="s">
+      <c r="P26" s="581" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:30" x14ac:dyDescent="0.3">
-      <c r="A27" s="195" t="s">
+      <c r="A27" s="191" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="198">
+      <c r="B27" s="194">
         <v>36253</v>
       </c>
-      <c r="C27" s="468">
+      <c r="C27" s="456">
         <v>46216</v>
       </c>
-      <c r="D27" s="469">
+      <c r="D27" s="457">
         <v>45868</v>
       </c>
-      <c r="E27" s="470">
+      <c r="E27" s="458">
         <v>46216</v>
       </c>
-      <c r="F27" s="471">
+      <c r="F27" s="459">
         <v>46143</v>
       </c>
-      <c r="G27" s="472">
+      <c r="G27" s="460">
         <v>46174</v>
       </c>
-      <c r="H27" s="199"/>
-      <c r="I27" s="199">
+      <c r="H27" s="195"/>
+      <c r="I27" s="195">
         <f>G27+14</f>
         <v>46188</v>
       </c>
-      <c r="J27" s="200" t="s">
+      <c r="J27" s="196" t="s">
         <v>29</v>
       </c>
-      <c r="K27" s="199">
+      <c r="K27" s="195">
         <f>G27</f>
         <v>46174</v>
       </c>
-      <c r="L27" s="201">
+      <c r="L27" s="197">
         <v>45</v>
       </c>
-      <c r="M27" s="198">
+      <c r="M27" s="194">
         <v>46217</v>
       </c>
-      <c r="N27" s="473">
+      <c r="N27" s="461">
         <v>46217</v>
       </c>
-      <c r="O27" s="469">
+      <c r="O27" s="457">
         <v>46507</v>
       </c>
-      <c r="P27" s="469">
+      <c r="P27" s="457">
         <v>46507</v>
       </c>
     </row>
     <row r="28" spans="1:30" ht="7.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="133"/>
-[...14 lines deleted...]
-      <c r="P28" s="140"/>
+      <c r="A28" s="130"/>
+      <c r="B28" s="131"/>
+      <c r="C28" s="431"/>
+      <c r="D28" s="432"/>
+      <c r="E28" s="432"/>
+      <c r="F28" s="134"/>
+      <c r="G28" s="134"/>
+      <c r="H28" s="134"/>
+      <c r="I28" s="134"/>
+      <c r="J28" s="433"/>
+      <c r="K28" s="134"/>
+      <c r="L28" s="434"/>
+      <c r="M28" s="435"/>
+      <c r="N28" s="435"/>
+      <c r="O28" s="137"/>
+      <c r="P28" s="137"/>
     </row>
     <row r="29" spans="1:30" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A29" s="720" t="s">
+      <c r="A29" s="817" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="721"/>
-[...13 lines deleted...]
-      <c r="P29" s="474"/>
+      <c r="B29" s="818"/>
+      <c r="C29" s="818"/>
+      <c r="D29" s="818"/>
+      <c r="E29" s="818"/>
+      <c r="F29" s="818"/>
+      <c r="G29" s="818"/>
+      <c r="H29" s="818"/>
+      <c r="I29" s="818"/>
+      <c r="J29" s="818"/>
+      <c r="K29" s="818"/>
+      <c r="L29" s="818"/>
+      <c r="M29" s="818"/>
+      <c r="N29" s="818"/>
+      <c r="O29" s="462"/>
+      <c r="P29" s="462"/>
     </row>
     <row r="30" spans="1:30" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A30" s="179"/>
-[...1 lines deleted...]
-      <c r="C30" s="476" t="s">
+      <c r="A30" s="176"/>
+      <c r="B30" s="463"/>
+      <c r="C30" s="464" t="s">
         <v>4</v>
       </c>
-      <c r="D30" s="722" t="s">
+      <c r="D30" s="819" t="s">
         <v>108</v>
       </c>
-      <c r="E30" s="723"/>
-      <c r="F30" s="477" t="s">
+      <c r="E30" s="820"/>
+      <c r="F30" s="465" t="s">
         <v>6</v>
       </c>
-      <c r="G30" s="422" t="s">
+      <c r="G30" s="410" t="s">
         <v>7</v>
       </c>
-      <c r="H30" s="423" t="s">
+      <c r="H30" s="411" t="s">
         <v>8</v>
       </c>
-      <c r="I30" s="422" t="s">
+      <c r="I30" s="410" t="s">
         <v>9</v>
       </c>
-      <c r="J30" s="423" t="s">
+      <c r="J30" s="411" t="s">
         <v>94</v>
       </c>
-      <c r="K30" s="422" t="s">
+      <c r="K30" s="410" t="s">
         <v>109</v>
       </c>
-      <c r="L30" s="422" t="s">
+      <c r="L30" s="410" t="s">
         <v>12</v>
       </c>
-      <c r="M30" s="181" t="s">
+      <c r="M30" s="178" t="s">
         <v>110</v>
       </c>
-      <c r="N30" s="422"/>
-[...1 lines deleted...]
-      <c r="P30" s="478" t="s">
+      <c r="N30" s="410"/>
+      <c r="O30" s="178"/>
+      <c r="P30" s="466" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:30" ht="72" x14ac:dyDescent="0.3">
-      <c r="A31" s="479" t="s">
+      <c r="A31" s="467" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="479" t="s">
+      <c r="B31" s="467" t="s">
         <v>15</v>
       </c>
-      <c r="C31" s="480" t="s">
+      <c r="C31" s="468" t="s">
         <v>16</v>
       </c>
-      <c r="D31" s="194" t="s">
+      <c r="D31" s="190" t="s">
         <v>111</v>
       </c>
-      <c r="E31" s="194" t="s">
+      <c r="E31" s="190" t="s">
         <v>112</v>
       </c>
-      <c r="F31" s="481" t="s">
+      <c r="F31" s="469" t="s">
         <v>113</v>
       </c>
-      <c r="G31" s="194" t="s">
+      <c r="G31" s="190" t="s">
         <v>91</v>
       </c>
-      <c r="H31" s="194" t="s">
+      <c r="H31" s="190" t="s">
         <v>92</v>
       </c>
-      <c r="I31" s="194" t="s">
+      <c r="I31" s="190" t="s">
         <v>23</v>
       </c>
-      <c r="J31" s="194" t="s">
+      <c r="J31" s="190" t="s">
         <v>24</v>
       </c>
-      <c r="K31" s="194" t="s">
+      <c r="K31" s="190" t="s">
         <v>99</v>
       </c>
-      <c r="L31" s="194" t="s">
+      <c r="L31" s="190" t="s">
         <v>26</v>
       </c>
-      <c r="M31" s="194" t="s">
+      <c r="M31" s="190" t="s">
         <v>100</v>
       </c>
-      <c r="N31" s="194"/>
-[...1 lines deleted...]
-      <c r="P31" s="482" t="s">
+      <c r="N31" s="190"/>
+      <c r="O31" s="190"/>
+      <c r="P31" s="470" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="32" spans="1:30" x14ac:dyDescent="0.3">
-      <c r="A32" s="483" t="s">
+      <c r="A32" s="471" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="203">
+      <c r="B32" s="199">
         <v>36253</v>
       </c>
-      <c r="C32" s="484">
+      <c r="C32" s="472">
         <f>P27</f>
         <v>46507</v>
       </c>
-      <c r="D32" s="204">
+      <c r="D32" s="200">
         <f>M27</f>
         <v>46217</v>
       </c>
-      <c r="E32" s="204">
+      <c r="E32" s="200">
         <f>O27</f>
         <v>46507</v>
       </c>
-      <c r="F32" s="435">
+      <c r="F32" s="423">
         <v>46419</v>
       </c>
-      <c r="G32" s="435">
+      <c r="G32" s="423">
         <v>46432</v>
       </c>
-      <c r="H32" s="436"/>
-      <c r="I32" s="435">
+      <c r="H32" s="424"/>
+      <c r="I32" s="423">
         <v>46419</v>
       </c>
-      <c r="J32" s="437">
+      <c r="J32" s="425">
         <v>45</v>
       </c>
-      <c r="K32" s="203">
+      <c r="K32" s="199">
         <v>46508</v>
       </c>
-      <c r="L32" s="203">
+      <c r="L32" s="199">
         <v>46508</v>
       </c>
-      <c r="M32" s="204">
+      <c r="M32" s="200">
         <f>C32+366</f>
         <v>46873</v>
       </c>
-      <c r="N32" s="203"/>
-[...1 lines deleted...]
-      <c r="P32" s="203">
+      <c r="N32" s="199"/>
+      <c r="O32" s="200"/>
+      <c r="P32" s="199">
         <f>O32</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="A29:N29"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="A15:N15"/>
     <mergeCell ref="D16:E16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AB9B25F-D298-4826-AA29-04697B3C2BDA}">
   <sheetPr>
     <tabColor theme="3" tint="0.749992370372631"/>
   </sheetPr>
   <dimension ref="A3:AD48"/>
   <sheetViews>
-    <sheetView topLeftCell="A11" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="M14" sqref="M14"/>
+    <sheetView topLeftCell="A20" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="L22" sqref="L22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.88671875" style="46" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" customWidth="1"/>
     <col min="3" max="6" width="19.5546875" customWidth="1"/>
     <col min="7" max="7" width="21.33203125" customWidth="1"/>
     <col min="8" max="8" width="26.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="22.109375" customWidth="1"/>
     <col min="10" max="10" width="20" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.6640625" customWidth="1"/>
     <col min="12" max="12" width="25.5546875" customWidth="1"/>
     <col min="13" max="13" width="22.109375" customWidth="1"/>
     <col min="14" max="14" width="21.88671875" customWidth="1"/>
     <col min="15" max="15" width="26.6640625" customWidth="1"/>
     <col min="16" max="16" width="34.6640625" customWidth="1"/>
     <col min="17" max="17" width="17.109375" customWidth="1"/>
     <col min="18" max="18" width="17.88671875" customWidth="1"/>
     <col min="19" max="19" width="21.109375" customWidth="1"/>
     <col min="20" max="20" width="20" customWidth="1"/>
     <col min="21" max="21" width="16.88671875" customWidth="1"/>
     <col min="22" max="22" width="20.88671875" customWidth="1"/>
     <col min="23" max="23" width="18.6640625" customWidth="1"/>
     <col min="24" max="24" width="18.88671875" customWidth="1"/>
     <col min="25" max="25" width="23.44140625" customWidth="1"/>
     <col min="26" max="26" width="17.88671875" customWidth="1"/>
     <col min="27" max="27" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:18" ht="234.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="677" t="s">
-[...13 lines deleted...]
-      <c r="M3" s="660"/>
+      <c r="A3" s="767" t="s">
+        <v>127</v>
+      </c>
+      <c r="B3" s="741"/>
+      <c r="C3" s="742"/>
+      <c r="D3" s="742"/>
+      <c r="E3" s="742"/>
+      <c r="F3" s="742"/>
+      <c r="G3" s="742"/>
+      <c r="H3" s="742"/>
+      <c r="I3" s="742"/>
+      <c r="J3" s="742"/>
+      <c r="K3" s="742"/>
+      <c r="L3" s="742"/>
+      <c r="M3" s="743"/>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
     </row>
     <row r="6" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="661" t="s">
+      <c r="A6" s="744" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="661"/>
-[...6 lines deleted...]
-      <c r="I6" s="661"/>
+      <c r="B6" s="744"/>
+      <c r="C6" s="744"/>
+      <c r="D6" s="744"/>
+      <c r="E6" s="744"/>
+      <c r="F6" s="744"/>
+      <c r="G6" s="744"/>
+      <c r="H6" s="744"/>
+      <c r="I6" s="744"/>
     </row>
     <row r="7" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="103"/>
-[...7 lines deleted...]
-      <c r="I7" s="103"/>
+      <c r="A7" s="100"/>
+      <c r="B7" s="100"/>
+      <c r="C7" s="100"/>
+      <c r="D7" s="100"/>
+      <c r="E7" s="100"/>
+      <c r="F7" s="100"/>
+      <c r="G7" s="100"/>
+      <c r="H7" s="100"/>
+      <c r="I7" s="100"/>
     </row>
     <row r="8" spans="1:18" ht="36.6" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A8" s="393" t="s">
-[...7 lines deleted...]
-      <c r="G8" s="255"/>
+      <c r="A8" s="385" t="s">
+        <v>128</v>
+      </c>
+      <c r="B8" s="250"/>
+      <c r="C8" s="250"/>
+      <c r="D8" s="250"/>
+      <c r="E8" s="250"/>
+      <c r="F8" s="250"/>
+      <c r="G8" s="250"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
     </row>
     <row r="9" spans="1:18" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="662" t="s">
+      <c r="A9" s="768" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="663"/>
-[...2 lines deleted...]
-      <c r="E9" s="238"/>
+      <c r="B9" s="769"/>
+      <c r="C9" s="769"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
       <c r="F9" s="61"/>
       <c r="G9" s="61"/>
       <c r="H9" s="61"/>
       <c r="I9" s="62"/>
       <c r="J9" s="62"/>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="62"/>
       <c r="N9" s="62"/>
       <c r="O9" s="62"/>
       <c r="P9" s="1"/>
     </row>
     <row r="10" spans="1:18" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="63"/>
       <c r="B10" s="64"/>
-      <c r="C10" s="105" t="s">
+      <c r="C10" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="D10" s="671" t="s">
+      <c r="D10" s="770" t="s">
         <v>5</v>
       </c>
-      <c r="E10" s="672"/>
+      <c r="E10" s="771"/>
       <c r="F10" s="63"/>
       <c r="G10" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="H10" s="637"/>
-      <c r="I10" s="66" t="s">
+      <c r="H10" s="721"/>
+      <c r="I10" s="578" t="s">
         <v>7</v>
       </c>
-      <c r="J10" s="67" t="s">
+      <c r="J10" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="K10" s="66" t="s">
+      <c r="K10" s="578" t="s">
         <v>9</v>
       </c>
-      <c r="L10" s="67" t="s">
+      <c r="L10" s="66" t="s">
         <v>10</v>
       </c>
-      <c r="M10" s="66" t="s">
+      <c r="M10" s="578" t="s">
         <v>12</v>
       </c>
-      <c r="N10" s="66" t="s">
+      <c r="N10" s="578" t="s">
         <v>13</v>
       </c>
-      <c r="O10" s="67" t="s">
+      <c r="O10" s="66" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:18" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="68" t="s">
+      <c r="A11" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="68" t="s">
+      <c r="B11" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="239" t="s">
+      <c r="C11" s="582" t="s">
         <v>16</v>
       </c>
-      <c r="D11" s="69" t="s">
+      <c r="D11" s="579" t="s">
         <v>17</v>
       </c>
-      <c r="E11" s="69" t="s">
+      <c r="E11" s="579" t="s">
         <v>18</v>
       </c>
-      <c r="F11" s="70" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="71" t="s">
+      <c r="F11" s="68" t="s">
+        <v>129</v>
+      </c>
+      <c r="G11" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="H11" s="72"/>
-      <c r="I11" s="69" t="s">
+      <c r="H11" s="580"/>
+      <c r="I11" s="579" t="s">
         <v>91</v>
       </c>
-      <c r="J11" s="69" t="s">
+      <c r="J11" s="579" t="s">
         <v>92</v>
       </c>
-      <c r="K11" s="69" t="s">
+      <c r="K11" s="579" t="s">
         <v>23</v>
       </c>
-      <c r="L11" s="69" t="s">
+      <c r="L11" s="579" t="s">
         <v>24</v>
       </c>
-      <c r="M11" s="69" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="69" t="s">
+      <c r="M11" s="579" t="s">
+        <v>130</v>
+      </c>
+      <c r="N11" s="579" t="s">
         <v>27</v>
       </c>
-      <c r="O11" s="69" t="s">
-        <v>130</v>
+      <c r="O11" s="579" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="73" t="s">
+      <c r="A12" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="74">
+      <c r="B12" s="71">
         <v>36253</v>
       </c>
-      <c r="C12" s="240">
+      <c r="C12" s="235">
         <v>46431</v>
       </c>
-      <c r="D12" s="77">
+      <c r="D12" s="74">
         <v>46082</v>
       </c>
-      <c r="E12" s="77">
+      <c r="E12" s="74">
         <v>46446</v>
       </c>
-      <c r="F12" s="75">
+      <c r="F12" s="72">
         <f>E12+1</f>
         <v>46447</v>
       </c>
-      <c r="G12" s="75">
-[...4 lines deleted...]
-      <c r="I12" s="75">
+      <c r="G12" s="72">
+        <f>C12-L12</f>
+        <v>46371</v>
+      </c>
+      <c r="H12" s="72"/>
+      <c r="I12" s="72">
         <f>G12+14</f>
-        <v>46400</v>
-[...1 lines deleted...]
-      <c r="J12" s="78" t="s">
+        <v>46385</v>
+      </c>
+      <c r="J12" s="75" t="s">
         <v>29</v>
       </c>
-      <c r="K12" s="75">
+      <c r="K12" s="72">
         <f>G12</f>
-        <v>46386</v>
-[...4 lines deleted...]
-      <c r="M12" s="252">
+        <v>46371</v>
+      </c>
+      <c r="L12" s="73">
+        <v>60</v>
+      </c>
+      <c r="M12" s="247">
         <f>C12+1</f>
         <v>46432</v>
       </c>
-      <c r="N12" s="490">
+      <c r="N12" s="478">
         <f ca="1">IF(EOMONTH(DATE(YEAR(TODAY()), MONTH(1&amp;A12), 1), 0) &lt; TODAY(),EOMONTH(DATE(YEAR(TODAY())+1, MONTH(1&amp;A12), 1), 0),EOMONTH(DATE(YEAR(TODAY()), MONTH(1&amp;A12), 1), 0))</f>
         <v>46507</v>
       </c>
-      <c r="O12" s="489">
+      <c r="O12" s="477">
         <f ca="1">N12</f>
         <v>46507</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="73" t="s">
+      <c r="A13" s="70" t="s">
         <v>59</v>
       </c>
-      <c r="B13" s="74">
+      <c r="B13" s="71">
         <v>20830</v>
       </c>
-      <c r="C13" s="240">
+      <c r="C13" s="235">
         <v>46299</v>
       </c>
-      <c r="D13" s="486">
+      <c r="D13" s="474">
         <v>45995</v>
       </c>
-      <c r="E13" s="486">
+      <c r="E13" s="474">
         <v>46359</v>
       </c>
-      <c r="F13" s="75">
+      <c r="F13" s="72">
         <f t="shared" ref="F13:F15" si="0">E13+1</f>
         <v>46360</v>
       </c>
-      <c r="G13" s="75">
-[...4 lines deleted...]
-      <c r="I13" s="75">
+      <c r="G13" s="72">
+        <f t="shared" ref="G13:G15" si="1">C13-L13</f>
+        <v>46239</v>
+      </c>
+      <c r="H13" s="475"/>
+      <c r="I13" s="72">
         <f t="shared" ref="I13:I15" si="2">G13+14</f>
-        <v>46268</v>
-[...2 lines deleted...]
-      <c r="K13" s="75">
+        <v>46253</v>
+      </c>
+      <c r="J13" s="476"/>
+      <c r="K13" s="72">
         <f t="shared" ref="K13:K15" si="3">G13</f>
-        <v>46254</v>
-[...4 lines deleted...]
-      <c r="M13" s="252">
+        <v>46239</v>
+      </c>
+      <c r="L13" s="73">
+        <v>60</v>
+      </c>
+      <c r="M13" s="247">
         <f t="shared" ref="M13:M15" si="4">C13+1</f>
         <v>46300</v>
       </c>
-      <c r="N13" s="490">
+      <c r="N13" s="478">
         <f t="shared" ref="N13:N15" ca="1" si="5">IF(EOMONTH(DATE(YEAR(TODAY()), MONTH(1&amp;A13), 1), 0) &lt; TODAY(),EOMONTH(DATE(YEAR(TODAY())+1, MONTH(1&amp;A13), 1), 0),EOMONTH(DATE(YEAR(TODAY()), MONTH(1&amp;A13), 1), 0))</f>
         <v>46418</v>
       </c>
-      <c r="O13" s="489">
+      <c r="O13" s="477">
         <f t="shared" ref="O13:O15" ca="1" si="6">N13</f>
         <v>46418</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="73" t="s">
+      <c r="A14" s="70" t="s">
         <v>66</v>
       </c>
-      <c r="B14" s="74">
+      <c r="B14" s="71">
         <v>32340</v>
       </c>
-      <c r="C14" s="240">
+      <c r="C14" s="235">
         <v>46165</v>
       </c>
-      <c r="D14" s="486">
+      <c r="D14" s="474">
         <v>45809</v>
       </c>
-      <c r="E14" s="486">
+      <c r="E14" s="474">
         <v>46172</v>
       </c>
-      <c r="F14" s="75">
+      <c r="F14" s="72">
         <f t="shared" si="0"/>
         <v>46173</v>
       </c>
-      <c r="G14" s="75">
+      <c r="G14" s="72">
         <f t="shared" si="1"/>
-        <v>46120</v>
-[...2 lines deleted...]
-      <c r="I14" s="75">
+        <v>46105</v>
+      </c>
+      <c r="H14" s="475"/>
+      <c r="I14" s="72">
         <f t="shared" si="2"/>
-        <v>46134</v>
-[...2 lines deleted...]
-      <c r="K14" s="75">
+        <v>46119</v>
+      </c>
+      <c r="J14" s="476"/>
+      <c r="K14" s="72">
         <f t="shared" si="3"/>
-        <v>46120</v>
-[...4 lines deleted...]
-      <c r="M14" s="252">
+        <v>46105</v>
+      </c>
+      <c r="L14" s="73">
+        <v>60</v>
+      </c>
+      <c r="M14" s="247">
         <f t="shared" si="4"/>
         <v>46166</v>
       </c>
-      <c r="N14" s="490">
+      <c r="N14" s="478">
         <f t="shared" ca="1" si="5"/>
-        <v>46234</v>
-[...1 lines deleted...]
-      <c r="O14" s="489">
+        <v>46599</v>
+      </c>
+      <c r="O14" s="477">
         <f t="shared" ca="1" si="6"/>
-        <v>46234</v>
+        <v>46599</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="73" t="s">
+      <c r="A15" s="70" t="s">
         <v>67</v>
       </c>
-      <c r="B15" s="74">
+      <c r="B15" s="71">
         <v>31991</v>
       </c>
-      <c r="C15" s="240">
+      <c r="C15" s="235">
         <v>46206</v>
       </c>
-      <c r="D15" s="486">
+      <c r="D15" s="474">
         <v>45822</v>
       </c>
-      <c r="E15" s="486">
+      <c r="E15" s="474">
         <v>46186</v>
       </c>
-      <c r="F15" s="75">
+      <c r="F15" s="72">
         <f t="shared" si="0"/>
         <v>46187</v>
       </c>
-      <c r="G15" s="75">
+      <c r="G15" s="72">
         <f t="shared" si="1"/>
-        <v>46161</v>
-[...2 lines deleted...]
-      <c r="I15" s="75">
+        <v>46146</v>
+      </c>
+      <c r="H15" s="475"/>
+      <c r="I15" s="72">
         <f t="shared" si="2"/>
-        <v>46175</v>
-[...2 lines deleted...]
-      <c r="K15" s="75">
+        <v>46160</v>
+      </c>
+      <c r="J15" s="476"/>
+      <c r="K15" s="72">
         <f t="shared" si="3"/>
-        <v>46161</v>
-[...4 lines deleted...]
-      <c r="M15" s="252">
+        <v>46146</v>
+      </c>
+      <c r="L15" s="73">
+        <v>60</v>
+      </c>
+      <c r="M15" s="247">
         <f t="shared" si="4"/>
         <v>46207</v>
       </c>
-      <c r="N15" s="490">
+      <c r="N15" s="478">
         <f t="shared" ca="1" si="5"/>
         <v>46265</v>
       </c>
-      <c r="O15" s="489">
+      <c r="O15" s="477">
         <f t="shared" ca="1" si="6"/>
         <v>46265</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="79.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="526" t="s">
-[...14 lines deleted...]
-      <c r="F16" s="527" t="s">
+      <c r="A16" s="512" t="s">
         <v>132</v>
       </c>
-      <c r="G16" s="510" t="s">
+      <c r="B16" s="490" t="s">
+        <v>132</v>
+      </c>
+      <c r="C16" s="491" t="s">
+        <v>132</v>
+      </c>
+      <c r="D16" s="492" t="s">
+        <v>132</v>
+      </c>
+      <c r="E16" s="492" t="s">
+        <v>132</v>
+      </c>
+      <c r="F16" s="513" t="s">
         <v>133</v>
       </c>
-      <c r="H16" s="506"/>
-      <c r="I16" s="510" t="s">
+      <c r="G16" s="497" t="s">
         <v>134</v>
       </c>
-      <c r="J16" s="507"/>
-      <c r="K16" s="510" t="s">
+      <c r="H16" s="493"/>
+      <c r="I16" s="497" t="s">
         <v>135</v>
       </c>
-      <c r="L16" s="508" t="s">
+      <c r="J16" s="494"/>
+      <c r="K16" s="497" t="s">
         <v>136</v>
       </c>
-      <c r="M16" s="509" t="s">
+      <c r="L16" s="495" t="s">
         <v>137</v>
       </c>
-      <c r="N16" s="538" t="s">
+      <c r="M16" s="496" t="s">
         <v>138</v>
       </c>
-      <c r="O16" s="514" t="s">
+      <c r="N16" s="524" t="s">
         <v>139</v>
       </c>
-      <c r="P16" s="512" t="s">
+      <c r="O16" s="501" t="s">
         <v>140</v>
+      </c>
+      <c r="P16" s="499" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:30" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="45"/>
       <c r="B17" s="44"/>
-      <c r="C17" s="241"/>
-[...1 lines deleted...]
-      <c r="E17" s="244"/>
+      <c r="C17" s="236"/>
+      <c r="D17" s="239"/>
+      <c r="E17" s="239"/>
       <c r="F17" s="55"/>
       <c r="G17" s="55"/>
       <c r="H17" s="55"/>
       <c r="I17" s="55"/>
-      <c r="J17" s="245"/>
+      <c r="J17" s="240"/>
       <c r="K17" s="55"/>
-      <c r="L17" s="246"/>
-[...1 lines deleted...]
-      <c r="N17" s="247"/>
+      <c r="L17" s="241"/>
+      <c r="M17" s="242"/>
+      <c r="N17" s="242"/>
       <c r="O17" s="60"/>
       <c r="P17" s="60"/>
     </row>
     <row r="18" spans="1:30" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="673" t="s">
+      <c r="A18" s="772" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="674"/>
-[...13 lines deleted...]
-      <c r="P18" s="94"/>
+      <c r="B18" s="773"/>
+      <c r="C18" s="773"/>
+      <c r="D18" s="773"/>
+      <c r="E18" s="773"/>
+      <c r="F18" s="773"/>
+      <c r="G18" s="773"/>
+      <c r="H18" s="773"/>
+      <c r="I18" s="773"/>
+      <c r="J18" s="773"/>
+      <c r="K18" s="773"/>
+      <c r="L18" s="773"/>
+      <c r="M18" s="773"/>
+      <c r="N18" s="773"/>
+      <c r="O18" s="91"/>
+      <c r="P18" s="91"/>
     </row>
     <row r="19" spans="1:30" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="82"/>
-[...1 lines deleted...]
-      <c r="C19" s="104" t="s">
+      <c r="A19" s="79"/>
+      <c r="B19" s="80"/>
+      <c r="C19" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="D19" s="675" t="s">
-[...4 lines deleted...]
-      <c r="G19" s="249" t="s">
+      <c r="D19" s="765" t="s">
+        <v>142</v>
+      </c>
+      <c r="E19" s="766"/>
+      <c r="F19" s="243"/>
+      <c r="G19" s="244" t="s">
         <v>6</v>
       </c>
-      <c r="H19" s="248"/>
-      <c r="I19" s="250" t="s">
+      <c r="H19" s="243"/>
+      <c r="I19" s="245" t="s">
         <v>7</v>
       </c>
-      <c r="J19" s="251" t="s">
+      <c r="J19" s="246" t="s">
         <v>8</v>
       </c>
-      <c r="K19" s="250" t="s">
+      <c r="K19" s="245" t="s">
         <v>9</v>
       </c>
-      <c r="L19" s="251" t="s">
+      <c r="L19" s="246" t="s">
         <v>94</v>
       </c>
-      <c r="M19" s="250" t="s">
+      <c r="M19" s="245" t="s">
         <v>95</v>
       </c>
-      <c r="N19" s="250" t="s">
+      <c r="N19" s="245" t="s">
         <v>12</v>
       </c>
-      <c r="O19" s="84" t="s">
+      <c r="O19" s="81" t="s">
         <v>96</v>
       </c>
-      <c r="P19" s="256" t="s">
+      <c r="P19" s="251" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:30" ht="87.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="85" t="s">
+      <c r="A20" s="82" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="85" t="s">
+      <c r="B20" s="82" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="242" t="s">
+      <c r="C20" s="237" t="s">
         <v>16</v>
       </c>
-      <c r="D20" s="86" t="s">
+      <c r="D20" s="83" t="s">
         <v>97</v>
       </c>
-      <c r="E20" s="86" t="s">
+      <c r="E20" s="83" t="s">
         <v>98</v>
       </c>
-      <c r="F20" s="502" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="525" t="s">
+      <c r="F20" s="489" t="s">
+        <v>143</v>
+      </c>
+      <c r="G20" s="511" t="s">
         <v>35</v>
       </c>
-      <c r="H20" s="89"/>
-      <c r="I20" s="86" t="s">
+      <c r="H20" s="86"/>
+      <c r="I20" s="83" t="s">
         <v>91</v>
       </c>
-      <c r="J20" s="86" t="s">
+      <c r="J20" s="83" t="s">
         <v>92</v>
       </c>
-      <c r="K20" s="86" t="s">
+      <c r="K20" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="L20" s="86" t="s">
+      <c r="L20" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="M20" s="86" t="s">
+      <c r="M20" s="83" t="s">
         <v>99</v>
       </c>
-      <c r="N20" s="86" t="s">
+      <c r="N20" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="O20" s="86" t="s">
+      <c r="O20" s="83" t="s">
         <v>100</v>
       </c>
-      <c r="P20" s="257" t="s">
+      <c r="P20" s="252" t="s">
         <v>93</v>
       </c>
       <c r="Q20" s="58"/>
       <c r="R20" s="58"/>
       <c r="S20" s="58"/>
       <c r="T20" s="58"/>
       <c r="U20" s="58"/>
       <c r="V20" s="58"/>
       <c r="W20" s="58"/>
       <c r="X20" s="58"/>
       <c r="Y20" s="58"/>
       <c r="Z20" s="58"/>
       <c r="AA20" s="58"/>
       <c r="AB20" s="58"/>
       <c r="AC20" s="58"/>
       <c r="AD20" s="58"/>
     </row>
     <row r="21" spans="1:30" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="495" t="s">
+      <c r="A21" s="482" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="496">
+      <c r="B21" s="483">
         <v>36253</v>
       </c>
-      <c r="C21" s="497">
+      <c r="C21" s="484">
         <f ca="1">O12</f>
         <v>46507</v>
       </c>
-      <c r="D21" s="498">
+      <c r="D21" s="485">
         <f ca="1">O12+1</f>
         <v>46508</v>
       </c>
-      <c r="E21" s="498">
+      <c r="E21" s="485">
         <f ca="1">D21+364</f>
         <v>46872</v>
       </c>
-      <c r="F21" s="522">
+      <c r="F21" s="508">
         <f ca="1">C21-60</f>
         <v>46447</v>
       </c>
-      <c r="G21" s="492">
-[...4 lines deleted...]
-      <c r="I21" s="499">
+      <c r="G21" s="480">
+        <f ca="1">C21-L21</f>
+        <v>46447</v>
+      </c>
+      <c r="H21" s="486"/>
+      <c r="I21" s="486">
         <f ca="1">G21+14</f>
-        <v>46476</v>
-[...2 lines deleted...]
-      <c r="K21" s="499">
+        <v>46461</v>
+      </c>
+      <c r="J21" s="487"/>
+      <c r="K21" s="486">
         <f ca="1">G21</f>
-        <v>46462</v>
-[...4 lines deleted...]
-      <c r="M21" s="496">
+        <v>46447</v>
+      </c>
+      <c r="L21" s="488">
+        <v>60</v>
+      </c>
+      <c r="M21" s="483">
         <f ca="1">D21</f>
         <v>46508</v>
       </c>
-      <c r="N21" s="496">
+      <c r="N21" s="483">
         <f ca="1">M21</f>
         <v>46508</v>
       </c>
-      <c r="O21" s="498">
+      <c r="O21" s="485">
         <f ca="1">E21</f>
         <v>46872</v>
       </c>
-      <c r="P21" s="496">
+      <c r="P21" s="483">
         <f ca="1">O21</f>
         <v>46872</v>
       </c>
       <c r="Q21" s="57"/>
       <c r="R21" s="57"/>
       <c r="S21" s="57"/>
       <c r="T21" s="57"/>
       <c r="U21" s="46"/>
       <c r="V21" s="57"/>
       <c r="W21" s="57"/>
       <c r="Y21" s="47"/>
       <c r="AA21" s="47"/>
       <c r="AB21" s="47"/>
     </row>
     <row r="22" spans="1:30" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="491" t="s">
+      <c r="A22" s="479" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="492">
+      <c r="B22" s="480">
         <v>20830</v>
       </c>
-      <c r="C22" s="497">
+      <c r="C22" s="484">
         <f t="shared" ref="C22:C24" ca="1" si="7">O13</f>
         <v>46418</v>
       </c>
-      <c r="D22" s="498">
+      <c r="D22" s="485">
         <f t="shared" ref="D22:D23" ca="1" si="8">O13+1</f>
         <v>46419</v>
       </c>
-      <c r="E22" s="498">
+      <c r="E22" s="485">
         <f t="shared" ref="E22:E24" ca="1" si="9">D22+364</f>
         <v>46783</v>
       </c>
-      <c r="F22" s="522">
+      <c r="F22" s="508">
         <f t="shared" ref="F22:F23" ca="1" si="10">C22-60</f>
         <v>46358</v>
       </c>
-      <c r="G22" s="492">
-[...4 lines deleted...]
-      <c r="I22" s="499">
+      <c r="G22" s="480">
+        <f t="shared" ref="G22:G24" ca="1" si="11">C22-L22</f>
+        <v>46358</v>
+      </c>
+      <c r="H22" s="509"/>
+      <c r="I22" s="486">
         <f ca="1">G22+14</f>
-        <v>46387</v>
-[...10 lines deleted...]
-        <f t="shared" ref="M22:M24" ca="1" si="12">D22</f>
+        <v>46372</v>
+      </c>
+      <c r="J22" s="481"/>
+      <c r="K22" s="486">
+        <f t="shared" ref="K22:K24" ca="1" si="12">G22</f>
+        <v>46358</v>
+      </c>
+      <c r="L22" s="488">
+        <v>60</v>
+      </c>
+      <c r="M22" s="483">
+        <f t="shared" ref="M22:M24" ca="1" si="13">D22</f>
         <v>46419</v>
       </c>
-      <c r="N22" s="496">
-        <f t="shared" ref="N22:N24" ca="1" si="13">M22</f>
+      <c r="N22" s="483">
+        <f t="shared" ref="N22:N24" ca="1" si="14">M22</f>
         <v>46419</v>
       </c>
-      <c r="O22" s="498">
-        <f t="shared" ref="O22:O24" ca="1" si="14">E22</f>
+      <c r="O22" s="485">
+        <f t="shared" ref="O22:O24" ca="1" si="15">E22</f>
         <v>46783</v>
       </c>
-      <c r="P22" s="496">
-        <f t="shared" ref="P22:P24" ca="1" si="15">O22</f>
+      <c r="P22" s="483">
+        <f t="shared" ref="P22:P24" ca="1" si="16">O22</f>
         <v>46783</v>
       </c>
       <c r="Q22" s="57"/>
       <c r="R22" s="57"/>
       <c r="S22" s="57"/>
       <c r="T22" s="57"/>
       <c r="U22" s="46"/>
       <c r="V22" s="57"/>
       <c r="W22" s="57"/>
       <c r="Y22" s="47"/>
       <c r="AA22" s="47"/>
       <c r="AB22" s="47"/>
     </row>
     <row r="23" spans="1:30" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="518" t="s">
+      <c r="A23" s="505" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="519">
+      <c r="B23" s="506">
         <v>32340</v>
       </c>
-      <c r="C23" s="497">
+      <c r="C23" s="484">
         <f t="shared" ca="1" si="7"/>
-        <v>46234</v>
-[...1 lines deleted...]
-      <c r="D23" s="498">
+        <v>46599</v>
+      </c>
+      <c r="D23" s="485">
         <f t="shared" ca="1" si="8"/>
-        <v>46235</v>
-[...1 lines deleted...]
-      <c r="E23" s="498">
+        <v>46600</v>
+      </c>
+      <c r="E23" s="485">
         <f t="shared" ca="1" si="9"/>
-        <v>46599</v>
-[...1 lines deleted...]
-      <c r="F23" s="522">
+        <v>46964</v>
+      </c>
+      <c r="F23" s="508">
         <f t="shared" ca="1" si="10"/>
-        <v>46174</v>
-[...6 lines deleted...]
-      <c r="I23" s="499">
+        <v>46539</v>
+      </c>
+      <c r="G23" s="480">
+        <f t="shared" ca="1" si="11"/>
+        <v>46539</v>
+      </c>
+      <c r="H23" s="510"/>
+      <c r="I23" s="486">
         <f ca="1">G23+14</f>
-        <v>46203</v>
-[...9 lines deleted...]
-      <c r="M23" s="496">
+        <v>46553</v>
+      </c>
+      <c r="J23" s="507"/>
+      <c r="K23" s="486">
         <f t="shared" ca="1" si="12"/>
-        <v>46235</v>
-[...1 lines deleted...]
-      <c r="N23" s="496">
+        <v>46539</v>
+      </c>
+      <c r="L23" s="488">
+        <v>60</v>
+      </c>
+      <c r="M23" s="483">
         <f t="shared" ca="1" si="13"/>
-        <v>46235</v>
-[...1 lines deleted...]
-      <c r="O23" s="498">
+        <v>46600</v>
+      </c>
+      <c r="N23" s="483">
         <f t="shared" ca="1" si="14"/>
-        <v>46599</v>
-[...1 lines deleted...]
-      <c r="P23" s="496">
+        <v>46600</v>
+      </c>
+      <c r="O23" s="485">
         <f t="shared" ca="1" si="15"/>
-        <v>46599</v>
+        <v>46964</v>
+      </c>
+      <c r="P23" s="483">
+        <f t="shared" ca="1" si="16"/>
+        <v>46964</v>
       </c>
       <c r="Q23" s="57"/>
       <c r="R23" s="57"/>
       <c r="S23" s="57"/>
       <c r="T23" s="57"/>
       <c r="U23" s="46"/>
       <c r="V23" s="57"/>
       <c r="W23" s="57"/>
       <c r="Y23" s="47"/>
       <c r="AA23" s="47"/>
       <c r="AB23" s="47"/>
     </row>
     <row r="24" spans="1:30" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="542" t="s">
+      <c r="A24" s="528" t="s">
         <v>67</v>
       </c>
-      <c r="B24" s="496">
+      <c r="B24" s="483">
         <v>31991</v>
       </c>
-      <c r="C24" s="497">
+      <c r="C24" s="484">
         <f t="shared" ca="1" si="7"/>
         <v>46265</v>
       </c>
-      <c r="D24" s="498">
-        <f t="shared" ref="D24" ca="1" si="16">O15+1</f>
+      <c r="D24" s="485">
+        <f t="shared" ref="D24" ca="1" si="17">O15+1</f>
         <v>46266</v>
       </c>
-      <c r="E24" s="498">
+      <c r="E24" s="485">
         <f t="shared" ca="1" si="9"/>
         <v>46630</v>
       </c>
-      <c r="F24" s="522">
-        <f t="shared" ref="F24" ca="1" si="17">C24-60</f>
+      <c r="F24" s="508">
+        <f t="shared" ref="F24" ca="1" si="18">C24-60</f>
         <v>46205</v>
       </c>
-      <c r="G24" s="519">
-[...4 lines deleted...]
-      <c r="I24" s="499">
+      <c r="G24" s="480">
+        <f t="shared" ca="1" si="11"/>
+        <v>46205</v>
+      </c>
+      <c r="H24" s="510"/>
+      <c r="I24" s="486">
         <f ca="1">G24+14</f>
-        <v>46234</v>
-[...9 lines deleted...]
-      <c r="M24" s="496">
+        <v>46219</v>
+      </c>
+      <c r="J24" s="507"/>
+      <c r="K24" s="486">
         <f t="shared" ca="1" si="12"/>
-        <v>46266</v>
-[...1 lines deleted...]
-      <c r="N24" s="496">
+        <v>46205</v>
+      </c>
+      <c r="L24" s="488">
+        <v>60</v>
+      </c>
+      <c r="M24" s="483">
         <f t="shared" ca="1" si="13"/>
         <v>46266</v>
       </c>
-      <c r="O24" s="498">
+      <c r="N24" s="483">
         <f t="shared" ca="1" si="14"/>
+        <v>46266</v>
+      </c>
+      <c r="O24" s="485">
+        <f t="shared" ca="1" si="15"/>
         <v>46630</v>
       </c>
-      <c r="P24" s="496">
-        <f t="shared" ca="1" si="15"/>
+      <c r="P24" s="483">
+        <f t="shared" ca="1" si="16"/>
         <v>46630</v>
       </c>
       <c r="Q24" s="57"/>
       <c r="R24" s="57"/>
       <c r="S24" s="57"/>
       <c r="T24" s="57"/>
       <c r="U24" s="46"/>
       <c r="V24" s="57"/>
       <c r="W24" s="57"/>
       <c r="Y24" s="47"/>
       <c r="AA24" s="47"/>
       <c r="AB24" s="47"/>
     </row>
     <row r="25" spans="1:30" ht="82.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="511" t="s">
-[...8 lines deleted...]
-      <c r="D25" s="512" t="s">
+      <c r="A25" s="498" t="s">
+        <v>132</v>
+      </c>
+      <c r="B25" s="498" t="s">
+        <v>132</v>
+      </c>
+      <c r="C25" s="499" t="s">
         <v>144</v>
       </c>
-      <c r="E25" s="512" t="s">
+      <c r="D25" s="499" t="s">
         <v>145</v>
       </c>
-      <c r="F25" s="512" t="s">
+      <c r="E25" s="499" t="s">
         <v>146</v>
       </c>
-      <c r="G25" s="514" t="s">
+      <c r="F25" s="499" t="s">
         <v>147</v>
       </c>
-      <c r="H25" s="515"/>
-      <c r="I25" s="514" t="s">
+      <c r="G25" s="501" t="s">
         <v>148</v>
       </c>
-      <c r="J25" s="516"/>
-[...3 lines deleted...]
-      <c r="L25" s="541" t="s">
+      <c r="H25" s="502"/>
+      <c r="I25" s="501" t="s">
+        <v>149</v>
+      </c>
+      <c r="J25" s="503"/>
+      <c r="K25" s="501" t="s">
         <v>136</v>
       </c>
-      <c r="M25" s="517" t="s">
-[...2 lines deleted...]
-      <c r="N25" s="517" t="s">
+      <c r="L25" s="527" t="s">
+        <v>137</v>
+      </c>
+      <c r="M25" s="504" t="s">
         <v>150</v>
       </c>
-      <c r="O25" s="514" t="s">
+      <c r="N25" s="504" t="s">
         <v>151</v>
       </c>
-      <c r="P25" s="513" t="s">
+      <c r="O25" s="501" t="s">
         <v>152</v>
+      </c>
+      <c r="P25" s="500" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="26" spans="1:30" x14ac:dyDescent="0.3">
       <c r="C26" s="58"/>
     </row>
     <row r="27" spans="1:30" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="734" t="s">
+      <c r="A27" s="836" t="s">
         <v>43</v>
       </c>
-      <c r="B27" s="734"/>
-[...2 lines deleted...]
-      <c r="E27" s="734"/>
+      <c r="B27" s="836"/>
+      <c r="C27" s="836"/>
+      <c r="D27" s="836"/>
+      <c r="E27" s="836"/>
     </row>
     <row r="28" spans="1:30" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="735" t="s">
+      <c r="A28" s="837" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="735"/>
-[...2 lines deleted...]
-      <c r="E28" s="735"/>
+      <c r="B28" s="837"/>
+      <c r="C28" s="837"/>
+      <c r="D28" s="837"/>
+      <c r="E28" s="837"/>
     </row>
     <row r="29" spans="1:30" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="736" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="736"/>
+      <c r="A29" s="838" t="s">
+        <v>154</v>
+      </c>
+      <c r="B29" s="838"/>
+      <c r="C29" s="838"/>
+      <c r="D29" s="838"/>
+      <c r="E29" s="838"/>
     </row>
     <row r="30" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A30" s="393"/>
-[...5 lines deleted...]
-      <c r="G30" s="255"/>
+      <c r="A30" s="385"/>
+      <c r="B30" s="250"/>
+      <c r="C30" s="250"/>
+      <c r="D30" s="250"/>
+      <c r="E30" s="250"/>
+      <c r="F30" s="250"/>
+      <c r="G30" s="250"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
     </row>
     <row r="31" spans="1:30" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A31" s="648" t="s">
+      <c r="A31" s="827" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="649"/>
-[...13 lines deleted...]
-      <c r="P31" s="396"/>
+      <c r="B31" s="828"/>
+      <c r="C31" s="828"/>
+      <c r="D31" s="386"/>
+      <c r="E31" s="386"/>
+      <c r="F31" s="387"/>
+      <c r="G31" s="387"/>
+      <c r="H31" s="387"/>
+      <c r="I31" s="388"/>
+      <c r="J31" s="388"/>
+      <c r="K31" s="388"/>
+      <c r="L31" s="388"/>
+      <c r="M31" s="388"/>
+      <c r="N31" s="388"/>
+      <c r="O31" s="388"/>
+      <c r="P31" s="388"/>
     </row>
     <row r="32" spans="1:30" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A32" s="397"/>
-[...1 lines deleted...]
-      <c r="C32" s="399" t="s">
+      <c r="A32" s="389"/>
+      <c r="B32" s="390"/>
+      <c r="C32" s="391" t="s">
         <v>4</v>
       </c>
-      <c r="D32" s="730" t="s">
+      <c r="D32" s="829" t="s">
         <v>5</v>
       </c>
-      <c r="E32" s="731"/>
-[...1 lines deleted...]
-      <c r="G32" s="400" t="s">
+      <c r="E32" s="830"/>
+      <c r="F32" s="389"/>
+      <c r="G32" s="392" t="s">
         <v>6</v>
       </c>
-      <c r="H32" s="647"/>
-      <c r="I32" s="401" t="s">
+      <c r="H32" s="731"/>
+      <c r="I32" s="586" t="s">
         <v>7</v>
       </c>
-      <c r="J32" s="402" t="s">
+      <c r="J32" s="393" t="s">
         <v>8</v>
       </c>
-      <c r="K32" s="401" t="s">
+      <c r="K32" s="586" t="s">
         <v>9</v>
       </c>
-      <c r="L32" s="402" t="s">
+      <c r="L32" s="393" t="s">
         <v>10</v>
       </c>
-      <c r="M32" s="402" t="s">
+      <c r="M32" s="393" t="s">
         <v>102</v>
       </c>
-      <c r="N32" s="401" t="s">
+      <c r="N32" s="586" t="s">
         <v>103</v>
       </c>
-      <c r="O32" s="401" t="s">
+      <c r="O32" s="586" t="s">
         <v>104</v>
       </c>
-      <c r="P32" s="401" t="s">
+      <c r="P32" s="586" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:16" ht="62.4" x14ac:dyDescent="0.3">
-      <c r="A33" s="403" t="s">
+      <c r="A33" s="394" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="403" t="s">
+      <c r="B33" s="394" t="s">
         <v>15</v>
       </c>
-      <c r="C33" s="404" t="s">
+      <c r="C33" s="587" t="s">
         <v>16</v>
       </c>
-      <c r="D33" s="405" t="s">
+      <c r="D33" s="588" t="s">
         <v>17</v>
       </c>
-      <c r="E33" s="405" t="s">
+      <c r="E33" s="588" t="s">
         <v>18</v>
       </c>
-      <c r="F33" s="406" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="407" t="s">
+      <c r="F33" s="395" t="s">
+        <v>129</v>
+      </c>
+      <c r="G33" s="396" t="s">
         <v>20</v>
       </c>
-      <c r="H33" s="408"/>
-      <c r="I33" s="405" t="s">
+      <c r="H33" s="589"/>
+      <c r="I33" s="588" t="s">
         <v>91</v>
       </c>
-      <c r="J33" s="405" t="s">
+      <c r="J33" s="588" t="s">
         <v>92</v>
       </c>
-      <c r="K33" s="405" t="s">
+      <c r="K33" s="588" t="s">
         <v>23</v>
       </c>
-      <c r="L33" s="405" t="s">
+      <c r="L33" s="588" t="s">
         <v>24</v>
       </c>
-      <c r="M33" s="405" t="s">
+      <c r="M33" s="588" t="s">
         <v>105</v>
       </c>
-      <c r="N33" s="405" t="s">
+      <c r="N33" s="588" t="s">
         <v>106</v>
       </c>
-      <c r="O33" s="405" t="s">
+      <c r="O33" s="588" t="s">
         <v>107</v>
       </c>
-      <c r="P33" s="405" t="s">
+      <c r="P33" s="588" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A34" s="409" t="s">
+      <c r="A34" s="397" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="410">
+      <c r="B34" s="398">
         <v>36253</v>
       </c>
-      <c r="C34" s="411">
+      <c r="C34" s="399">
         <v>46216</v>
       </c>
-      <c r="D34" s="412">
+      <c r="D34" s="400">
         <v>45868</v>
       </c>
-      <c r="E34" s="485">
+      <c r="E34" s="473">
         <v>46216</v>
       </c>
-      <c r="F34" s="414">
+      <c r="F34" s="402">
         <f>E34+1</f>
         <v>46217</v>
       </c>
-      <c r="G34" s="413">
-[...4 lines deleted...]
-      <c r="I34" s="414">
+      <c r="G34" s="401">
+        <f>C34-L34</f>
+        <v>46156</v>
+      </c>
+      <c r="H34" s="402"/>
+      <c r="I34" s="402">
         <f>G34+14</f>
-        <v>46185</v>
-[...1 lines deleted...]
-      <c r="J34" s="415" t="s">
+        <v>46170</v>
+      </c>
+      <c r="J34" s="403" t="s">
         <v>29</v>
       </c>
-      <c r="K34" s="414">
+      <c r="K34" s="402">
         <f>G34</f>
-        <v>46171</v>
-[...4 lines deleted...]
-      <c r="M34" s="410">
+        <v>46156</v>
+      </c>
+      <c r="L34" s="404">
+        <v>60</v>
+      </c>
+      <c r="M34" s="398">
         <f>F34</f>
         <v>46217</v>
       </c>
-      <c r="N34" s="417">
+      <c r="N34" s="405">
         <f>M34</f>
         <v>46217</v>
       </c>
-      <c r="O34" s="412">
+      <c r="O34" s="400">
         <f ca="1">IF(EOMONTH(DATE(YEAR(TODAY()), MONTH(1&amp;A34), 1), 0) &lt; TODAY(),EOMONTH(DATE(YEAR(TODAY())+1, MONTH(1&amp;A34), 1), 0),EOMONTH(DATE(YEAR(TODAY()), MONTH(1&amp;A34), 1), 0))</f>
         <v>46507</v>
       </c>
-      <c r="P34" s="412">
+      <c r="P34" s="400">
         <f ca="1">O34</f>
         <v>46507</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A35" s="312" t="s">
+      <c r="A35" s="306" t="s">
         <v>122</v>
       </c>
-      <c r="B35" s="313">
+      <c r="B35" s="307">
         <v>38975</v>
       </c>
-      <c r="C35" s="314">
+      <c r="C35" s="308">
         <v>46356</v>
       </c>
-      <c r="D35" s="315">
+      <c r="D35" s="309">
         <v>45993</v>
       </c>
-      <c r="E35" s="588">
+      <c r="E35" s="556">
         <v>46356</v>
       </c>
-      <c r="F35" s="320">
+      <c r="F35" s="314">
         <f>E35+1</f>
         <v>46357</v>
       </c>
-      <c r="G35" s="321">
-[...4 lines deleted...]
-      <c r="I35" s="320">
+      <c r="G35" s="315">
+        <f>C35-L35</f>
+        <v>46296</v>
+      </c>
+      <c r="H35" s="314"/>
+      <c r="I35" s="314">
         <f>G35+14</f>
-        <v>46325</v>
-[...1 lines deleted...]
-      <c r="J35" s="322" t="s">
+        <v>46310</v>
+      </c>
+      <c r="J35" s="316" t="s">
         <v>29</v>
       </c>
-      <c r="K35" s="320">
+      <c r="K35" s="314">
         <f>G35</f>
-        <v>46311</v>
-[...4 lines deleted...]
-      <c r="M35" s="313">
+        <v>46296</v>
+      </c>
+      <c r="L35" s="557">
+        <v>60</v>
+      </c>
+      <c r="M35" s="307">
         <f>F35</f>
         <v>46357</v>
       </c>
-      <c r="N35" s="590">
+      <c r="N35" s="558">
         <f t="shared" ref="N35:N36" si="19">M35</f>
         <v>46357</v>
       </c>
-      <c r="O35" s="315">
+      <c r="O35" s="309">
         <f ca="1">IF(EOMONTH(DATE(YEAR(TODAY()), MONTH(1&amp;A35), 1), 0) &lt; TODAY(),EOMONTH(DATE(YEAR(TODAY())+1, MONTH(1&amp;A35), 1), 0),EOMONTH(DATE(YEAR(TODAY()), MONTH(1&amp;A35), 1), 0))+365</f>
         <v>46660</v>
       </c>
-      <c r="P35" s="315">
+      <c r="P35" s="309">
         <f t="shared" ref="P35:P36" ca="1" si="20">O35</f>
         <v>46660</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A36" s="272" t="s">
+      <c r="A36" s="267" t="s">
         <v>70</v>
       </c>
-      <c r="B36" s="273">
+      <c r="B36" s="268">
         <v>28801</v>
       </c>
-      <c r="C36" s="274">
+      <c r="C36" s="269">
         <v>46426</v>
       </c>
-      <c r="D36" s="275">
+      <c r="D36" s="270">
         <v>45793</v>
       </c>
-      <c r="E36" s="275">
+      <c r="E36" s="270">
         <v>46157</v>
       </c>
-      <c r="F36" s="276">
+      <c r="F36" s="271">
         <f>E36+1</f>
         <v>46158</v>
       </c>
-      <c r="G36" s="277">
-[...4 lines deleted...]
-      <c r="I36" s="276">
+      <c r="G36" s="272">
+        <f>C36-L36</f>
+        <v>46366</v>
+      </c>
+      <c r="H36" s="271"/>
+      <c r="I36" s="271">
         <f>G36+14</f>
-        <v>46395</v>
-[...1 lines deleted...]
-      <c r="J36" s="278" t="s">
+        <v>46380</v>
+      </c>
+      <c r="J36" s="273" t="s">
         <v>29</v>
       </c>
-      <c r="K36" s="276">
+      <c r="K36" s="271">
         <f>G36</f>
-        <v>46381</v>
-[...4 lines deleted...]
-      <c r="M36" s="273">
+        <v>46366</v>
+      </c>
+      <c r="L36" s="274">
+        <v>60</v>
+      </c>
+      <c r="M36" s="268">
         <f>F36</f>
         <v>46158</v>
       </c>
-      <c r="N36" s="280">
+      <c r="N36" s="275">
         <f t="shared" si="19"/>
         <v>46158</v>
       </c>
-      <c r="O36" s="275">
+      <c r="O36" s="270">
         <f ca="1">IF(EOMONTH(DATE(YEAR(TODAY()), MONTH(1&amp;A36), 1), 0) &lt; TODAY(),EOMONTH(DATE(YEAR(TODAY())+1, MONTH(1&amp;A36), 1), 0),EOMONTH(DATE(YEAR(TODAY()), MONTH(1&amp;A36), 1), 0))</f>
         <v>46356</v>
       </c>
-      <c r="P36" s="275">
+      <c r="P36" s="270">
         <f t="shared" ca="1" si="20"/>
         <v>46356</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="45.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="537" t="s">
-[...17 lines deleted...]
-      <c r="G37" s="539" t="s">
+      <c r="A37" s="523" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" s="514" t="s">
+        <v>132</v>
+      </c>
+      <c r="C37" s="515" t="s">
+        <v>132</v>
+      </c>
+      <c r="D37" s="516" t="s">
+        <v>132</v>
+      </c>
+      <c r="E37" s="517" t="s">
+        <v>132</v>
+      </c>
+      <c r="F37" s="513" t="s">
         <v>155</v>
       </c>
-      <c r="H37" s="532"/>
-      <c r="I37" s="527" t="s">
+      <c r="G37" s="525" t="s">
         <v>156</v>
       </c>
-      <c r="J37" s="533"/>
-      <c r="K37" s="527" t="s">
+      <c r="H37" s="518"/>
+      <c r="I37" s="513" t="s">
         <v>157</v>
       </c>
-      <c r="L37" s="534" t="s">
-[...2 lines deleted...]
-      <c r="M37" s="535" t="s">
+      <c r="J37" s="519"/>
+      <c r="K37" s="513" t="s">
         <v>158</v>
       </c>
-      <c r="N37" s="540" t="s">
+      <c r="L37" s="520" t="s">
+        <v>137</v>
+      </c>
+      <c r="M37" s="521" t="s">
         <v>159</v>
       </c>
-      <c r="O37" s="536" t="s">
+      <c r="N37" s="526" t="s">
         <v>160</v>
       </c>
-      <c r="P37" s="536" t="s">
-        <v>160</v>
+      <c r="O37" s="522" t="s">
+        <v>161</v>
+      </c>
+      <c r="P37" s="522" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:16" ht="7.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="45"/>
       <c r="B38" s="44"/>
-      <c r="C38" s="241"/>
-[...1 lines deleted...]
-      <c r="E38" s="244"/>
+      <c r="C38" s="236"/>
+      <c r="D38" s="239"/>
+      <c r="E38" s="239"/>
       <c r="F38" s="55"/>
       <c r="G38" s="55"/>
       <c r="H38" s="55"/>
       <c r="I38" s="55"/>
-      <c r="J38" s="245"/>
+      <c r="J38" s="240"/>
       <c r="K38" s="55"/>
-      <c r="L38" s="246"/>
-[...1 lines deleted...]
-      <c r="N38" s="247"/>
+      <c r="L38" s="241"/>
+      <c r="M38" s="242"/>
+      <c r="N38" s="242"/>
       <c r="O38" s="60"/>
       <c r="P38" s="60"/>
     </row>
     <row r="39" spans="1:16" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A39" s="652" t="s">
+      <c r="A39" s="831" t="s">
         <v>30</v>
       </c>
-      <c r="B39" s="653"/>
-[...13 lines deleted...]
-      <c r="P39" s="559"/>
+      <c r="B39" s="832"/>
+      <c r="C39" s="832"/>
+      <c r="D39" s="832"/>
+      <c r="E39" s="832"/>
+      <c r="F39" s="832"/>
+      <c r="G39" s="832"/>
+      <c r="H39" s="832"/>
+      <c r="I39" s="832"/>
+      <c r="J39" s="832"/>
+      <c r="K39" s="832"/>
+      <c r="L39" s="832"/>
+      <c r="M39" s="832"/>
+      <c r="N39" s="833"/>
+      <c r="O39" s="542"/>
+      <c r="P39" s="542"/>
     </row>
     <row r="40" spans="1:16" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A40" s="418"/>
-[...1 lines deleted...]
-      <c r="C40" s="420" t="s">
+      <c r="A40" s="406"/>
+      <c r="B40" s="407"/>
+      <c r="C40" s="408" t="s">
         <v>4</v>
       </c>
-      <c r="D40" s="732" t="s">
+      <c r="D40" s="834" t="s">
         <v>108</v>
       </c>
-      <c r="E40" s="733"/>
-      <c r="F40" s="421" t="s">
+      <c r="E40" s="835"/>
+      <c r="F40" s="409" t="s">
         <v>6</v>
       </c>
-      <c r="G40" s="422" t="s">
+      <c r="G40" s="410" t="s">
         <v>7</v>
       </c>
-      <c r="H40" s="423" t="s">
+      <c r="H40" s="411" t="s">
         <v>8</v>
       </c>
-      <c r="I40" s="424" t="s">
+      <c r="I40" s="412" t="s">
         <v>9</v>
       </c>
-      <c r="J40" s="425" t="s">
+      <c r="J40" s="413" t="s">
         <v>94</v>
       </c>
-      <c r="K40" s="424" t="s">
+      <c r="K40" s="412" t="s">
         <v>109</v>
       </c>
-      <c r="L40" s="422" t="s">
+      <c r="L40" s="410" t="s">
         <v>12</v>
       </c>
-      <c r="M40" s="556" t="s">
+      <c r="M40" s="539" t="s">
         <v>110</v>
       </c>
-      <c r="N40" s="558" t="s">
+      <c r="N40" s="541" t="s">
         <v>86</v>
       </c>
-      <c r="O40" s="552"/>
+      <c r="O40" s="535"/>
     </row>
     <row r="41" spans="1:16" ht="72" x14ac:dyDescent="0.3">
-      <c r="A41" s="426" t="s">
+      <c r="A41" s="414" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="426" t="s">
+      <c r="B41" s="414" t="s">
         <v>15</v>
       </c>
-      <c r="C41" s="427" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="428" t="s">
+      <c r="C41" s="415" t="s">
         <v>162</v>
       </c>
-      <c r="E41" s="428" t="s">
+      <c r="D41" s="416" t="s">
         <v>163</v>
       </c>
-      <c r="F41" s="429" t="s">
+      <c r="E41" s="416" t="s">
         <v>164</v>
       </c>
-      <c r="G41" s="194" t="s">
+      <c r="F41" s="417" t="s">
+        <v>165</v>
+      </c>
+      <c r="G41" s="190" t="s">
         <v>91</v>
       </c>
-      <c r="H41" s="194" t="s">
+      <c r="H41" s="190" t="s">
         <v>92</v>
       </c>
-      <c r="I41" s="428" t="s">
+      <c r="I41" s="416" t="s">
         <v>23</v>
       </c>
-      <c r="J41" s="428" t="s">
+      <c r="J41" s="416" t="s">
         <v>24</v>
       </c>
-      <c r="K41" s="428" t="s">
+      <c r="K41" s="416" t="s">
         <v>99</v>
       </c>
-      <c r="L41" s="428" t="s">
-[...2 lines deleted...]
-      <c r="M41" s="428" t="s">
+      <c r="L41" s="416" t="s">
+        <v>166</v>
+      </c>
+      <c r="M41" s="416" t="s">
         <v>100</v>
       </c>
-      <c r="N41" s="557" t="s">
+      <c r="N41" s="540" t="s">
         <v>114</v>
       </c>
-      <c r="O41" s="553"/>
+      <c r="O41" s="536"/>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A42" s="430" t="s">
+      <c r="A42" s="418" t="s">
         <v>28</v>
       </c>
-      <c r="B42" s="431">
+      <c r="B42" s="419">
         <v>36253</v>
       </c>
-      <c r="C42" s="432">
+      <c r="C42" s="420">
         <f ca="1">P34</f>
         <v>46507</v>
       </c>
-      <c r="D42" s="433">
+      <c r="D42" s="421">
         <f>M34</f>
         <v>46217</v>
       </c>
-      <c r="E42" s="433">
+      <c r="E42" s="421">
         <f ca="1">O34</f>
         <v>46507</v>
       </c>
-      <c r="F42" s="434">
-[...3 lines deleted...]
-      <c r="G42" s="435">
+      <c r="F42" s="422">
+        <f ca="1">C42-60</f>
+        <v>46447</v>
+      </c>
+      <c r="G42" s="423">
         <f ca="1">F42+14</f>
-        <v>46476</v>
-[...2 lines deleted...]
-      <c r="I42" s="434">
+        <v>46461</v>
+      </c>
+      <c r="H42" s="424"/>
+      <c r="I42" s="422">
         <f ca="1">F42</f>
-        <v>46462</v>
-[...1 lines deleted...]
-      <c r="J42" s="437">
+        <v>46447</v>
+      </c>
+      <c r="J42" s="425">
         <v>45</v>
       </c>
-      <c r="K42" s="203">
+      <c r="K42" s="199">
         <f ca="1">C42+1</f>
         <v>46508</v>
       </c>
-      <c r="L42" s="203">
+      <c r="L42" s="199">
         <f ca="1">K42</f>
         <v>46508</v>
       </c>
-      <c r="M42" s="204">
+      <c r="M42" s="200">
         <f ca="1">EOMONTH(C42,12)</f>
         <v>46873</v>
       </c>
-      <c r="N42" s="551">
+      <c r="N42" s="534">
         <f ca="1">M42</f>
         <v>46873</v>
       </c>
-      <c r="O42" s="554"/>
+      <c r="O42" s="537"/>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A43" s="591" t="s">
+      <c r="A43" s="559" t="s">
         <v>68</v>
       </c>
-      <c r="B43" s="313">
+      <c r="B43" s="307">
         <v>38975</v>
       </c>
-      <c r="C43" s="314">
+      <c r="C43" s="308">
         <f t="shared" ref="C43:C44" ca="1" si="21">P35</f>
         <v>46660</v>
       </c>
-      <c r="D43" s="588">
+      <c r="D43" s="556">
         <f t="shared" ref="D43:D44" si="22">M35</f>
         <v>46357</v>
       </c>
-      <c r="E43" s="588">
+      <c r="E43" s="556">
         <f t="shared" ref="E43:E44" ca="1" si="23">O35</f>
         <v>46660</v>
       </c>
-      <c r="F43" s="320">
-[...14 lines deleted...]
-        <f t="shared" ref="K43:K44" ca="1" si="27">C43+1</f>
+      <c r="F43" s="314">
+        <f ca="1">C43-60</f>
+        <v>46600</v>
+      </c>
+      <c r="G43" s="560">
+        <f t="shared" ref="G43:G44" ca="1" si="24">F43+14</f>
+        <v>46614</v>
+      </c>
+      <c r="H43" s="314"/>
+      <c r="I43" s="314">
+        <f t="shared" ref="I43:I44" ca="1" si="25">F43</f>
+        <v>46600</v>
+      </c>
+      <c r="J43" s="316"/>
+      <c r="K43" s="561">
+        <f t="shared" ref="K43:K44" ca="1" si="26">C43+1</f>
         <v>46661</v>
       </c>
-      <c r="L43" s="593">
-        <f t="shared" ref="L43:L44" ca="1" si="28">K43</f>
+      <c r="L43" s="561">
+        <f t="shared" ref="L43:L44" ca="1" si="27">K43</f>
         <v>46661</v>
       </c>
-      <c r="M43" s="594">
-        <f t="shared" ref="M43:M45" ca="1" si="29">EOMONTH(C43,12)</f>
+      <c r="M43" s="562">
+        <f t="shared" ref="M43:M45" ca="1" si="28">EOMONTH(C43,12)</f>
         <v>47026</v>
       </c>
-      <c r="N43" s="374">
-        <f t="shared" ref="N43:N44" ca="1" si="30">M43</f>
+      <c r="N43" s="366">
+        <f t="shared" ref="N43:N44" ca="1" si="29">M43</f>
         <v>47026</v>
       </c>
-      <c r="O43" s="554"/>
+      <c r="O43" s="537"/>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A44" s="543" t="s">
+      <c r="A44" s="529" t="s">
         <v>70</v>
       </c>
-      <c r="B44" s="544">
+      <c r="B44" s="530">
         <v>28801</v>
       </c>
-      <c r="C44" s="274">
+      <c r="C44" s="269">
         <f t="shared" ca="1" si="21"/>
         <v>46356</v>
       </c>
-      <c r="D44" s="545">
+      <c r="D44" s="531">
         <f t="shared" si="22"/>
         <v>46158</v>
       </c>
-      <c r="E44" s="545">
+      <c r="E44" s="531">
         <f t="shared" ca="1" si="23"/>
         <v>46356</v>
       </c>
-      <c r="F44" s="276">
+      <c r="F44" s="271">
+        <f ca="1">C44-60</f>
+        <v>46296</v>
+      </c>
+      <c r="G44" s="545">
         <f t="shared" ca="1" si="24"/>
-        <v>46311</v>
-[...1 lines deleted...]
-      <c r="G44" s="563">
+        <v>46310</v>
+      </c>
+      <c r="H44" s="532"/>
+      <c r="I44" s="271">
         <f t="shared" ca="1" si="25"/>
-        <v>46325</v>
-[...2 lines deleted...]
-      <c r="I44" s="276">
+        <v>46296</v>
+      </c>
+      <c r="J44" s="533"/>
+      <c r="K44" s="546">
         <f t="shared" ca="1" si="26"/>
-        <v>46311</v>
-[...2 lines deleted...]
-      <c r="K44" s="564">
+        <v>46357</v>
+      </c>
+      <c r="L44" s="546">
         <f t="shared" ca="1" si="27"/>
         <v>46357</v>
       </c>
-      <c r="L44" s="564">
+      <c r="M44" s="576">
         <f t="shared" ca="1" si="28"/>
-        <v>46357</v>
-[...1 lines deleted...]
-      <c r="M44" s="630">
+        <v>46721</v>
+      </c>
+      <c r="N44" s="361">
         <f t="shared" ca="1" si="29"/>
         <v>46721</v>
       </c>
-      <c r="N44" s="369">
-[...3 lines deleted...]
-      <c r="O44" s="554"/>
+      <c r="O44" s="537"/>
     </row>
     <row r="45" spans="1:16" ht="46.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="511" t="s">
-[...8 lines deleted...]
-      <c r="D45" s="513" t="s">
+      <c r="A45" s="498" t="s">
+        <v>132</v>
+      </c>
+      <c r="B45" s="500" t="s">
+        <v>132</v>
+      </c>
+      <c r="C45" s="500" t="s">
         <v>167</v>
       </c>
-      <c r="E45" s="513" t="s">
+      <c r="D45" s="500" t="s">
         <v>168</v>
       </c>
-      <c r="F45" s="512" t="s">
+      <c r="E45" s="500" t="s">
         <v>169</v>
       </c>
-      <c r="G45" s="512" t="s">
+      <c r="F45" s="499" t="s">
         <v>170</v>
       </c>
-      <c r="H45" s="513"/>
-      <c r="I45" s="513" t="s">
+      <c r="G45" s="499" t="s">
         <v>171</v>
       </c>
-      <c r="J45" s="513"/>
-      <c r="K45" s="512" t="s">
+      <c r="H45" s="500"/>
+      <c r="I45" s="500" t="s">
         <v>172</v>
       </c>
-      <c r="L45" s="560" t="s">
+      <c r="J45" s="500"/>
+      <c r="K45" s="499" t="s">
         <v>173</v>
       </c>
-      <c r="M45" s="204" t="e">
-        <f t="shared" si="29"/>
+      <c r="L45" s="543" t="s">
+        <v>174</v>
+      </c>
+      <c r="M45" s="200" t="e">
+        <f t="shared" si="28"/>
         <v>#VALUE!</v>
       </c>
-      <c r="N45" s="561" t="s">
-[...2 lines deleted...]
-      <c r="O45" s="555"/>
+      <c r="N45" s="544" t="s">
+        <v>175</v>
+      </c>
+      <c r="O45" s="538"/>
     </row>
     <row r="48" spans="1:16" ht="25.8" x14ac:dyDescent="0.5">
-      <c r="A48" s="255"/>
-[...5 lines deleted...]
-      <c r="G48" s="255"/>
+      <c r="A48" s="250"/>
+      <c r="B48" s="250"/>
+      <c r="C48" s="250"/>
+      <c r="D48" s="250"/>
+      <c r="E48" s="250"/>
+      <c r="F48" s="250"/>
+      <c r="G48" s="250"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="A18:N18"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="A39:N39"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="A27:E27"/>
     <mergeCell ref="A28:E28"/>
     <mergeCell ref="A29:E29"/>
-    <mergeCell ref="A3:M3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A0530C6-8F8C-40B8-ACD1-8F2B107397C7}">
+  <dimension ref="A1:W27"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane xSplit="12" ySplit="1" topLeftCell="M2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="M1" sqref="M1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="J27" sqref="J27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="18.44140625" customWidth="1"/>
+    <col min="4" max="4" width="13.109375" customWidth="1"/>
+    <col min="5" max="5" width="19.6640625" customWidth="1"/>
+    <col min="6" max="6" width="20" customWidth="1"/>
+    <col min="7" max="7" width="13.6640625" customWidth="1"/>
+    <col min="8" max="8" width="16.44140625" customWidth="1"/>
+    <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="12.44140625" customWidth="1"/>
+    <col min="11" max="11" width="14" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="16.44140625" customWidth="1"/>
+    <col min="13" max="13" width="17.33203125" customWidth="1"/>
+    <col min="14" max="14" width="12.88671875" customWidth="1"/>
+    <col min="15" max="15" width="14.109375" customWidth="1"/>
+    <col min="16" max="16" width="14.5546875" customWidth="1"/>
+    <col min="17" max="17" width="26.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="840" t="s">
+        <v>176</v>
+      </c>
+      <c r="B1" s="841"/>
+      <c r="C1" s="841"/>
+      <c r="D1" s="841"/>
+      <c r="E1" s="841"/>
+      <c r="F1" s="841"/>
+      <c r="G1" s="841"/>
+      <c r="H1" s="841"/>
+      <c r="I1" s="841"/>
+      <c r="J1" s="841"/>
+      <c r="K1" s="841"/>
+      <c r="L1" s="841"/>
+    </row>
+    <row r="2" spans="1:23" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="841"/>
+      <c r="B2" s="841"/>
+      <c r="C2" s="841"/>
+      <c r="D2" s="841"/>
+      <c r="E2" s="841"/>
+      <c r="F2" s="841"/>
+      <c r="G2" s="841"/>
+      <c r="H2" s="841"/>
+      <c r="I2" s="841"/>
+      <c r="J2" s="841"/>
+      <c r="K2" s="841"/>
+      <c r="L2" s="841"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+    </row>
+    <row r="3" spans="1:23" ht="23.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="842" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="843"/>
+      <c r="D3" s="843"/>
+      <c r="E3" s="705"/>
+      <c r="F3" s="705"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="62"/>
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
+      <c r="Q3" s="1"/>
+    </row>
+    <row r="4" spans="1:23" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="B4" s="734" t="s">
+        <v>177</v>
+      </c>
+      <c r="C4" s="735"/>
+      <c r="D4" s="735"/>
+      <c r="E4" s="735"/>
+      <c r="F4" s="736"/>
+      <c r="G4" s="753" t="s">
+        <v>178</v>
+      </c>
+      <c r="H4" s="754"/>
+      <c r="I4" s="754"/>
+      <c r="J4" s="754"/>
+      <c r="K4" s="754"/>
+      <c r="L4" s="754"/>
+      <c r="M4" s="754"/>
+      <c r="N4" s="754"/>
+      <c r="O4" s="754"/>
+      <c r="P4" s="755"/>
+      <c r="Q4" s="1"/>
+    </row>
+    <row r="5" spans="1:23" s="58" customFormat="1" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="839" t="s">
+        <v>179</v>
+      </c>
+      <c r="B5" s="604"/>
+      <c r="C5" s="590"/>
+      <c r="D5" s="591" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="844" t="s">
+        <v>180</v>
+      </c>
+      <c r="F5" s="845"/>
+      <c r="G5" s="604"/>
+      <c r="H5" s="592" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="597"/>
+      <c r="J5" s="578" t="s">
+        <v>7</v>
+      </c>
+      <c r="K5" s="578" t="s">
+        <v>8</v>
+      </c>
+      <c r="L5" s="578" t="s">
+        <v>9</v>
+      </c>
+      <c r="M5" s="578" t="s">
+        <v>10</v>
+      </c>
+      <c r="N5" s="578" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="578" t="s">
+        <v>13</v>
+      </c>
+      <c r="P5" s="619" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" s="58" customFormat="1" ht="101.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="839"/>
+      <c r="B6" s="605" t="s">
+        <v>182</v>
+      </c>
+      <c r="C6" s="579" t="s">
+        <v>183</v>
+      </c>
+      <c r="D6" s="582" t="s">
+        <v>184</v>
+      </c>
+      <c r="E6" s="579" t="s">
+        <v>185</v>
+      </c>
+      <c r="F6" s="606" t="s">
+        <v>186</v>
+      </c>
+      <c r="G6" s="620" t="s">
+        <v>129</v>
+      </c>
+      <c r="H6" s="704" t="s">
+        <v>187</v>
+      </c>
+      <c r="I6" s="580"/>
+      <c r="J6" s="579" t="s">
+        <v>91</v>
+      </c>
+      <c r="K6" s="579" t="s">
+        <v>92</v>
+      </c>
+      <c r="L6" s="579" t="s">
+        <v>23</v>
+      </c>
+      <c r="M6" s="579" t="s">
+        <v>24</v>
+      </c>
+      <c r="N6" s="579" t="s">
+        <v>130</v>
+      </c>
+      <c r="O6" s="579" t="s">
+        <v>27</v>
+      </c>
+      <c r="P6" s="606" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q6" s="611" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="706" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="707">
+        <v>36253</v>
+      </c>
+      <c r="D7" s="708">
+        <v>46431</v>
+      </c>
+      <c r="E7" s="707">
+        <v>46082</v>
+      </c>
+      <c r="F7" s="709">
+        <v>46446</v>
+      </c>
+      <c r="G7" s="621">
+        <f>F7+1</f>
+        <v>46447</v>
+      </c>
+      <c r="H7" s="622">
+        <f>D7-M7</f>
+        <v>46371</v>
+      </c>
+      <c r="I7" s="622"/>
+      <c r="J7" s="622">
+        <f>H7+14</f>
+        <v>46385</v>
+      </c>
+      <c r="K7" s="710" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="622">
+        <f>H7</f>
+        <v>46371</v>
+      </c>
+      <c r="M7" s="624">
+        <v>60</v>
+      </c>
+      <c r="N7" s="625">
+        <f>D7+1</f>
+        <v>46432</v>
+      </c>
+      <c r="O7" s="625">
+        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+(MONTH(DATEVALUE(B7&amp;"1"))&lt;MONTH(TODAY())),MONTH(DATEVALUE(B7&amp;" 1")), 1),0)</f>
+        <v>46507</v>
+      </c>
+      <c r="P7" s="627">
+        <f ca="1">O7</f>
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="58" customFormat="1" ht="86.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="600" t="s">
+        <v>132</v>
+      </c>
+      <c r="C8" s="601" t="s">
+        <v>132</v>
+      </c>
+      <c r="D8" s="602" t="s">
+        <v>132</v>
+      </c>
+      <c r="E8" s="603" t="s">
+        <v>132</v>
+      </c>
+      <c r="F8" s="603" t="s">
+        <v>132</v>
+      </c>
+      <c r="G8" s="612" t="s">
+        <v>190</v>
+      </c>
+      <c r="H8" s="613" t="s">
+        <v>191</v>
+      </c>
+      <c r="I8" s="613"/>
+      <c r="J8" s="613" t="s">
+        <v>192</v>
+      </c>
+      <c r="K8" s="614"/>
+      <c r="L8" s="613" t="s">
+        <v>193</v>
+      </c>
+      <c r="M8" s="615" t="s">
+        <v>137</v>
+      </c>
+      <c r="N8" s="616" t="s">
+        <v>194</v>
+      </c>
+      <c r="O8" s="617" t="s">
+        <v>195</v>
+      </c>
+      <c r="P8" s="618" t="s">
+        <v>196</v>
+      </c>
+      <c r="Q8" s="499" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="45"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="711"/>
+      <c r="E9" s="712"/>
+      <c r="F9" s="712"/>
+      <c r="G9" s="55"/>
+      <c r="H9" s="55"/>
+      <c r="I9" s="55"/>
+      <c r="J9" s="55"/>
+      <c r="K9" s="713"/>
+      <c r="L9" s="55"/>
+      <c r="M9" s="241"/>
+      <c r="N9" s="242"/>
+      <c r="O9" s="242"/>
+      <c r="P9" s="60"/>
+      <c r="Q9" s="60"/>
+    </row>
+    <row r="10" spans="1:23" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="B10" s="644" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="645"/>
+      <c r="D10" s="645"/>
+      <c r="E10" s="645"/>
+      <c r="F10" s="645"/>
+      <c r="H10" s="734" t="s">
+        <v>198</v>
+      </c>
+      <c r="I10" s="735"/>
+      <c r="J10" s="735"/>
+      <c r="K10" s="735"/>
+      <c r="L10" s="735"/>
+      <c r="M10" s="735"/>
+      <c r="N10" s="735"/>
+      <c r="O10" s="735"/>
+      <c r="P10" s="735"/>
+      <c r="Q10" s="736"/>
+    </row>
+    <row r="11" spans="1:23" s="58" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B11" s="639"/>
+      <c r="C11" s="640"/>
+      <c r="D11" s="641" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" s="749" t="s">
+        <v>142</v>
+      </c>
+      <c r="F11" s="749"/>
+      <c r="G11" s="733"/>
+      <c r="H11" s="699" t="s">
+        <v>6</v>
+      </c>
+      <c r="I11" s="598"/>
+      <c r="J11" s="599" t="s">
+        <v>7</v>
+      </c>
+      <c r="K11" s="599" t="s">
+        <v>8</v>
+      </c>
+      <c r="L11" s="599" t="s">
+        <v>9</v>
+      </c>
+      <c r="M11" s="599" t="s">
+        <v>94</v>
+      </c>
+      <c r="N11" s="599" t="s">
+        <v>95</v>
+      </c>
+      <c r="O11" s="599" t="s">
+        <v>12</v>
+      </c>
+      <c r="P11" s="578" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q11" s="634" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="58" customFormat="1" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="B12" s="732" t="s">
+        <v>182</v>
+      </c>
+      <c r="C12" s="732" t="s">
+        <v>183</v>
+      </c>
+      <c r="D12" s="732" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="732" t="s">
+        <v>97</v>
+      </c>
+      <c r="F12" s="732" t="s">
+        <v>98</v>
+      </c>
+      <c r="G12" s="695" t="s">
+        <v>199</v>
+      </c>
+      <c r="H12" s="703" t="s">
+        <v>200</v>
+      </c>
+      <c r="I12" s="580"/>
+      <c r="J12" s="579" t="s">
+        <v>91</v>
+      </c>
+      <c r="K12" s="579" t="s">
+        <v>92</v>
+      </c>
+      <c r="L12" s="579" t="s">
+        <v>23</v>
+      </c>
+      <c r="M12" s="579" t="s">
+        <v>24</v>
+      </c>
+      <c r="N12" s="579" t="s">
+        <v>99</v>
+      </c>
+      <c r="O12" s="579" t="s">
+        <v>26</v>
+      </c>
+      <c r="P12" s="579" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q12" s="635" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B13" s="714" t="str">
+        <f>B7</f>
+        <v>April</v>
+      </c>
+      <c r="C13" s="715">
+        <f>C7</f>
+        <v>36253</v>
+      </c>
+      <c r="D13" s="715">
+        <f ca="1">P7</f>
+        <v>46507</v>
+      </c>
+      <c r="E13" s="715">
+        <f ca="1">P7+1</f>
+        <v>46508</v>
+      </c>
+      <c r="F13" s="715">
+        <f ca="1">DATE(YEAR(E13)+1,MONTH(E13),DAY(E13))-1</f>
+        <v>46873</v>
+      </c>
+      <c r="G13" s="698">
+        <f ca="1">D13-60</f>
+        <v>46447</v>
+      </c>
+      <c r="H13" s="700">
+        <f ca="1">D13-M13</f>
+        <v>46447</v>
+      </c>
+      <c r="I13" s="622"/>
+      <c r="J13" s="622">
+        <f ca="1">H13+13</f>
+        <v>46460</v>
+      </c>
+      <c r="K13" s="710"/>
+      <c r="L13" s="622">
+        <f ca="1">H13</f>
+        <v>46447</v>
+      </c>
+      <c r="M13" s="624">
+        <v>60</v>
+      </c>
+      <c r="N13" s="636">
+        <f ca="1">E13</f>
+        <v>46508</v>
+      </c>
+      <c r="O13" s="636">
+        <f ca="1">N13</f>
+        <v>46508</v>
+      </c>
+      <c r="P13" s="636">
+        <f ca="1">F13</f>
+        <v>46873</v>
+      </c>
+      <c r="Q13" s="627">
+        <f ca="1">P13</f>
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A14" s="716"/>
+      <c r="B14" s="716"/>
+      <c r="C14" s="716"/>
+      <c r="D14" s="716"/>
+      <c r="E14" s="716"/>
+      <c r="F14" s="716"/>
+      <c r="G14" s="716"/>
+      <c r="H14" s="716"/>
+      <c r="I14" s="716"/>
+      <c r="J14" s="716"/>
+      <c r="K14" s="716"/>
+      <c r="L14" s="716"/>
+      <c r="M14" s="716"/>
+      <c r="N14" s="716"/>
+      <c r="O14" s="716"/>
+      <c r="P14" s="716"/>
+      <c r="Q14" s="716"/>
+      <c r="R14" s="716"/>
+      <c r="S14" s="716"/>
+      <c r="T14" s="716"/>
+      <c r="U14" s="716"/>
+      <c r="V14" s="716"/>
+      <c r="W14" s="716"/>
+    </row>
+    <row r="15" spans="1:23" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="841" t="s">
+        <v>128</v>
+      </c>
+      <c r="B15" s="841"/>
+      <c r="C15" s="841"/>
+      <c r="D15" s="841"/>
+      <c r="E15" s="841"/>
+      <c r="F15" s="841"/>
+      <c r="G15" s="841"/>
+      <c r="H15" s="841"/>
+      <c r="I15" s="841"/>
+      <c r="J15" s="841"/>
+      <c r="K15" s="841"/>
+      <c r="L15" s="841"/>
+      <c r="M15" s="3"/>
+      <c r="N15" s="3"/>
+      <c r="O15" s="3"/>
+      <c r="P15" s="3"/>
+      <c r="Q15" s="3"/>
+    </row>
+    <row r="16" spans="1:23" ht="23.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="842" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="843"/>
+      <c r="D16" s="843"/>
+      <c r="E16" s="705"/>
+      <c r="F16" s="705"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="62"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="62"/>
+      <c r="M16" s="62"/>
+      <c r="N16" s="62"/>
+      <c r="O16" s="62"/>
+      <c r="P16" s="62"/>
+      <c r="Q16" s="1"/>
+    </row>
+    <row r="17" spans="1:23" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="B17" s="734" t="s">
+        <v>177</v>
+      </c>
+      <c r="C17" s="735"/>
+      <c r="D17" s="735"/>
+      <c r="E17" s="735"/>
+      <c r="F17" s="736"/>
+      <c r="G17" s="753" t="s">
+        <v>178</v>
+      </c>
+      <c r="H17" s="754"/>
+      <c r="I17" s="754"/>
+      <c r="J17" s="754"/>
+      <c r="K17" s="754"/>
+      <c r="L17" s="754"/>
+      <c r="M17" s="754"/>
+      <c r="N17" s="754"/>
+      <c r="O17" s="754"/>
+      <c r="P17" s="755"/>
+      <c r="Q17" s="1"/>
+    </row>
+    <row r="18" spans="1:23" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="839" t="s">
+        <v>201</v>
+      </c>
+      <c r="B18" s="604"/>
+      <c r="C18" s="590"/>
+      <c r="D18" s="591" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" s="844" t="s">
+        <v>202</v>
+      </c>
+      <c r="F18" s="845"/>
+      <c r="G18" s="604"/>
+      <c r="H18" s="592" t="s">
+        <v>6</v>
+      </c>
+      <c r="I18" s="597"/>
+      <c r="J18" s="578" t="s">
+        <v>7</v>
+      </c>
+      <c r="K18" s="578" t="s">
+        <v>8</v>
+      </c>
+      <c r="L18" s="578" t="s">
+        <v>9</v>
+      </c>
+      <c r="M18" s="578" t="s">
+        <v>10</v>
+      </c>
+      <c r="N18" s="578" t="s">
+        <v>12</v>
+      </c>
+      <c r="O18" s="578" t="s">
+        <v>13</v>
+      </c>
+      <c r="P18" s="619" t="s">
+        <v>181</v>
+      </c>
+      <c r="Q18" s="58"/>
+    </row>
+    <row r="19" spans="1:23" ht="101.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="839"/>
+      <c r="B19" s="605" t="s">
+        <v>182</v>
+      </c>
+      <c r="C19" s="579" t="s">
+        <v>183</v>
+      </c>
+      <c r="D19" s="582" t="s">
+        <v>184</v>
+      </c>
+      <c r="E19" s="579" t="s">
+        <v>185</v>
+      </c>
+      <c r="F19" s="606" t="s">
+        <v>186</v>
+      </c>
+      <c r="G19" s="620" t="s">
+        <v>129</v>
+      </c>
+      <c r="H19" s="704" t="s">
+        <v>187</v>
+      </c>
+      <c r="I19" s="580"/>
+      <c r="J19" s="579" t="s">
+        <v>91</v>
+      </c>
+      <c r="K19" s="579" t="s">
+        <v>92</v>
+      </c>
+      <c r="L19" s="579" t="s">
+        <v>23</v>
+      </c>
+      <c r="M19" s="579" t="s">
+        <v>24</v>
+      </c>
+      <c r="N19" s="579" t="s">
+        <v>130</v>
+      </c>
+      <c r="O19" s="579" t="s">
+        <v>27</v>
+      </c>
+      <c r="P19" s="606" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q19" s="611" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="706" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="707">
+        <v>36253</v>
+      </c>
+      <c r="D20" s="708">
+        <v>46431</v>
+      </c>
+      <c r="E20" s="707">
+        <v>46208</v>
+      </c>
+      <c r="F20" s="709">
+        <v>46572</v>
+      </c>
+      <c r="G20" s="621">
+        <f>F20+1</f>
+        <v>46573</v>
+      </c>
+      <c r="H20" s="622">
+        <f>D20-M20</f>
+        <v>46371</v>
+      </c>
+      <c r="I20" s="622"/>
+      <c r="J20" s="622">
+        <f>H20+14</f>
+        <v>46385</v>
+      </c>
+      <c r="K20" s="710" t="s">
+        <v>29</v>
+      </c>
+      <c r="L20" s="622">
+        <f>H20</f>
+        <v>46371</v>
+      </c>
+      <c r="M20" s="624">
+        <v>60</v>
+      </c>
+      <c r="N20" s="625">
+        <f>D20+1</f>
+        <v>46432</v>
+      </c>
+      <c r="O20" s="625">
+        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+(MONTH(DATEVALUE(B20&amp;"1"))&lt;MONTH(TODAY())),MONTH(DATEVALUE(B20&amp;" 1")), 1),0)</f>
+        <v>46507</v>
+      </c>
+      <c r="P20" s="627">
+        <f ca="1">O20</f>
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" ht="86.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="600" t="s">
+        <v>132</v>
+      </c>
+      <c r="C21" s="601" t="s">
+        <v>132</v>
+      </c>
+      <c r="D21" s="602" t="s">
+        <v>132</v>
+      </c>
+      <c r="E21" s="603" t="s">
+        <v>132</v>
+      </c>
+      <c r="F21" s="603" t="s">
+        <v>132</v>
+      </c>
+      <c r="G21" s="612" t="s">
+        <v>190</v>
+      </c>
+      <c r="H21" s="613" t="s">
+        <v>191</v>
+      </c>
+      <c r="I21" s="613"/>
+      <c r="J21" s="613" t="s">
+        <v>192</v>
+      </c>
+      <c r="K21" s="614"/>
+      <c r="L21" s="613" t="s">
+        <v>193</v>
+      </c>
+      <c r="M21" s="615" t="s">
+        <v>137</v>
+      </c>
+      <c r="N21" s="616" t="s">
+        <v>194</v>
+      </c>
+      <c r="O21" s="617" t="s">
+        <v>195</v>
+      </c>
+      <c r="P21" s="618" t="s">
+        <v>196</v>
+      </c>
+      <c r="Q21" s="499" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="45"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="711"/>
+      <c r="E22" s="712"/>
+      <c r="F22" s="712"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="713"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="241"/>
+      <c r="N22" s="242"/>
+      <c r="O22" s="242"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+    </row>
+    <row r="23" spans="1:23" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="B23" s="644" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="645"/>
+      <c r="D23" s="645"/>
+      <c r="E23" s="645"/>
+      <c r="F23" s="645"/>
+      <c r="H23" s="734" t="s">
+        <v>198</v>
+      </c>
+      <c r="I23" s="735"/>
+      <c r="J23" s="735"/>
+      <c r="K23" s="735"/>
+      <c r="L23" s="735"/>
+      <c r="M23" s="735"/>
+      <c r="N23" s="735"/>
+      <c r="O23" s="735"/>
+      <c r="P23" s="735"/>
+      <c r="Q23" s="736"/>
+    </row>
+    <row r="24" spans="1:23" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B24" s="639"/>
+      <c r="C24" s="640"/>
+      <c r="D24" s="641" t="s">
+        <v>4</v>
+      </c>
+      <c r="E24" s="749" t="s">
+        <v>142</v>
+      </c>
+      <c r="F24" s="749"/>
+      <c r="G24" s="733"/>
+      <c r="H24" s="699" t="s">
+        <v>6</v>
+      </c>
+      <c r="I24" s="598"/>
+      <c r="J24" s="599" t="s">
+        <v>7</v>
+      </c>
+      <c r="K24" s="599" t="s">
+        <v>8</v>
+      </c>
+      <c r="L24" s="599" t="s">
+        <v>9</v>
+      </c>
+      <c r="M24" s="599" t="s">
+        <v>94</v>
+      </c>
+      <c r="N24" s="599" t="s">
+        <v>95</v>
+      </c>
+      <c r="O24" s="599" t="s">
+        <v>12</v>
+      </c>
+      <c r="P24" s="578" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q24" s="634" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="B25" s="732" t="s">
+        <v>182</v>
+      </c>
+      <c r="C25" s="732" t="s">
+        <v>183</v>
+      </c>
+      <c r="D25" s="732" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="732" t="s">
+        <v>97</v>
+      </c>
+      <c r="F25" s="732" t="s">
+        <v>98</v>
+      </c>
+      <c r="G25" s="695" t="s">
+        <v>199</v>
+      </c>
+      <c r="H25" s="703" t="s">
+        <v>200</v>
+      </c>
+      <c r="I25" s="580"/>
+      <c r="J25" s="579" t="s">
+        <v>91</v>
+      </c>
+      <c r="K25" s="579" t="s">
+        <v>92</v>
+      </c>
+      <c r="L25" s="579" t="s">
+        <v>23</v>
+      </c>
+      <c r="M25" s="579" t="s">
+        <v>24</v>
+      </c>
+      <c r="N25" s="579" t="s">
+        <v>99</v>
+      </c>
+      <c r="O25" s="579" t="s">
+        <v>26</v>
+      </c>
+      <c r="P25" s="579" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q25" s="635" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="714" t="str">
+        <f>B20</f>
+        <v>April</v>
+      </c>
+      <c r="C26" s="715">
+        <f>C20</f>
+        <v>36253</v>
+      </c>
+      <c r="D26" s="715">
+        <f ca="1">P20</f>
+        <v>46507</v>
+      </c>
+      <c r="E26" s="715">
+        <f ca="1">P20+1</f>
+        <v>46508</v>
+      </c>
+      <c r="F26" s="715">
+        <f ca="1">DATE(YEAR(E26)+1,MONTH(E26),DAY(E26))-1</f>
+        <v>46873</v>
+      </c>
+      <c r="G26" s="698">
+        <f ca="1">D26-60</f>
+        <v>46447</v>
+      </c>
+      <c r="H26" s="700">
+        <f ca="1">D26-M26</f>
+        <v>46447</v>
+      </c>
+      <c r="I26" s="622"/>
+      <c r="J26" s="622">
+        <f ca="1">H26+13</f>
+        <v>46460</v>
+      </c>
+      <c r="K26" s="710"/>
+      <c r="L26" s="622">
+        <f ca="1">H26</f>
+        <v>46447</v>
+      </c>
+      <c r="M26" s="624">
+        <v>60</v>
+      </c>
+      <c r="N26" s="636">
+        <f ca="1">E26</f>
+        <v>46508</v>
+      </c>
+      <c r="O26" s="636">
+        <f ca="1">N26</f>
+        <v>46508</v>
+      </c>
+      <c r="P26" s="636">
+        <f ca="1">F26</f>
+        <v>46873</v>
+      </c>
+      <c r="Q26" s="627">
+        <f ca="1">P26</f>
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A27" s="716"/>
+      <c r="B27" s="716"/>
+      <c r="C27" s="716"/>
+      <c r="D27" s="716"/>
+      <c r="E27" s="716"/>
+      <c r="F27" s="716"/>
+      <c r="G27" s="716"/>
+      <c r="H27" s="716"/>
+      <c r="I27" s="716"/>
+      <c r="J27" s="716"/>
+      <c r="K27" s="716"/>
+      <c r="L27" s="716"/>
+      <c r="M27" s="716"/>
+      <c r="N27" s="716"/>
+      <c r="O27" s="716"/>
+      <c r="P27" s="716"/>
+      <c r="Q27" s="716"/>
+      <c r="R27" s="716"/>
+      <c r="S27" s="716"/>
+      <c r="T27" s="716"/>
+      <c r="U27" s="716"/>
+      <c r="V27" s="716"/>
+      <c r="W27" s="716"/>
+    </row>
+  </sheetData>
+  <mergeCells count="16">
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="A1:L2"/>
+    <mergeCell ref="A15:L15"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:F17"/>
+    <mergeCell ref="G17:P17"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="H23:Q23"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="G4:P4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="H10:Q10"/>
+    <mergeCell ref="E11:F11"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F75F1499-F3D3-4412-A356-262C3926091B}">
+  <dimension ref="A1:U28"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane xSplit="9" ySplit="1" topLeftCell="J2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="J1" sqref="J1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="F5" sqref="F5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="24.6640625" customWidth="1"/>
+    <col min="2" max="2" width="15.6640625" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" customWidth="1"/>
+    <col min="5" max="5" width="18.44140625" customWidth="1"/>
+    <col min="6" max="6" width="24.44140625" customWidth="1"/>
+    <col min="7" max="7" width="17.5546875" customWidth="1"/>
+    <col min="8" max="8" width="16.109375" customWidth="1"/>
+    <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="15.88671875" customWidth="1"/>
+    <col min="11" max="11" width="13.88671875" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="18.33203125" customWidth="1"/>
+    <col min="13" max="13" width="17.33203125" customWidth="1"/>
+    <col min="14" max="14" width="12.5546875" customWidth="1"/>
+    <col min="15" max="15" width="15.6640625" customWidth="1"/>
+    <col min="16" max="16" width="15.5546875" customWidth="1"/>
+    <col min="17" max="17" width="13.88671875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" ht="71.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="840" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1" s="841"/>
+      <c r="C1" s="841"/>
+      <c r="D1" s="841"/>
+      <c r="E1" s="841"/>
+      <c r="F1" s="841"/>
+      <c r="G1" s="841"/>
+      <c r="H1" s="841"/>
+    </row>
+    <row r="2" spans="1:21" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="841"/>
+      <c r="B2" s="841"/>
+      <c r="C2" s="841"/>
+      <c r="D2" s="841"/>
+      <c r="E2" s="841"/>
+      <c r="F2" s="841"/>
+      <c r="G2" s="841"/>
+      <c r="H2" s="841"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+    </row>
+    <row r="3" spans="1:21" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="B3" s="756" t="s">
+        <v>204</v>
+      </c>
+      <c r="C3" s="757"/>
+      <c r="D3" s="757"/>
+      <c r="E3" s="757"/>
+      <c r="F3" s="758"/>
+      <c r="G3" s="759" t="s">
+        <v>178</v>
+      </c>
+      <c r="H3" s="760"/>
+      <c r="I3" s="760"/>
+      <c r="J3" s="760"/>
+      <c r="K3" s="760"/>
+      <c r="L3" s="760"/>
+      <c r="M3" s="760"/>
+      <c r="N3" s="760"/>
+      <c r="O3" s="760"/>
+      <c r="P3" s="760"/>
+      <c r="Q3" s="761"/>
+    </row>
+    <row r="4" spans="1:21" s="58" customFormat="1" ht="93.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="846" t="s">
+        <v>205</v>
+      </c>
+      <c r="B4" s="650"/>
+      <c r="C4" s="593"/>
+      <c r="D4" s="594" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="847" t="s">
+        <v>206</v>
+      </c>
+      <c r="F4" s="848"/>
+      <c r="G4" s="659"/>
+      <c r="H4" s="595" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="596"/>
+      <c r="J4" s="586" t="s">
+        <v>7</v>
+      </c>
+      <c r="K4" s="586" t="s">
+        <v>8</v>
+      </c>
+      <c r="L4" s="586" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="586" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="586" t="s">
+        <v>102</v>
+      </c>
+      <c r="O4" s="586" t="s">
+        <v>103</v>
+      </c>
+      <c r="P4" s="586" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q4" s="660" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="58" customFormat="1" ht="105.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="846"/>
+      <c r="B5" s="651" t="s">
+        <v>207</v>
+      </c>
+      <c r="C5" s="588" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="587" t="s">
+        <v>208</v>
+      </c>
+      <c r="E5" s="588" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="652" t="s">
+        <v>186</v>
+      </c>
+      <c r="G5" s="661" t="s">
+        <v>129</v>
+      </c>
+      <c r="H5" s="702" t="s">
+        <v>187</v>
+      </c>
+      <c r="I5" s="589"/>
+      <c r="J5" s="588" t="s">
+        <v>91</v>
+      </c>
+      <c r="K5" s="588" t="s">
+        <v>92</v>
+      </c>
+      <c r="L5" s="588" t="s">
+        <v>23</v>
+      </c>
+      <c r="M5" s="588" t="s">
+        <v>24</v>
+      </c>
+      <c r="N5" s="588" t="s">
+        <v>105</v>
+      </c>
+      <c r="O5" s="588" t="s">
+        <v>106</v>
+      </c>
+      <c r="P5" s="588" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q5" s="652" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="607" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" s="608">
+        <v>37179</v>
+      </c>
+      <c r="D6" s="609">
+        <v>46351</v>
+      </c>
+      <c r="E6" s="608">
+        <v>46174</v>
+      </c>
+      <c r="F6" s="610">
+        <v>46538</v>
+      </c>
+      <c r="G6" s="662">
+        <f>F6+1</f>
+        <v>46539</v>
+      </c>
+      <c r="H6" s="663">
+        <f>D6-M6</f>
+        <v>46291</v>
+      </c>
+      <c r="I6" s="664"/>
+      <c r="J6" s="664">
+        <f>H6+14</f>
+        <v>46305</v>
+      </c>
+      <c r="K6" s="665" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="664">
+        <f>H6</f>
+        <v>46291</v>
+      </c>
+      <c r="M6" s="666">
+        <v>60</v>
+      </c>
+      <c r="N6" s="667">
+        <f>G6</f>
+        <v>46539</v>
+      </c>
+      <c r="O6" s="668">
+        <f>D6+1</f>
+        <v>46352</v>
+      </c>
+      <c r="P6" s="669">
+        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+(MONTH(DATEVALUE(B6&amp;"1"))&lt;MONTH(TODAY())),MONTH(DATEVALUE(B6&amp;" 1")), 1),0)</f>
+        <v>46326</v>
+      </c>
+      <c r="Q6" s="670">
+        <f ca="1">P6</f>
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="646"/>
+      <c r="C7" s="647"/>
+      <c r="D7" s="648"/>
+      <c r="E7" s="649"/>
+      <c r="F7" s="647"/>
+      <c r="G7" s="584">
+        <f>F7+1</f>
+        <v>1</v>
+      </c>
+      <c r="H7" s="653">
+        <f t="shared" ref="H7:H8" si="0">D7-45</f>
+        <v>-45</v>
+      </c>
+      <c r="I7" s="584"/>
+      <c r="J7" s="584">
+        <f>H7+14</f>
+        <v>-31</v>
+      </c>
+      <c r="K7" s="654" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="584">
+        <f>H7</f>
+        <v>-45</v>
+      </c>
+      <c r="M7" s="655">
+        <v>45</v>
+      </c>
+      <c r="N7" s="656">
+        <f>G7</f>
+        <v>1</v>
+      </c>
+      <c r="O7" s="657">
+        <f t="shared" ref="O7:O8" si="1">N7</f>
+        <v>1</v>
+      </c>
+      <c r="P7" s="658">
+        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+1, MONTH("1 "&amp;B7), 1), 0)</f>
+        <v>46418</v>
+      </c>
+      <c r="Q7" s="658">
+        <f t="shared" ref="Q7:Q8" ca="1" si="2">P7</f>
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="571"/>
+      <c r="C8" s="566"/>
+      <c r="D8" s="548"/>
+      <c r="E8" s="549"/>
+      <c r="F8" s="549"/>
+      <c r="G8" s="271">
+        <f>F8+1</f>
+        <v>1</v>
+      </c>
+      <c r="H8" s="272">
+        <f t="shared" si="0"/>
+        <v>-45</v>
+      </c>
+      <c r="I8" s="271"/>
+      <c r="J8" s="271">
+        <f>H8+14</f>
+        <v>-31</v>
+      </c>
+      <c r="K8" s="273" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="271">
+        <f>H8</f>
+        <v>-45</v>
+      </c>
+      <c r="M8" s="274">
+        <v>45</v>
+      </c>
+      <c r="N8" s="268">
+        <f>G8</f>
+        <v>1</v>
+      </c>
+      <c r="O8" s="275">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="P8" s="270">
+        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+1, MONTH("1 "&amp;B8), 1), 0)</f>
+        <v>46418</v>
+      </c>
+      <c r="Q8" s="270">
+        <f t="shared" ca="1" si="2"/>
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="57.6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="572" t="s">
+        <v>132</v>
+      </c>
+      <c r="C9" s="567" t="s">
+        <v>132</v>
+      </c>
+      <c r="D9" s="515" t="s">
+        <v>132</v>
+      </c>
+      <c r="E9" s="516" t="s">
+        <v>132</v>
+      </c>
+      <c r="F9" s="517" t="s">
+        <v>132</v>
+      </c>
+      <c r="G9" s="513" t="s">
+        <v>209</v>
+      </c>
+      <c r="H9" s="525" t="s">
+        <v>210</v>
+      </c>
+      <c r="I9" s="513"/>
+      <c r="J9" s="513" t="s">
+        <v>211</v>
+      </c>
+      <c r="K9" s="519"/>
+      <c r="L9" s="513" t="s">
+        <v>212</v>
+      </c>
+      <c r="M9" s="550" t="s">
+        <v>137</v>
+      </c>
+      <c r="N9" s="517" t="s">
+        <v>213</v>
+      </c>
+      <c r="O9" s="516" t="s">
+        <v>214</v>
+      </c>
+      <c r="P9" s="522" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q9" s="522" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="686"/>
+      <c r="C10" s="687"/>
+      <c r="D10" s="688"/>
+      <c r="E10" s="239"/>
+      <c r="F10" s="239"/>
+      <c r="G10" s="55"/>
+      <c r="H10" s="55"/>
+      <c r="I10" s="55"/>
+      <c r="J10" s="55"/>
+      <c r="K10" s="240"/>
+      <c r="L10" s="55"/>
+      <c r="M10" s="241"/>
+      <c r="N10" s="242"/>
+      <c r="O10" s="242"/>
+      <c r="P10" s="60"/>
+      <c r="Q10" s="60"/>
+    </row>
+    <row r="11" spans="1:21" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="B11" s="692" t="s">
+        <v>215</v>
+      </c>
+      <c r="C11" s="692"/>
+      <c r="D11" s="692"/>
+      <c r="E11" s="692"/>
+      <c r="F11" s="692"/>
+      <c r="G11" s="762" t="s">
+        <v>216</v>
+      </c>
+      <c r="H11" s="763"/>
+      <c r="I11" s="763"/>
+      <c r="J11" s="763"/>
+      <c r="K11" s="763"/>
+      <c r="L11" s="763"/>
+      <c r="M11" s="763"/>
+      <c r="N11" s="763"/>
+      <c r="O11" s="764"/>
+      <c r="P11" s="577"/>
+      <c r="Q11" s="542"/>
+    </row>
+    <row r="12" spans="1:21" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B12" s="693"/>
+      <c r="C12" s="694"/>
+      <c r="D12" s="733" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="739" t="s">
+        <v>108</v>
+      </c>
+      <c r="F12" s="739"/>
+      <c r="G12" s="683" t="s">
+        <v>6</v>
+      </c>
+      <c r="H12" s="585" t="s">
+        <v>7</v>
+      </c>
+      <c r="I12" s="585" t="s">
+        <v>8</v>
+      </c>
+      <c r="J12" s="583" t="s">
+        <v>9</v>
+      </c>
+      <c r="K12" s="583" t="s">
+        <v>94</v>
+      </c>
+      <c r="L12" s="583" t="s">
+        <v>109</v>
+      </c>
+      <c r="M12" s="585" t="s">
+        <v>12</v>
+      </c>
+      <c r="N12" s="585" t="s">
+        <v>110</v>
+      </c>
+      <c r="O12" s="684" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="535"/>
+      <c r="Q12" s="58"/>
+    </row>
+    <row r="13" spans="1:21" s="58" customFormat="1" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="B13" s="695" t="s">
+        <v>207</v>
+      </c>
+      <c r="C13" s="695" t="s">
+        <v>183</v>
+      </c>
+      <c r="D13" s="695" t="s">
+        <v>162</v>
+      </c>
+      <c r="E13" s="695" t="s">
+        <v>163</v>
+      </c>
+      <c r="F13" s="695" t="s">
+        <v>164</v>
+      </c>
+      <c r="G13" s="701" t="s">
+        <v>217</v>
+      </c>
+      <c r="H13" s="581" t="s">
+        <v>91</v>
+      </c>
+      <c r="I13" s="581" t="s">
+        <v>92</v>
+      </c>
+      <c r="J13" s="588" t="s">
+        <v>23</v>
+      </c>
+      <c r="K13" s="588" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" s="588" t="s">
+        <v>99</v>
+      </c>
+      <c r="M13" s="588" t="s">
+        <v>166</v>
+      </c>
+      <c r="N13" s="588" t="s">
+        <v>100</v>
+      </c>
+      <c r="O13" s="685" t="s">
+        <v>114</v>
+      </c>
+      <c r="P13" s="671"/>
+    </row>
+    <row r="14" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="696" t="str">
+        <f t="shared" ref="B14:C14" si="3">B6</f>
+        <v>October</v>
+      </c>
+      <c r="C14" s="697">
+        <f t="shared" si="3"/>
+        <v>37179</v>
+      </c>
+      <c r="D14" s="697">
+        <f ca="1">Q6</f>
+        <v>46326</v>
+      </c>
+      <c r="E14" s="697">
+        <f>N6</f>
+        <v>46539</v>
+      </c>
+      <c r="F14" s="697">
+        <f ca="1">P6</f>
+        <v>46326</v>
+      </c>
+      <c r="G14" s="662">
+        <f ca="1">D14-M6</f>
+        <v>46266</v>
+      </c>
+      <c r="H14" s="677">
+        <f ca="1">G14+13</f>
+        <v>46279</v>
+      </c>
+      <c r="I14" s="678"/>
+      <c r="J14" s="664">
+        <f ca="1">G14</f>
+        <v>46266</v>
+      </c>
+      <c r="K14" s="679">
+        <v>45</v>
+      </c>
+      <c r="L14" s="680">
+        <f ca="1">D14+1</f>
+        <v>46327</v>
+      </c>
+      <c r="M14" s="680">
+        <f ca="1">L14</f>
+        <v>46327</v>
+      </c>
+      <c r="N14" s="681">
+        <f ca="1">EOMONTH(D14,12)</f>
+        <v>46691</v>
+      </c>
+      <c r="O14" s="682">
+        <f ca="1">N14</f>
+        <v>46691</v>
+      </c>
+      <c r="P14" s="577"/>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A15" s="716"/>
+      <c r="B15" s="716"/>
+      <c r="C15" s="716"/>
+      <c r="D15" s="716"/>
+      <c r="E15" s="716"/>
+      <c r="F15" s="716"/>
+      <c r="G15" s="716"/>
+      <c r="H15" s="716"/>
+      <c r="I15" s="716"/>
+      <c r="J15" s="716"/>
+      <c r="K15" s="716"/>
+      <c r="L15" s="716"/>
+      <c r="M15" s="716"/>
+      <c r="N15" s="716"/>
+      <c r="O15" s="716"/>
+      <c r="P15" s="716"/>
+      <c r="Q15" s="716"/>
+      <c r="R15" s="716"/>
+      <c r="S15" s="716"/>
+      <c r="T15" s="716"/>
+      <c r="U15" s="716"/>
+    </row>
+    <row r="16" spans="1:21" ht="26.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="841" t="s">
+        <v>218</v>
+      </c>
+      <c r="B16" s="841"/>
+      <c r="C16" s="841"/>
+      <c r="D16" s="841"/>
+      <c r="E16" s="841"/>
+      <c r="F16" s="841"/>
+      <c r="G16" s="841"/>
+      <c r="H16" s="841"/>
+      <c r="K16" s="3"/>
+      <c r="L16" s="3"/>
+      <c r="M16" s="3"/>
+      <c r="N16" s="3"/>
+      <c r="O16" s="3"/>
+      <c r="P16" s="3"/>
+    </row>
+    <row r="17" spans="1:17" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="B17" s="756" t="s">
+        <v>204</v>
+      </c>
+      <c r="C17" s="757"/>
+      <c r="D17" s="757"/>
+      <c r="E17" s="757"/>
+      <c r="F17" s="758"/>
+      <c r="G17" s="759" t="s">
+        <v>178</v>
+      </c>
+      <c r="H17" s="760"/>
+      <c r="I17" s="760"/>
+      <c r="J17" s="760"/>
+      <c r="K17" s="760"/>
+      <c r="L17" s="760"/>
+      <c r="M17" s="760"/>
+      <c r="N17" s="760"/>
+      <c r="O17" s="760"/>
+      <c r="P17" s="760"/>
+      <c r="Q17" s="761"/>
+    </row>
+    <row r="18" spans="1:17" ht="72" x14ac:dyDescent="0.3">
+      <c r="A18" s="846" t="s">
+        <v>219</v>
+      </c>
+      <c r="B18" s="650"/>
+      <c r="C18" s="593"/>
+      <c r="D18" s="594" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" s="737" t="s">
+        <v>220</v>
+      </c>
+      <c r="F18" s="738"/>
+      <c r="G18" s="659"/>
+      <c r="H18" s="595" t="s">
+        <v>6</v>
+      </c>
+      <c r="I18" s="596"/>
+      <c r="J18" s="586" t="s">
+        <v>7</v>
+      </c>
+      <c r="K18" s="586" t="s">
+        <v>8</v>
+      </c>
+      <c r="L18" s="586" t="s">
+        <v>9</v>
+      </c>
+      <c r="M18" s="586" t="s">
+        <v>10</v>
+      </c>
+      <c r="N18" s="586" t="s">
+        <v>102</v>
+      </c>
+      <c r="O18" s="586" t="s">
+        <v>103</v>
+      </c>
+      <c r="P18" s="586" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q18" s="660" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A19" s="846"/>
+      <c r="B19" s="651" t="s">
+        <v>207</v>
+      </c>
+      <c r="C19" s="588" t="s">
+        <v>183</v>
+      </c>
+      <c r="D19" s="587" t="s">
+        <v>208</v>
+      </c>
+      <c r="E19" s="588" t="s">
+        <v>185</v>
+      </c>
+      <c r="F19" s="652" t="s">
+        <v>186</v>
+      </c>
+      <c r="G19" s="661" t="s">
+        <v>129</v>
+      </c>
+      <c r="H19" s="720" t="s">
+        <v>187</v>
+      </c>
+      <c r="I19" s="589"/>
+      <c r="J19" s="588" t="s">
+        <v>91</v>
+      </c>
+      <c r="K19" s="588" t="s">
+        <v>92</v>
+      </c>
+      <c r="L19" s="588" t="s">
+        <v>23</v>
+      </c>
+      <c r="M19" s="588" t="s">
+        <v>24</v>
+      </c>
+      <c r="N19" s="588" t="s">
+        <v>105</v>
+      </c>
+      <c r="O19" s="588" t="s">
+        <v>106</v>
+      </c>
+      <c r="P19" s="588" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q19" s="652" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="607" t="s">
+        <v>69</v>
+      </c>
+      <c r="C20" s="608">
+        <v>37179</v>
+      </c>
+      <c r="D20" s="609">
+        <v>46351</v>
+      </c>
+      <c r="E20" s="608">
+        <v>45905</v>
+      </c>
+      <c r="F20" s="610">
+        <v>46269</v>
+      </c>
+      <c r="G20" s="662">
+        <f>F20+1</f>
+        <v>46270</v>
+      </c>
+      <c r="H20" s="719">
+        <f>D20-M20</f>
+        <v>46291</v>
+      </c>
+      <c r="I20" s="664"/>
+      <c r="J20" s="664">
+        <f>H20+14</f>
+        <v>46305</v>
+      </c>
+      <c r="K20" s="665" t="s">
+        <v>29</v>
+      </c>
+      <c r="L20" s="664">
+        <f>H20</f>
+        <v>46291</v>
+      </c>
+      <c r="M20" s="666">
+        <v>60</v>
+      </c>
+      <c r="N20" s="717">
+        <f>G20</f>
+        <v>46270</v>
+      </c>
+      <c r="O20" s="668">
+        <f>D20+1</f>
+        <v>46352</v>
+      </c>
+      <c r="P20" s="718">
+        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+(MONTH(DATEVALUE(B20&amp;"1"))&lt;MONTH(TODAY())),MONTH(DATEVALUE(B20&amp;" 1")), 1),0)</f>
+        <v>46326</v>
+      </c>
+      <c r="Q20" s="670">
+        <f ca="1">P20</f>
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="646"/>
+      <c r="C21" s="647"/>
+      <c r="D21" s="648"/>
+      <c r="E21" s="649"/>
+      <c r="F21" s="647"/>
+      <c r="G21" s="584">
+        <f>F21+1</f>
+        <v>1</v>
+      </c>
+      <c r="H21" s="653">
+        <f t="shared" ref="H21:H22" si="4">D21-45</f>
+        <v>-45</v>
+      </c>
+      <c r="I21" s="584"/>
+      <c r="J21" s="584">
+        <f>H21+14</f>
+        <v>-31</v>
+      </c>
+      <c r="K21" s="654" t="s">
+        <v>29</v>
+      </c>
+      <c r="L21" s="584">
+        <f>H21</f>
+        <v>-45</v>
+      </c>
+      <c r="M21" s="655">
+        <v>45</v>
+      </c>
+      <c r="N21" s="656">
+        <f>G21</f>
+        <v>1</v>
+      </c>
+      <c r="O21" s="657">
+        <f t="shared" ref="O21:O22" si="5">N21</f>
+        <v>1</v>
+      </c>
+      <c r="P21" s="658">
+        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+1, MONTH("1 "&amp;B21), 1), 0)</f>
+        <v>46418</v>
+      </c>
+      <c r="Q21" s="658">
+        <f t="shared" ref="Q21:Q22" ca="1" si="6">P21</f>
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="571"/>
+      <c r="C22" s="566"/>
+      <c r="D22" s="548"/>
+      <c r="E22" s="549"/>
+      <c r="F22" s="549"/>
+      <c r="G22" s="271">
+        <f>F22+1</f>
+        <v>1</v>
+      </c>
+      <c r="H22" s="272">
+        <f t="shared" si="4"/>
+        <v>-45</v>
+      </c>
+      <c r="I22" s="271"/>
+      <c r="J22" s="271">
+        <f>H22+14</f>
+        <v>-31</v>
+      </c>
+      <c r="K22" s="273" t="s">
+        <v>29</v>
+      </c>
+      <c r="L22" s="271">
+        <f>H22</f>
+        <v>-45</v>
+      </c>
+      <c r="M22" s="274">
+        <v>45</v>
+      </c>
+      <c r="N22" s="268">
+        <f>G22</f>
+        <v>1</v>
+      </c>
+      <c r="O22" s="275">
+        <f t="shared" si="5"/>
+        <v>1</v>
+      </c>
+      <c r="P22" s="270">
+        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+1, MONTH("1 "&amp;B22), 1), 0)</f>
+        <v>46418</v>
+      </c>
+      <c r="Q22" s="270">
+        <f t="shared" ca="1" si="6"/>
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="57.6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="572" t="s">
+        <v>132</v>
+      </c>
+      <c r="C23" s="567" t="s">
+        <v>132</v>
+      </c>
+      <c r="D23" s="515" t="s">
+        <v>132</v>
+      </c>
+      <c r="E23" s="516" t="s">
+        <v>132</v>
+      </c>
+      <c r="F23" s="517" t="s">
+        <v>132</v>
+      </c>
+      <c r="G23" s="513" t="s">
+        <v>209</v>
+      </c>
+      <c r="H23" s="525" t="s">
+        <v>210</v>
+      </c>
+      <c r="I23" s="513"/>
+      <c r="J23" s="513" t="s">
+        <v>211</v>
+      </c>
+      <c r="K23" s="519"/>
+      <c r="L23" s="513" t="s">
+        <v>212</v>
+      </c>
+      <c r="M23" s="550" t="s">
+        <v>137</v>
+      </c>
+      <c r="N23" s="517" t="s">
+        <v>213</v>
+      </c>
+      <c r="O23" s="516" t="s">
+        <v>214</v>
+      </c>
+      <c r="P23" s="522" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q23" s="522" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="686"/>
+      <c r="C24" s="687"/>
+      <c r="D24" s="688"/>
+      <c r="E24" s="239"/>
+      <c r="F24" s="239"/>
+      <c r="G24" s="55"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="55"/>
+      <c r="J24" s="55"/>
+      <c r="K24" s="240"/>
+      <c r="L24" s="55"/>
+      <c r="M24" s="241"/>
+      <c r="N24" s="242"/>
+      <c r="O24" s="242"/>
+      <c r="P24" s="60"/>
+      <c r="Q24" s="60"/>
+    </row>
+    <row r="25" spans="1:17" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="B25" s="692" t="s">
+        <v>215</v>
+      </c>
+      <c r="C25" s="692"/>
+      <c r="D25" s="692"/>
+      <c r="E25" s="692"/>
+      <c r="F25" s="692"/>
+      <c r="G25" s="762" t="s">
+        <v>216</v>
+      </c>
+      <c r="H25" s="763"/>
+      <c r="I25" s="763"/>
+      <c r="J25" s="763"/>
+      <c r="K25" s="763"/>
+      <c r="L25" s="763"/>
+      <c r="M25" s="763"/>
+      <c r="N25" s="763"/>
+      <c r="O25" s="764"/>
+      <c r="P25" s="577"/>
+      <c r="Q25" s="542"/>
+    </row>
+    <row r="26" spans="1:17" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B26" s="693"/>
+      <c r="C26" s="694"/>
+      <c r="D26" s="733" t="s">
+        <v>4</v>
+      </c>
+      <c r="E26" s="739" t="s">
+        <v>108</v>
+      </c>
+      <c r="F26" s="739"/>
+      <c r="G26" s="683" t="s">
+        <v>6</v>
+      </c>
+      <c r="H26" s="585" t="s">
+        <v>7</v>
+      </c>
+      <c r="I26" s="585" t="s">
+        <v>8</v>
+      </c>
+      <c r="J26" s="583" t="s">
+        <v>9</v>
+      </c>
+      <c r="K26" s="583" t="s">
+        <v>94</v>
+      </c>
+      <c r="L26" s="583" t="s">
+        <v>109</v>
+      </c>
+      <c r="M26" s="585" t="s">
+        <v>12</v>
+      </c>
+      <c r="N26" s="585" t="s">
+        <v>110</v>
+      </c>
+      <c r="O26" s="684" t="s">
+        <v>86</v>
+      </c>
+      <c r="P26" s="535"/>
+      <c r="Q26" s="58"/>
+    </row>
+    <row r="27" spans="1:17" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="B27" s="695" t="s">
+        <v>207</v>
+      </c>
+      <c r="C27" s="695" t="s">
+        <v>183</v>
+      </c>
+      <c r="D27" s="695" t="s">
+        <v>162</v>
+      </c>
+      <c r="E27" s="695" t="s">
+        <v>163</v>
+      </c>
+      <c r="F27" s="695" t="s">
+        <v>164</v>
+      </c>
+      <c r="G27" s="701" t="s">
+        <v>217</v>
+      </c>
+      <c r="H27" s="581" t="s">
+        <v>91</v>
+      </c>
+      <c r="I27" s="581" t="s">
+        <v>92</v>
+      </c>
+      <c r="J27" s="588" t="s">
+        <v>23</v>
+      </c>
+      <c r="K27" s="588" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" s="588" t="s">
+        <v>99</v>
+      </c>
+      <c r="M27" s="588" t="s">
+        <v>166</v>
+      </c>
+      <c r="N27" s="588" t="s">
+        <v>100</v>
+      </c>
+      <c r="O27" s="685" t="s">
+        <v>114</v>
+      </c>
+      <c r="P27" s="671"/>
+    </row>
+    <row r="28" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="696" t="str">
+        <f t="shared" ref="B28:C28" si="7">B20</f>
+        <v>October</v>
+      </c>
+      <c r="C28" s="697">
+        <f t="shared" si="7"/>
+        <v>37179</v>
+      </c>
+      <c r="D28" s="697">
+        <f ca="1">Q20</f>
+        <v>46326</v>
+      </c>
+      <c r="E28" s="697">
+        <f>N20</f>
+        <v>46270</v>
+      </c>
+      <c r="F28" s="697">
+        <f ca="1">P20</f>
+        <v>46326</v>
+      </c>
+      <c r="G28" s="662">
+        <f ca="1">D28-M20</f>
+        <v>46266</v>
+      </c>
+      <c r="H28" s="677">
+        <f ca="1">G28+13</f>
+        <v>46279</v>
+      </c>
+      <c r="I28" s="678"/>
+      <c r="J28" s="664">
+        <f ca="1">G28</f>
+        <v>46266</v>
+      </c>
+      <c r="K28" s="679">
+        <v>45</v>
+      </c>
+      <c r="L28" s="680">
+        <f ca="1">D28+1</f>
+        <v>46327</v>
+      </c>
+      <c r="M28" s="680">
+        <f ca="1">L28</f>
+        <v>46327</v>
+      </c>
+      <c r="N28" s="681">
+        <f ca="1">EOMONTH(D28,12)</f>
+        <v>46691</v>
+      </c>
+      <c r="O28" s="682">
+        <f ca="1">N28</f>
+        <v>46691</v>
+      </c>
+      <c r="P28" s="577"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="A1:H2"/>
+    <mergeCell ref="A16:H16"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="G25:O25"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="G3:Q3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G11:O11"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="B17:F17"/>
+    <mergeCell ref="G17:Q17"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E08A2621-6F92-4EC6-AC0B-768A56818340}">
   <sheetPr>
     <tabColor theme="3" tint="0.749992370372631"/>
   </sheetPr>
-  <dimension ref="A1:AB39"/>
+  <dimension ref="A1:AB40"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.109375" style="58" customWidth="1"/>
+    <col min="1" max="1" width="16" style="58" customWidth="1"/>
     <col min="2" max="2" width="16.5546875" style="58" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" customWidth="1"/>
-    <col min="4" max="4" width="15.44140625" customWidth="1"/>
-    <col min="5" max="5" width="11.109375" customWidth="1"/>
+    <col min="4" max="4" width="18.109375" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" customWidth="1"/>
     <col min="6" max="6" width="18.6640625" customWidth="1"/>
     <col min="7" max="7" width="15.5546875" customWidth="1"/>
     <col min="8" max="8" width="0" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="15.6640625" customWidth="1"/>
     <col min="10" max="10" width="13.6640625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="15.88671875" customWidth="1"/>
     <col min="12" max="12" width="17.5546875" customWidth="1"/>
     <col min="13" max="13" width="15.44140625" customWidth="1"/>
     <col min="14" max="14" width="14.5546875" customWidth="1"/>
     <col min="15" max="15" width="13.109375" customWidth="1"/>
     <col min="16" max="16" width="21.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      <c r="B4" s="599"/>
+    <row r="1" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="568"/>
+    </row>
+    <row r="2" spans="1:17" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="740" t="s">
+        <v>221</v>
+      </c>
+      <c r="B2" s="741"/>
+      <c r="C2" s="742"/>
+      <c r="D2" s="742"/>
+      <c r="E2" s="742"/>
+      <c r="F2" s="742"/>
+      <c r="G2" s="742"/>
+      <c r="H2" s="742"/>
+      <c r="I2" s="742"/>
+      <c r="J2" s="742"/>
+      <c r="K2" s="742"/>
+      <c r="L2" s="742"/>
+      <c r="M2" s="743"/>
+    </row>
+    <row r="3" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="568"/>
+    </row>
+    <row r="4" spans="1:17" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="569"/>
+      <c r="B4" s="563"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
     </row>
-    <row r="5" spans="1:28" ht="21" x14ac:dyDescent="0.4">
-[...30 lines deleted...]
-      <c r="G7" s="255"/>
+    <row r="5" spans="1:17" ht="21" hidden="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="744"/>
+      <c r="B5" s="744"/>
+      <c r="C5" s="744"/>
+      <c r="D5" s="744"/>
+      <c r="E5" s="744"/>
+      <c r="F5" s="744"/>
+      <c r="G5" s="744"/>
+      <c r="H5" s="744"/>
+      <c r="I5" s="744"/>
+    </row>
+    <row r="6" spans="1:17" ht="21" x14ac:dyDescent="0.4">
+      <c r="A6" s="100"/>
+      <c r="B6" s="100"/>
+      <c r="C6" s="100"/>
+      <c r="D6" s="100"/>
+      <c r="E6" s="100"/>
+      <c r="F6" s="100"/>
+      <c r="G6" s="100"/>
+      <c r="H6" s="100"/>
+      <c r="I6" s="100"/>
+    </row>
+    <row r="7" spans="1:17" ht="26.4" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A7" s="385" t="s">
+        <v>128</v>
+      </c>
+      <c r="B7" s="564"/>
+      <c r="C7" s="250"/>
+      <c r="D7" s="250"/>
+      <c r="E7" s="250"/>
+      <c r="F7" s="250"/>
+      <c r="G7" s="250"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
     </row>
-    <row r="8" spans="1:28" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A8" s="662" t="s">
+    <row r="8" spans="1:17" ht="23.4" hidden="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="745" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="663"/>
-[...2 lines deleted...]
-      <c r="E8" s="238"/>
+      <c r="B8" s="746"/>
+      <c r="C8" s="746"/>
+      <c r="D8" s="234"/>
+      <c r="E8" s="234"/>
       <c r="F8" s="61"/>
       <c r="G8" s="61"/>
       <c r="H8" s="61"/>
       <c r="I8" s="62"/>
       <c r="J8" s="62"/>
       <c r="K8" s="62"/>
       <c r="L8" s="62"/>
       <c r="M8" s="62"/>
       <c r="N8" s="62"/>
       <c r="O8" s="62"/>
       <c r="P8" s="1"/>
     </row>
-    <row r="9" spans="1:28" ht="43.2" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C9" s="568" t="s">
+    <row r="9" spans="1:17" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="750" t="s">
+        <v>177</v>
+      </c>
+      <c r="B9" s="751"/>
+      <c r="C9" s="751"/>
+      <c r="D9" s="751"/>
+      <c r="E9" s="752"/>
+      <c r="F9" s="753" t="s">
+        <v>178</v>
+      </c>
+      <c r="G9" s="754"/>
+      <c r="H9" s="754"/>
+      <c r="I9" s="754"/>
+      <c r="J9" s="754"/>
+      <c r="K9" s="754"/>
+      <c r="L9" s="754"/>
+      <c r="M9" s="754"/>
+      <c r="N9" s="754"/>
+      <c r="O9" s="755"/>
+      <c r="P9" s="1"/>
+    </row>
+    <row r="10" spans="1:17" ht="58.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="604"/>
+      <c r="B10" s="590"/>
+      <c r="C10" s="591" t="s">
         <v>4</v>
       </c>
-      <c r="D9" s="664" t="s">
+      <c r="D10" s="747" t="s">
         <v>5</v>
       </c>
-      <c r="E9" s="665"/>
-[...3 lines deleted...]
-      <c r="G9" s="569" t="s">
+      <c r="E10" s="748"/>
+      <c r="F10" s="604"/>
+      <c r="G10" s="592" t="s">
         <v>6</v>
       </c>
-      <c r="H9" s="636"/>
-      <c r="I9" s="66" t="s">
+      <c r="H10" s="597"/>
+      <c r="I10" s="578" t="s">
         <v>7</v>
       </c>
-      <c r="J9" s="66" t="s">
+      <c r="J10" s="578" t="s">
         <v>8</v>
       </c>
-      <c r="K9" s="66" t="s">
+      <c r="K10" s="578" t="s">
         <v>9</v>
       </c>
-      <c r="L9" s="66" t="s">
+      <c r="L10" s="578" t="s">
         <v>10</v>
       </c>
-      <c r="M9" s="66" t="s">
+      <c r="M10" s="578" t="s">
         <v>12</v>
       </c>
-      <c r="N9" s="66" t="s">
+      <c r="N10" s="578" t="s">
         <v>13</v>
       </c>
-      <c r="O9" s="66" t="s">
+      <c r="O10" s="619" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="101.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="605" t="s">
+        <v>182</v>
+      </c>
+      <c r="B11" s="579" t="s">
+        <v>183</v>
+      </c>
+      <c r="C11" s="582" t="s">
+        <v>184</v>
+      </c>
+      <c r="D11" s="579" t="s">
+        <v>185</v>
+      </c>
+      <c r="E11" s="606" t="s">
+        <v>186</v>
+      </c>
+      <c r="F11" s="620" t="s">
+        <v>129</v>
+      </c>
+      <c r="G11" s="704" t="s">
+        <v>187</v>
+      </c>
+      <c r="H11" s="580"/>
+      <c r="I11" s="579" t="s">
+        <v>91</v>
+      </c>
+      <c r="J11" s="579" t="s">
+        <v>92</v>
+      </c>
+      <c r="K11" s="579" t="s">
+        <v>23</v>
+      </c>
+      <c r="L11" s="579" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" s="579" t="s">
+        <v>130</v>
+      </c>
+      <c r="N11" s="579" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" s="606" t="s">
+        <v>188</v>
+      </c>
+      <c r="P11" s="611" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="607"/>
+      <c r="B12" s="608"/>
+      <c r="C12" s="609"/>
+      <c r="D12" s="608"/>
+      <c r="E12" s="610"/>
+      <c r="F12" s="621">
+        <f>E12+1</f>
+        <v>1</v>
+      </c>
+      <c r="G12" s="622">
+        <f>C12-L12</f>
+        <v>-60</v>
+      </c>
+      <c r="H12" s="622"/>
+      <c r="I12" s="622">
+        <f>G12+14</f>
+        <v>-46</v>
+      </c>
+      <c r="J12" s="623" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="622">
+        <f>G12</f>
+        <v>-60</v>
+      </c>
+      <c r="L12" s="624">
+        <v>60</v>
+      </c>
+      <c r="M12" s="625">
+        <f>C12+1</f>
+        <v>1</v>
+      </c>
+      <c r="N12" s="626" t="e">
+        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+(MONTH(DATEVALUE(A12&amp;"1"))&lt;MONTH(TODAY())),MONTH(DATEVALUE(A12&amp;" 1")), 1),0)</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="O12" s="627" t="e">
+        <f ca="1">N12</f>
+        <v>#VALUE!</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="124.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="600" t="s">
+        <v>132</v>
+      </c>
+      <c r="B13" s="601" t="s">
+        <v>132</v>
+      </c>
+      <c r="C13" s="602" t="s">
+        <v>132</v>
+      </c>
+      <c r="D13" s="603" t="s">
+        <v>132</v>
+      </c>
+      <c r="E13" s="603" t="s">
+        <v>132</v>
+      </c>
+      <c r="F13" s="612" t="s">
+        <v>190</v>
+      </c>
+      <c r="G13" s="613" t="s">
+        <v>191</v>
+      </c>
+      <c r="H13" s="613"/>
+      <c r="I13" s="613" t="s">
+        <v>192</v>
+      </c>
+      <c r="J13" s="614"/>
+      <c r="K13" s="613" t="s">
+        <v>193</v>
+      </c>
+      <c r="L13" s="615" t="s">
+        <v>137</v>
+      </c>
+      <c r="M13" s="616" t="s">
+        <v>194</v>
+      </c>
+      <c r="N13" s="617" t="s">
+        <v>195</v>
+      </c>
+      <c r="O13" s="618" t="s">
+        <v>196</v>
+      </c>
+      <c r="P13" s="499" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="570"/>
+      <c r="B14" s="565"/>
+      <c r="C14" s="236"/>
+      <c r="D14" s="239"/>
+      <c r="E14" s="239"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="55"/>
+      <c r="J14" s="240"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="241"/>
+      <c r="M14" s="242"/>
+      <c r="N14" s="242"/>
+      <c r="O14" s="60"/>
+      <c r="P14" s="60"/>
+    </row>
+    <row r="15" spans="1:17" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="644" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="645"/>
+      <c r="C15" s="645"/>
+      <c r="D15" s="645"/>
+      <c r="E15" s="645"/>
+      <c r="G15" s="734" t="s">
+        <v>198</v>
+      </c>
+      <c r="H15" s="735"/>
+      <c r="I15" s="735"/>
+      <c r="J15" s="735"/>
+      <c r="K15" s="735"/>
+      <c r="L15" s="735"/>
+      <c r="M15" s="735"/>
+      <c r="N15" s="735"/>
+      <c r="O15" s="735"/>
+      <c r="P15" s="736"/>
+    </row>
+    <row r="16" spans="1:17" s="58" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A16" s="639"/>
+      <c r="B16" s="640"/>
+      <c r="C16" s="641" t="s">
+        <v>4</v>
+      </c>
+      <c r="D16" s="749" t="s">
+        <v>142</v>
+      </c>
+      <c r="E16" s="749"/>
+      <c r="F16" s="733"/>
+      <c r="G16" s="699" t="s">
+        <v>6</v>
+      </c>
+      <c r="H16" s="598"/>
+      <c r="I16" s="599" t="s">
+        <v>7</v>
+      </c>
+      <c r="J16" s="599" t="s">
+        <v>8</v>
+      </c>
+      <c r="K16" s="599" t="s">
+        <v>9</v>
+      </c>
+      <c r="L16" s="599" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" s="599" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="599" t="s">
+        <v>12</v>
+      </c>
+      <c r="O16" s="578" t="s">
+        <v>96</v>
+      </c>
+      <c r="P16" s="634" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="10" spans="1:28" ht="101.25" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B10" s="69" t="s">
+    <row r="17" spans="1:28" ht="117" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="732" t="s">
+        <v>182</v>
+      </c>
+      <c r="B17" s="732" t="s">
+        <v>183</v>
+      </c>
+      <c r="C17" s="732" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="732" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" s="732" t="s">
+        <v>98</v>
+      </c>
+      <c r="F17" s="695" t="s">
+        <v>199</v>
+      </c>
+      <c r="G17" s="703" t="s">
+        <v>200</v>
+      </c>
+      <c r="H17" s="580"/>
+      <c r="I17" s="579" t="s">
+        <v>91</v>
+      </c>
+      <c r="J17" s="579" t="s">
+        <v>92</v>
+      </c>
+      <c r="K17" s="579" t="s">
+        <v>23</v>
+      </c>
+      <c r="L17" s="579" t="s">
+        <v>24</v>
+      </c>
+      <c r="M17" s="579" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" s="579" t="s">
+        <v>26</v>
+      </c>
+      <c r="O17" s="579" t="s">
+        <v>100</v>
+      </c>
+      <c r="P17" s="635" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q17" s="58"/>
+      <c r="R17" s="58"/>
+      <c r="S17" s="58"/>
+      <c r="T17" s="58"/>
+      <c r="U17" s="58"/>
+      <c r="V17" s="58"/>
+      <c r="W17" s="58"/>
+      <c r="X17" s="58"/>
+      <c r="Y17" s="58"/>
+      <c r="Z17" s="58"/>
+      <c r="AA17" s="58"/>
+      <c r="AB17" s="58"/>
+    </row>
+    <row r="18" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="642">
+        <f>A12</f>
+        <v>0</v>
+      </c>
+      <c r="B18" s="643">
+        <f>B12</f>
+        <v>0</v>
+      </c>
+      <c r="C18" s="643" t="e">
+        <f ca="1">O12</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="D18" s="643" t="e">
+        <f ca="1">O12+1</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="E18" s="643" t="e">
+        <f ca="1">DATE(YEAR(D18)+1,MONTH(D18),DAY(D18))-1</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="F18" s="698" t="e">
+        <f ca="1">C18-60</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="G18" s="700" t="e">
+        <f ca="1">C18-L18</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="H18" s="622"/>
+      <c r="I18" s="622" t="e">
+        <f ca="1">G18+13</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="J18" s="623"/>
+      <c r="K18" s="622" t="e">
+        <f ca="1">G18</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="L18" s="624">
+        <v>60</v>
+      </c>
+      <c r="M18" s="636" t="e">
+        <f ca="1">D18</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="N18" s="636" t="e">
+        <f ca="1">M18</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="O18" s="637" t="e">
+        <f ca="1">E18</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="P18" s="627" t="e">
+        <f ca="1">O18</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="Q18" s="57"/>
+      <c r="R18" s="57"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="57"/>
+      <c r="U18" s="57"/>
+      <c r="W18" s="47"/>
+      <c r="Y18" s="47"/>
+      <c r="Z18" s="47"/>
+    </row>
+    <row r="19" spans="1:28" ht="102.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="638" t="s">
+        <v>132</v>
+      </c>
+      <c r="B19" s="638" t="s">
+        <v>132</v>
+      </c>
+      <c r="C19" s="628" t="s">
+        <v>222</v>
+      </c>
+      <c r="D19" s="628" t="s">
+        <v>223</v>
+      </c>
+      <c r="E19" s="628" t="s">
+        <v>224</v>
+      </c>
+      <c r="F19" s="628" t="s">
+        <v>225</v>
+      </c>
+      <c r="G19" s="618" t="s">
+        <v>226</v>
+      </c>
+      <c r="H19" s="629"/>
+      <c r="I19" s="618" t="s">
+        <v>227</v>
+      </c>
+      <c r="J19" s="630"/>
+      <c r="K19" s="618" t="s">
+        <v>193</v>
+      </c>
+      <c r="L19" s="631" t="s">
+        <v>137</v>
+      </c>
+      <c r="M19" s="632" t="s">
+        <v>228</v>
+      </c>
+      <c r="N19" s="632" t="s">
+        <v>229</v>
+      </c>
+      <c r="O19" s="618" t="s">
+        <v>230</v>
+      </c>
+      <c r="P19" s="633" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="A20" s="568"/>
+      <c r="C20" s="58"/>
+    </row>
+    <row r="21" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="A21" s="568"/>
+    </row>
+    <row r="22" spans="1:28" ht="26.4" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A22" s="385" t="s">
+        <v>218</v>
+      </c>
+      <c r="B22" s="564"/>
+      <c r="C22" s="250"/>
+      <c r="D22" s="250"/>
+      <c r="E22" s="250"/>
+      <c r="F22" s="250"/>
+      <c r="G22" s="250"/>
+      <c r="J22" s="3"/>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="3"/>
+      <c r="N22" s="3"/>
+      <c r="O22" s="3"/>
+    </row>
+    <row r="23" spans="1:28" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="756" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23" s="757"/>
+      <c r="C23" s="757"/>
+      <c r="D23" s="757"/>
+      <c r="E23" s="758"/>
+      <c r="F23" s="759" t="s">
         <v>178</v>
       </c>
-      <c r="C10" s="239" t="s">
-[...15 lines deleted...]
-      <c r="I10" s="69" t="s">
+      <c r="G23" s="760"/>
+      <c r="H23" s="760"/>
+      <c r="I23" s="760"/>
+      <c r="J23" s="760"/>
+      <c r="K23" s="760"/>
+      <c r="L23" s="760"/>
+      <c r="M23" s="760"/>
+      <c r="N23" s="760"/>
+      <c r="O23" s="760"/>
+      <c r="P23" s="761"/>
+    </row>
+    <row r="24" spans="1:28" s="58" customFormat="1" ht="72.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="650"/>
+      <c r="B24" s="593"/>
+      <c r="C24" s="594" t="s">
+        <v>4</v>
+      </c>
+      <c r="D24" s="737" t="s">
+        <v>232</v>
+      </c>
+      <c r="E24" s="738"/>
+      <c r="F24" s="659"/>
+      <c r="G24" s="595" t="s">
+        <v>6</v>
+      </c>
+      <c r="H24" s="596"/>
+      <c r="I24" s="586" t="s">
+        <v>7</v>
+      </c>
+      <c r="J24" s="586" t="s">
+        <v>8</v>
+      </c>
+      <c r="K24" s="586" t="s">
+        <v>9</v>
+      </c>
+      <c r="L24" s="586" t="s">
+        <v>10</v>
+      </c>
+      <c r="M24" s="586" t="s">
+        <v>102</v>
+      </c>
+      <c r="N24" s="586" t="s">
+        <v>103</v>
+      </c>
+      <c r="O24" s="586" t="s">
+        <v>104</v>
+      </c>
+      <c r="P24" s="660" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="119.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="651" t="s">
+        <v>207</v>
+      </c>
+      <c r="B25" s="588" t="s">
+        <v>183</v>
+      </c>
+      <c r="C25" s="587" t="s">
+        <v>208</v>
+      </c>
+      <c r="D25" s="588" t="s">
+        <v>185</v>
+      </c>
+      <c r="E25" s="652" t="s">
+        <v>186</v>
+      </c>
+      <c r="F25" s="661" t="s">
+        <v>129</v>
+      </c>
+      <c r="G25" s="702" t="s">
+        <v>187</v>
+      </c>
+      <c r="H25" s="589"/>
+      <c r="I25" s="588" t="s">
         <v>91</v>
       </c>
-      <c r="J10" s="69" t="s">
+      <c r="J25" s="588" t="s">
         <v>92</v>
       </c>
-      <c r="K10" s="69" t="s">
+      <c r="K25" s="588" t="s">
         <v>23</v>
       </c>
-      <c r="L10" s="69" t="s">
+      <c r="L25" s="588" t="s">
         <v>24</v>
       </c>
-      <c r="M10" s="69" t="s">
-[...219 lines deleted...]
-      <c r="P16" s="619" t="s">
+      <c r="M25" s="588" t="s">
+        <v>105</v>
+      </c>
+      <c r="N25" s="588" t="s">
+        <v>106</v>
+      </c>
+      <c r="O25" s="588" t="s">
+        <v>107</v>
+      </c>
+      <c r="P25" s="652" t="s">
         <v>93</v>
       </c>
-      <c r="Q16" s="58"/>
-[...306 lines deleted...]
-      <c r="F26" s="342">
+    </row>
+    <row r="26" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="607"/>
+      <c r="B26" s="608"/>
+      <c r="C26" s="609"/>
+      <c r="D26" s="608"/>
+      <c r="E26" s="610"/>
+      <c r="F26" s="662">
         <f>E26+1</f>
         <v>1</v>
       </c>
-      <c r="G26" s="549">
-[...4 lines deleted...]
-      <c r="I26" s="342">
+      <c r="G26" s="663">
+        <f>C26-L26</f>
+        <v>-60</v>
+      </c>
+      <c r="H26" s="664"/>
+      <c r="I26" s="664">
         <f>G26+14</f>
-        <v>-31</v>
-[...1 lines deleted...]
-      <c r="J26" s="344" t="s">
+        <v>-46</v>
+      </c>
+      <c r="J26" s="665" t="s">
         <v>29</v>
       </c>
-      <c r="K26" s="342">
+      <c r="K26" s="664">
         <f>G26</f>
-        <v>-45</v>
-[...4 lines deleted...]
-      <c r="M26" s="339">
+        <v>-60</v>
+      </c>
+      <c r="L26" s="666">
+        <v>60</v>
+      </c>
+      <c r="M26" s="667">
         <f>F26</f>
         <v>1</v>
       </c>
-      <c r="N26" s="550">
-        <f t="shared" ref="N26:N27" si="1">M26</f>
+      <c r="N26" s="668">
+        <f>C26+1</f>
         <v>1</v>
       </c>
-      <c r="O26" s="548">
-[...14 lines deleted...]
-      <c r="F27" s="276">
+      <c r="O26" s="669" t="e">
+        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+(MONTH(DATEVALUE(A26&amp;"1"))&lt;MONTH(TODAY())),MONTH(DATEVALUE(A26&amp;" 1")), 1),0)</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="P26" s="670" t="e">
+        <f ca="1">O26</f>
+        <v>#VALUE!</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="646"/>
+      <c r="B27" s="647"/>
+      <c r="C27" s="648"/>
+      <c r="D27" s="649"/>
+      <c r="E27" s="647"/>
+      <c r="F27" s="584">
         <f>E27+1</f>
         <v>1</v>
       </c>
-      <c r="G27" s="277">
+      <c r="G27" s="653">
+        <f t="shared" ref="G27:G28" si="0">C27-45</f>
+        <v>-45</v>
+      </c>
+      <c r="H27" s="584"/>
+      <c r="I27" s="584">
+        <f>G27+14</f>
+        <v>-31</v>
+      </c>
+      <c r="J27" s="654" t="s">
+        <v>29</v>
+      </c>
+      <c r="K27" s="584">
+        <f>G27</f>
+        <v>-45</v>
+      </c>
+      <c r="L27" s="655">
+        <v>45</v>
+      </c>
+      <c r="M27" s="656">
+        <f>F27</f>
+        <v>1</v>
+      </c>
+      <c r="N27" s="657">
+        <f t="shared" ref="N27:N28" si="1">M27</f>
+        <v>1</v>
+      </c>
+      <c r="O27" s="658">
+        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+1, MONTH("1 "&amp;A27), 1), 0)</f>
+        <v>46418</v>
+      </c>
+      <c r="P27" s="658">
+        <f t="shared" ref="P27:P28" ca="1" si="2">O27</f>
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="571"/>
+      <c r="B28" s="566"/>
+      <c r="C28" s="548"/>
+      <c r="D28" s="549"/>
+      <c r="E28" s="549"/>
+      <c r="F28" s="271">
+        <f>E28+1</f>
+        <v>1</v>
+      </c>
+      <c r="G28" s="272">
         <f t="shared" si="0"/>
         <v>-45</v>
       </c>
-      <c r="H27" s="276"/>
-[...1 lines deleted...]
-        <f>G27+14</f>
+      <c r="H28" s="271"/>
+      <c r="I28" s="271">
+        <f>G28+14</f>
         <v>-31</v>
       </c>
-      <c r="J27" s="278" t="s">
+      <c r="J28" s="273" t="s">
         <v>29</v>
       </c>
-      <c r="K27" s="276">
-        <f>G27</f>
+      <c r="K28" s="271">
+        <f>G28</f>
         <v>-45</v>
       </c>
-      <c r="L27" s="279">
+      <c r="L28" s="274">
         <v>45</v>
       </c>
-      <c r="M27" s="273">
-        <f>F27</f>
+      <c r="M28" s="268">
+        <f>F28</f>
         <v>1</v>
       </c>
-      <c r="N27" s="280">
+      <c r="N28" s="275">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="O27" s="275">
-        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+1, MONTH("1 "&amp;A27), 1), 0)</f>
+      <c r="O28" s="270">
+        <f ca="1">EOMONTH(DATE(YEAR(TODAY())+1, MONTH("1 "&amp;A28), 1), 0)</f>
         <v>46418</v>
       </c>
-      <c r="P27" s="275">
+      <c r="P28" s="270">
         <f t="shared" ca="1" si="2"/>
         <v>46418</v>
       </c>
     </row>
-    <row r="28" spans="1:26" ht="68.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-[...32 lines deleted...]
-      <c r="M28" s="531" t="s">
+    <row r="29" spans="1:28" ht="68.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="572" t="s">
+        <v>132</v>
+      </c>
+      <c r="B29" s="567" t="s">
+        <v>132</v>
+      </c>
+      <c r="C29" s="515" t="s">
+        <v>132</v>
+      </c>
+      <c r="D29" s="516" t="s">
+        <v>132</v>
+      </c>
+      <c r="E29" s="517" t="s">
+        <v>132</v>
+      </c>
+      <c r="F29" s="513" t="s">
+        <v>209</v>
+      </c>
+      <c r="G29" s="525" t="s">
+        <v>210</v>
+      </c>
+      <c r="H29" s="513"/>
+      <c r="I29" s="513" t="s">
+        <v>211</v>
+      </c>
+      <c r="J29" s="519"/>
+      <c r="K29" s="513" t="s">
+        <v>212</v>
+      </c>
+      <c r="L29" s="550" t="s">
+        <v>137</v>
+      </c>
+      <c r="M29" s="517" t="s">
+        <v>213</v>
+      </c>
+      <c r="N29" s="516" t="s">
+        <v>214</v>
+      </c>
+      <c r="O29" s="522" t="s">
+        <v>161</v>
+      </c>
+      <c r="P29" s="522" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="686"/>
+      <c r="B30" s="687"/>
+      <c r="C30" s="688"/>
+      <c r="D30" s="239"/>
+      <c r="E30" s="239"/>
+      <c r="F30" s="55"/>
+      <c r="G30" s="55"/>
+      <c r="H30" s="55"/>
+      <c r="I30" s="55"/>
+      <c r="J30" s="240"/>
+      <c r="K30" s="55"/>
+      <c r="L30" s="241"/>
+      <c r="M30" s="242"/>
+      <c r="N30" s="242"/>
+      <c r="O30" s="60"/>
+      <c r="P30" s="60"/>
+    </row>
+    <row r="31" spans="1:28" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="A31" s="692" t="s">
+        <v>215</v>
+      </c>
+      <c r="B31" s="692"/>
+      <c r="C31" s="692"/>
+      <c r="D31" s="692"/>
+      <c r="E31" s="692"/>
+      <c r="F31" s="762" t="s">
+        <v>216</v>
+      </c>
+      <c r="G31" s="763"/>
+      <c r="H31" s="763"/>
+      <c r="I31" s="763"/>
+      <c r="J31" s="763"/>
+      <c r="K31" s="763"/>
+      <c r="L31" s="763"/>
+      <c r="M31" s="763"/>
+      <c r="N31" s="764"/>
+      <c r="O31" s="577"/>
+      <c r="P31" s="542"/>
+    </row>
+    <row r="32" spans="1:28" s="58" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A32" s="693"/>
+      <c r="B32" s="694"/>
+      <c r="C32" s="733" t="s">
+        <v>4</v>
+      </c>
+      <c r="D32" s="739" t="s">
+        <v>108</v>
+      </c>
+      <c r="E32" s="739"/>
+      <c r="F32" s="683" t="s">
+        <v>6</v>
+      </c>
+      <c r="G32" s="585" t="s">
+        <v>7</v>
+      </c>
+      <c r="H32" s="585" t="s">
+        <v>8</v>
+      </c>
+      <c r="I32" s="583" t="s">
+        <v>9</v>
+      </c>
+      <c r="J32" s="583" t="s">
+        <v>94</v>
+      </c>
+      <c r="K32" s="583" t="s">
+        <v>109</v>
+      </c>
+      <c r="L32" s="585" t="s">
+        <v>12</v>
+      </c>
+      <c r="M32" s="585" t="s">
+        <v>110</v>
+      </c>
+      <c r="N32" s="684" t="s">
+        <v>86</v>
+      </c>
+      <c r="O32" s="535"/>
+    </row>
+    <row r="33" spans="1:15" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A33" s="695" t="s">
         <v>207</v>
       </c>
-      <c r="N28" s="530" t="s">
-[...96 lines deleted...]
-      <c r="D32" s="428" t="s">
+      <c r="B33" s="695" t="s">
+        <v>183</v>
+      </c>
+      <c r="C33" s="695" t="s">
         <v>162</v>
       </c>
-      <c r="E32" s="428" t="s">
+      <c r="D33" s="695" t="s">
         <v>163</v>
       </c>
-      <c r="F32" s="429" t="s">
+      <c r="E33" s="695" t="s">
         <v>164</v>
       </c>
-      <c r="G32" s="194" t="s">
+      <c r="F33" s="701" t="s">
+        <v>217</v>
+      </c>
+      <c r="G33" s="581" t="s">
         <v>91</v>
       </c>
-      <c r="H32" s="194" t="s">
+      <c r="H33" s="581" t="s">
         <v>92</v>
       </c>
-      <c r="I32" s="428" t="s">
+      <c r="I33" s="588" t="s">
         <v>23</v>
       </c>
-      <c r="J32" s="428" t="s">
+      <c r="J33" s="588" t="s">
         <v>24</v>
       </c>
-      <c r="K32" s="428" t="s">
+      <c r="K33" s="588" t="s">
         <v>99</v>
       </c>
-      <c r="L32" s="428" t="s">
-[...2 lines deleted...]
-      <c r="M32" s="428" t="s">
+      <c r="L33" s="588" t="s">
+        <v>166</v>
+      </c>
+      <c r="M33" s="588" t="s">
         <v>100</v>
       </c>
-      <c r="N32" s="557" t="s">
+      <c r="N33" s="685" t="s">
         <v>114</v>
       </c>
-      <c r="O32" s="553"/>
-[...3 lines deleted...]
-        <f t="shared" ref="A33:B35" si="3">A25</f>
+      <c r="O33" s="671"/>
+    </row>
+    <row r="34" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="696">
+        <f t="shared" ref="A34:B36" si="3">A26</f>
         <v>0</v>
       </c>
-      <c r="B33" s="433">
+      <c r="B34" s="697">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="C33" s="432" t="e">
-        <f ca="1">P25</f>
+      <c r="C34" s="697" t="e">
+        <f ca="1">P26</f>
         <v>#VALUE!</v>
       </c>
-      <c r="D33" s="433">
-        <f>M25</f>
+      <c r="D34" s="697">
+        <f>M26</f>
         <v>1</v>
       </c>
-      <c r="E33" s="433" t="e">
-        <f ca="1">O25</f>
+      <c r="E34" s="697" t="e">
+        <f ca="1">O26</f>
         <v>#VALUE!</v>
       </c>
-      <c r="F33" s="434" t="e">
-        <f ca="1">C33-45</f>
+      <c r="F34" s="662" t="e">
+        <f ca="1">C34-L26</f>
         <v>#VALUE!</v>
       </c>
-      <c r="G33" s="435" t="e">
-        <f ca="1">F33+14</f>
+      <c r="G34" s="677" t="e">
+        <f ca="1">F34+13</f>
         <v>#VALUE!</v>
       </c>
-      <c r="H33" s="436"/>
-[...1 lines deleted...]
-        <f ca="1">F33</f>
+      <c r="H34" s="678"/>
+      <c r="I34" s="664" t="e">
+        <f ca="1">F34</f>
         <v>#VALUE!</v>
       </c>
-      <c r="J33" s="437">
+      <c r="J34" s="679">
         <v>45</v>
       </c>
-      <c r="K33" s="203" t="e">
-        <f ca="1">C33+1</f>
+      <c r="K34" s="680" t="e">
+        <f ca="1">C34+1</f>
         <v>#VALUE!</v>
       </c>
-      <c r="L33" s="203" t="e">
-        <f ca="1">K33</f>
+      <c r="L34" s="680" t="e">
+        <f ca="1">K34</f>
         <v>#VALUE!</v>
       </c>
-      <c r="M33" s="204" t="e">
-        <f ca="1">EOMONTH(C33,12)</f>
+      <c r="M34" s="681" t="e">
+        <f ca="1">EOMONTH(C34,12)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="N33" s="551" t="e">
-        <f ca="1">M33</f>
+      <c r="N34" s="682" t="e">
+        <f ca="1">M34</f>
         <v>#VALUE!</v>
       </c>
-      <c r="O33" s="554"/>
-[...2 lines deleted...]
-      <c r="A34" s="627">
+      <c r="O34" s="577"/>
+    </row>
+    <row r="35" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="689">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="B34" s="341">
+      <c r="B35" s="690">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="C34" s="340">
-        <f t="shared" ref="C34:C35" ca="1" si="4">P26</f>
+      <c r="C35" s="691">
+        <f t="shared" ref="C35:C36" ca="1" si="4">P27</f>
         <v>46418</v>
       </c>
-      <c r="D34" s="341">
-        <f t="shared" ref="D34:D35" si="5">M26</f>
+      <c r="D35" s="690">
+        <f t="shared" ref="D35:D36" si="5">M27</f>
         <v>1</v>
       </c>
-      <c r="E34" s="341">
-        <f t="shared" ref="E34:E35" ca="1" si="6">O26</f>
+      <c r="E35" s="690">
+        <f t="shared" ref="E35:E36" ca="1" si="6">O27</f>
         <v>46418</v>
       </c>
-      <c r="F34" s="342">
-        <f t="shared" ref="F34:F35" ca="1" si="7">C34-45</f>
+      <c r="F35" s="584">
+        <f t="shared" ref="F35:F36" ca="1" si="7">C35-45</f>
         <v>46373</v>
       </c>
-      <c r="G34" s="207">
-        <f t="shared" ref="G34:G35" ca="1" si="8">F34+14</f>
+      <c r="G35" s="672">
+        <f t="shared" ref="G35:G36" ca="1" si="8">F35+14</f>
         <v>46387</v>
       </c>
-      <c r="H34" s="342"/>
-[...1 lines deleted...]
-        <f t="shared" ref="I34:I35" ca="1" si="9">F34</f>
+      <c r="H35" s="584"/>
+      <c r="I35" s="584">
+        <f t="shared" ref="I35:I36" ca="1" si="9">F35</f>
         <v>46373</v>
       </c>
-      <c r="J34" s="578">
+      <c r="J35" s="673">
         <v>45</v>
       </c>
-      <c r="K34" s="210">
-        <f t="shared" ref="K34:K35" ca="1" si="10">C34+1</f>
+      <c r="K35" s="674">
+        <f t="shared" ref="K35:K36" ca="1" si="10">C35+1</f>
         <v>46419</v>
       </c>
-      <c r="L34" s="210">
-        <f t="shared" ref="L34:L35" ca="1" si="11">K34</f>
+      <c r="L35" s="674">
+        <f t="shared" ref="L35:L36" ca="1" si="11">K35</f>
         <v>46419</v>
       </c>
-      <c r="M34" s="562">
-        <f t="shared" ref="M34:M35" ca="1" si="12">C34+366</f>
+      <c r="M35" s="675">
+        <f t="shared" ref="M35:M36" ca="1" si="12">C35+366</f>
         <v>46784</v>
       </c>
-      <c r="N34" s="375">
-        <f t="shared" ref="N34:N35" ca="1" si="13">M34</f>
+      <c r="N35" s="676">
+        <f t="shared" ref="N35:N36" ca="1" si="13">M35</f>
         <v>46784</v>
       </c>
-      <c r="O34" s="554"/>
-[...2 lines deleted...]
-      <c r="A35" s="625">
+      <c r="O35" s="537"/>
+    </row>
+    <row r="36" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="574">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="B35" s="626">
+      <c r="B36" s="575">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="C35" s="274">
+      <c r="C36" s="269">
         <f t="shared" ca="1" si="4"/>
         <v>46418</v>
       </c>
-      <c r="D35" s="545">
+      <c r="D36" s="531">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
-      <c r="E35" s="545">
+      <c r="E36" s="531">
         <f t="shared" ca="1" si="6"/>
         <v>46418</v>
       </c>
-      <c r="F35" s="276">
+      <c r="F36" s="271">
         <f t="shared" ca="1" si="7"/>
         <v>46373</v>
       </c>
-      <c r="G35" s="563">
+      <c r="G36" s="545">
         <f t="shared" ca="1" si="8"/>
         <v>46387</v>
       </c>
-      <c r="H35" s="546"/>
-      <c r="I35" s="276">
+      <c r="H36" s="532"/>
+      <c r="I36" s="271">
         <f t="shared" ca="1" si="9"/>
         <v>46373</v>
       </c>
-      <c r="J35" s="579">
+      <c r="J36" s="551">
         <v>45</v>
       </c>
-      <c r="K35" s="564">
+      <c r="K36" s="546">
         <f t="shared" ca="1" si="10"/>
         <v>46419</v>
       </c>
-      <c r="L35" s="564">
+      <c r="L36" s="546">
         <f t="shared" ca="1" si="11"/>
         <v>46419</v>
       </c>
-      <c r="M35" s="565">
+      <c r="M36" s="547">
         <f t="shared" ca="1" si="12"/>
         <v>46784</v>
       </c>
-      <c r="N35" s="369">
+      <c r="N36" s="361">
         <f t="shared" ca="1" si="13"/>
         <v>46784</v>
       </c>
-      <c r="O35" s="554"/>
-[...20 lines deleted...]
-      <c r="G36" s="512" t="s">
+      <c r="O36" s="537"/>
+    </row>
+    <row r="37" spans="1:15" s="58" customFormat="1" ht="61.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="553" t="s">
+        <v>233</v>
+      </c>
+      <c r="B37" s="499" t="s">
+        <v>234</v>
+      </c>
+      <c r="C37" s="499" t="s">
+        <v>235</v>
+      </c>
+      <c r="D37" s="499" t="s">
+        <v>236</v>
+      </c>
+      <c r="E37" s="499" t="s">
+        <v>237</v>
+      </c>
+      <c r="F37" s="499" t="s">
         <v>170</v>
       </c>
-      <c r="H36" s="512"/>
-[...9 lines deleted...]
-      <c r="L36" s="560" t="s">
+      <c r="G37" s="499" t="s">
+        <v>171</v>
+      </c>
+      <c r="H37" s="499"/>
+      <c r="I37" s="499" t="s">
+        <v>238</v>
+      </c>
+      <c r="J37" s="550" t="s">
+        <v>137</v>
+      </c>
+      <c r="K37" s="499" t="s">
         <v>173</v>
       </c>
-      <c r="M36" s="512" t="s">
-[...2 lines deleted...]
-      <c r="N36" s="561" t="s">
+      <c r="L37" s="543" t="s">
         <v>174</v>
       </c>
-      <c r="O36" s="586"/>
-[...2 lines deleted...]
-      <c r="A37" s="604"/>
+      <c r="M37" s="499" t="s">
+        <v>239</v>
+      </c>
+      <c r="N37" s="544" t="s">
+        <v>175</v>
+      </c>
+      <c r="O37" s="554"/>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A38" s="604"/>
-[...14 lines deleted...]
-      <c r="O39" s="3"/>
+      <c r="A38" s="568"/>
+    </row>
+    <row r="39" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A39" s="568"/>
+    </row>
+    <row r="40" spans="1:15" ht="25.8" x14ac:dyDescent="0.5">
+      <c r="A40" s="564"/>
+      <c r="B40" s="564"/>
+      <c r="C40" s="250"/>
+      <c r="D40" s="250"/>
+      <c r="E40" s="250"/>
+      <c r="F40" s="250"/>
+      <c r="G40" s="250"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+      <c r="O40" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...3 lines deleted...]
-    <mergeCell ref="D31:E31"/>
+  <mergeCells count="13">
+    <mergeCell ref="G15:P15"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="D32:E32"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A8:C8"/>
-    <mergeCell ref="D9:E9"/>
-[...1 lines deleted...]
-    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="F9:O9"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="F23:P23"/>
+    <mergeCell ref="F31:N31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000400FE183EC92A4FB3850B3FF664C9CD" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a46e63f3735726d4e61620823a0a4293">
-[...1 lines deleted...]
-    <xsd:import namespace="a0257c67-de96-44e1-9823-a157de6cfe01"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B1C459F3AC1A3D478E4BAD676507A892" ma:contentTypeVersion="7" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6f35c027e6cb29906556572c09b31307">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4fbc536c-194e-4e25-9c8a-ef761f381a47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f0017141884c4333770c5537645333e0" ns2:_="">
+    <xsd:import namespace="4fbc536c-194e-4e25-9c8a-ef761f381a47"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a0257c67-de96-44e1-9823-a157de6cfe01" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4fbc536c-194e-4e25-9c8a-ef761f381a47" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -15907,140 +19185,142 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9B62850-6993-46B0-A448-9CFD170F5449}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{870B2186-75AB-4BFB-98BA-814EE1D76489}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="a0257c67-de96-44e1-9823-a157de6cfe01"/>
+    <ds:schemaRef ds:uri="4fbc536c-194e-4e25-9c8a-ef761f381a47"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A6AB61F-0AF2-4B4C-AE06-300A2F8658AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AAB3F74-E90E-45CF-BA91-D301EAEB7517}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4fbc536c-194e-4e25-9c8a-ef761f381a47"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AAB3F74-E90E-45CF-BA91-D301EAEB7517}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A6AB61F-0AF2-4B4C-AE06-300A2F8658AD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Birth Month Alignment Scena (3)</vt:lpstr>
       <vt:lpstr>1915(i) Clinical Policy Links</vt:lpstr>
       <vt:lpstr>Birth Month Alignment Scena (2)</vt:lpstr>
       <vt:lpstr>Birth Month Alignment Scena (4)</vt:lpstr>
       <vt:lpstr>Initial Plan-Post Roll Out</vt:lpstr>
       <vt:lpstr>Birth Month Examples</vt:lpstr>
+      <vt:lpstr>Eligibility Expires Before</vt:lpstr>
+      <vt:lpstr>Eligibility Expires After</vt:lpstr>
       <vt:lpstr>Birth Month Calculator Tool</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Manly, Regina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101000400FE183EC92A4FB3850B3FF664C9CD</vt:lpwstr>
+    <vt:lpwstr>0x010100B1C459F3AC1A3D478E4BAD676507A892</vt:lpwstr>
   </property>
 </Properties>
 </file>