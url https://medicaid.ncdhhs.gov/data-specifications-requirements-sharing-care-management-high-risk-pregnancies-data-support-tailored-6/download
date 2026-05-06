--- v0 (2025-10-20)
+++ v1 (2026-05-06)
@@ -11,142 +11,145 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="05035030" w14:textId="77777777" w:rsidR="001B39C8" w:rsidRPr="00125819" w:rsidRDefault="001B39C8" w:rsidP="7A9D0F05">
+    <w:p w:rsidRPr="00125819" w:rsidR="001B39C8" w:rsidP="7A9D0F05" w:rsidRDefault="001B39C8" w14:paraId="05035030" w14:textId="77777777" w14:noSpellErr="1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="7A9D0F05" w:rsidP="7A9D0F05" w:rsidRDefault="7A9D0F05" w14:paraId="67AC405A" w14:textId="510B1AA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00125819" w:rsidR="001B39C8" w:rsidP="7A9D0F05" w:rsidRDefault="001B39C8" w14:paraId="6B28071E" w14:textId="77777777" w14:noSpellErr="1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00125819" w:rsidR="001B39C8" w:rsidP="7A9D0F05" w:rsidRDefault="001B39C8" w14:paraId="79A60740" w14:textId="77777777" w14:noSpellErr="1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00125819" w:rsidR="001B39C8" w:rsidP="0030628C" w:rsidRDefault="001B39C8" w14:paraId="71711E1B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67AC405A" w14:textId="510B1AA1" w:rsidR="7A9D0F05" w:rsidRDefault="7A9D0F05" w:rsidP="7A9D0F05">
+    <w:p w:rsidRPr="00125819" w:rsidR="001B39C8" w:rsidP="0030628C" w:rsidRDefault="001B39C8" w14:paraId="1B9CD564" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6B28071E" w14:textId="77777777" w:rsidR="001B39C8" w:rsidRPr="00125819" w:rsidRDefault="001B39C8" w:rsidP="7A9D0F05">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00125819" w:rsidR="001B39C8" w:rsidP="0030628C" w:rsidRDefault="001B39C8" w14:paraId="6AB3203D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-    <w:p w14:paraId="79A60740" w14:textId="77777777" w:rsidR="001B39C8" w:rsidRPr="00125819" w:rsidRDefault="001B39C8" w:rsidP="7A9D0F05">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00125819" w:rsidR="001B39C8" w:rsidP="0030628C" w:rsidRDefault="001B39C8" w14:paraId="74E8A5DD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B9CD564" w14:textId="77777777" w:rsidR="001B39C8" w:rsidRPr="00125819" w:rsidRDefault="001B39C8" w:rsidP="0030628C">
-[...32 lines deleted...]
-    <w:p w14:paraId="1C300A18" w14:textId="20A9DF1F" w:rsidR="001B39C8" w:rsidRPr="008260EA" w:rsidRDefault="00241EBB" w:rsidP="0030628C">
+    <w:p w:rsidRPr="008260EA" w:rsidR="001B39C8" w:rsidP="0030628C" w:rsidRDefault="00241EBB" w14:paraId="1C300A18" w14:textId="20A9DF1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C0B7A49" wp14:editId="7D00BEEF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>772795</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
@@ -182,2797 +185,2834 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1885950" cy="1885950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A000977" w14:textId="77777777" w:rsidR="001B39C8" w:rsidRPr="008260EA" w:rsidRDefault="001B39C8" w:rsidP="0030628C">
+    <w:p w:rsidRPr="008260EA" w:rsidR="001B39C8" w:rsidP="0030628C" w:rsidRDefault="001B39C8" w14:paraId="7A000977" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E7816C2" w14:textId="77777777" w:rsidR="001B39C8" w:rsidRPr="008260EA" w:rsidRDefault="001B39C8" w:rsidP="0030628C">
+    <w:p w:rsidRPr="008260EA" w:rsidR="001B39C8" w:rsidP="0030628C" w:rsidRDefault="001B39C8" w14:paraId="6E7816C2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="100E0C7C" w14:textId="209D87C9" w:rsidR="001B39C8" w:rsidRPr="003A49A4" w:rsidRDefault="0FEE24AC" w:rsidP="00056A39">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="001B39C8" w:rsidP="00056A39" w:rsidRDefault="0FEE24AC" w14:paraId="100E0C7C" w14:textId="209D87C9">
       <w:pPr>
         <w:ind w:left="3870" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0FEE24AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>NC Medicaid Managed Care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3163224B" w14:textId="344E7CB5" w:rsidR="00AB5E07" w:rsidRPr="008260EA" w:rsidRDefault="00FB4813" w:rsidP="5CA18F42">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB5E07" w:rsidP="5CA18F42" w:rsidRDefault="00FB4813" w14:paraId="3163224B" w14:textId="344E7CB5">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk86824755"/>
+      <w:bookmarkStart w:name="_Hlk86824755" w:id="0"/>
       <w:r w:rsidRPr="5CA18F42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Specifications &amp; Requirements for Sharing </w:t>
       </w:r>
-      <w:r w:rsidR="0076257A" w:rsidRPr="5CA18F42">
+      <w:r w:rsidRPr="5CA18F42" w:rsidR="0076257A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Data to Support </w:t>
       </w:r>
-      <w:r w:rsidR="003A49A4" w:rsidRPr="5CA18F42">
+      <w:r w:rsidRPr="5CA18F42" w:rsidR="003A49A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Care Management for High</w:t>
       </w:r>
-      <w:r w:rsidR="00883C9F" w:rsidRPr="5CA18F42">
+      <w:r w:rsidRPr="5CA18F42" w:rsidR="00883C9F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="003A49A4" w:rsidRPr="5CA18F42">
+      <w:r w:rsidRPr="5CA18F42" w:rsidR="003A49A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Risk Pregnan</w:t>
       </w:r>
-      <w:r w:rsidR="00883C9F" w:rsidRPr="5CA18F42">
+      <w:r w:rsidRPr="5CA18F42" w:rsidR="00883C9F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">cies </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00883C9F" w:rsidRPr="5CA18F42">
+      <w:r w:rsidRPr="5CA18F42" w:rsidR="00883C9F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(CMHRP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3627F49C" w14:textId="35DFDBD0" w:rsidR="00241EBB" w:rsidRPr="008260EA" w:rsidRDefault="00241EBB" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00241EBB" w:rsidP="001B39C8" w:rsidRDefault="00241EBB" w14:paraId="3627F49C" w14:textId="35DFDBD0">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68009DEA" w14:textId="7AB714AA" w:rsidR="00241EBB" w:rsidRPr="008260EA" w:rsidRDefault="00241EBB" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00241EBB" w:rsidP="001B39C8" w:rsidRDefault="00241EBB" w14:paraId="68009DEA" w14:textId="7AB714AA">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CA0A4DC" w14:textId="19E1635E" w:rsidR="00241EBB" w:rsidRPr="008260EA" w:rsidRDefault="00241EBB" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00241EBB" w:rsidP="001B39C8" w:rsidRDefault="00241EBB" w14:paraId="5CA0A4DC" w14:textId="19E1635E">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76ADBFA6" w14:textId="029E2D7B" w:rsidR="00241EBB" w:rsidRPr="008260EA" w:rsidRDefault="00241EBB" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00241EBB" w:rsidP="001B39C8" w:rsidRDefault="00241EBB" w14:paraId="76ADBFA6" w14:textId="029E2D7B">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09438A00" w14:textId="7F11CBF5" w:rsidR="00241EBB" w:rsidRPr="008260EA" w:rsidRDefault="00241EBB" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00241EBB" w:rsidP="001B39C8" w:rsidRDefault="00241EBB" w14:paraId="09438A00" w14:textId="7F11CBF5">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68CA8268" w14:textId="3BF9CFFC" w:rsidR="00241EBB" w:rsidRPr="008260EA" w:rsidRDefault="00241EBB" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00241EBB" w:rsidP="001B39C8" w:rsidRDefault="00241EBB" w14:paraId="68CA8268" w14:textId="3BF9CFFC">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79ACC837" w14:textId="7489E5BB" w:rsidR="00241EBB" w:rsidRPr="008260EA" w:rsidRDefault="00241EBB" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00241EBB" w:rsidP="001B39C8" w:rsidRDefault="00241EBB" w14:paraId="79ACC837" w14:textId="7489E5BB">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="693F2B98" w14:textId="37785F61" w:rsidR="00241EBB" w:rsidRPr="008260EA" w:rsidRDefault="00241EBB" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00241EBB" w:rsidP="001B39C8" w:rsidRDefault="00241EBB" w14:paraId="693F2B98" w14:textId="37785F61">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FEFDB11" w14:textId="77777777" w:rsidR="00241EBB" w:rsidRPr="008260EA" w:rsidRDefault="00241EBB" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00241EBB" w:rsidP="001B39C8" w:rsidRDefault="00241EBB" w14:paraId="1FEFDB11" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="432762B3" w14:textId="77777777" w:rsidR="00AB5E07" w:rsidRPr="008260EA" w:rsidRDefault="00AB5E07" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB5E07" w:rsidP="001B39C8" w:rsidRDefault="00AB5E07" w14:paraId="432762B3" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5902437E" w14:textId="77777777" w:rsidR="00AB5E07" w:rsidRPr="008260EA" w:rsidRDefault="00AB5E07" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB5E07" w:rsidP="001B39C8" w:rsidRDefault="00AB5E07" w14:paraId="5902437E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46E42A24" w14:textId="77777777" w:rsidR="00AB5E07" w:rsidRPr="008260EA" w:rsidRDefault="00AB5E07" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB5E07" w:rsidP="001B39C8" w:rsidRDefault="00AB5E07" w14:paraId="46E42A24" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A317A19" w14:textId="77777777" w:rsidR="00AB5E07" w:rsidRPr="008260EA" w:rsidRDefault="00AB5E07" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB5E07" w:rsidP="001B39C8" w:rsidRDefault="00AB5E07" w14:paraId="3A317A19" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1725F4D0" w14:textId="77777777" w:rsidR="00AB5E07" w:rsidRPr="008260EA" w:rsidRDefault="00AB5E07" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB5E07" w:rsidP="001B39C8" w:rsidRDefault="00AB5E07" w14:paraId="1725F4D0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="262DA056" w14:textId="77777777" w:rsidR="00AB5E07" w:rsidRPr="008260EA" w:rsidRDefault="00AB5E07" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB5E07" w:rsidP="001B39C8" w:rsidRDefault="00AB5E07" w14:paraId="262DA056" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F6CD5BD" w14:textId="77777777" w:rsidR="00AB5E07" w:rsidRPr="008260EA" w:rsidRDefault="00AB5E07" w:rsidP="001B39C8">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB5E07" w:rsidP="001B39C8" w:rsidRDefault="00AB5E07" w14:paraId="3F6CD5BD" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D508CF9" w14:textId="2CCBDFD3" w:rsidR="00AB5E07" w:rsidRDefault="00AB5E07" w:rsidP="000F3F46">
+    <w:p w:rsidR="00AB5E07" w:rsidP="000F3F46" w:rsidRDefault="00AB5E07" w14:paraId="4D508CF9" w14:textId="2CCBDFD3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="245664B7" w14:textId="216289C3" w:rsidR="000F3F46" w:rsidRDefault="000F3F46" w:rsidP="000F3F46">
+    <w:p w:rsidR="000F3F46" w:rsidP="000F3F46" w:rsidRDefault="000F3F46" w14:paraId="245664B7" w14:textId="216289C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C4BCA0A" w14:textId="77777777" w:rsidR="000F3F46" w:rsidRPr="008260EA" w:rsidRDefault="000F3F46" w:rsidP="000F3F46">
+    <w:p w:rsidRPr="008260EA" w:rsidR="000F3F46" w:rsidP="000F3F46" w:rsidRDefault="000F3F46" w14:paraId="5C4BCA0A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="263D1A14" w14:textId="30ED44C9" w:rsidR="007D5CC6" w:rsidRDefault="007D5CC6" w:rsidP="001A00CB">
+    <w:p w:rsidR="007D5CC6" w:rsidP="001A00CB" w:rsidRDefault="007D5CC6" w14:paraId="263D1A14" w14:textId="30ED44C9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1974AD89" w14:textId="77777777" w:rsidR="00D92AD7" w:rsidRPr="008260EA" w:rsidRDefault="00D92AD7" w:rsidP="001A00CB">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00D92AD7" w:rsidP="001A00CB" w:rsidRDefault="00D92AD7" w14:paraId="1974AD89" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="114F2ADC" w14:textId="77777777" w:rsidR="007D4848" w:rsidRPr="008260EA" w:rsidRDefault="007D4848" w:rsidP="008C61D2">
+    <w:p w:rsidRPr="008260EA" w:rsidR="007D4848" w:rsidP="008C61D2" w:rsidRDefault="007D4848" w14:paraId="114F2ADC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="252BEB14" w14:textId="77777777" w:rsidR="007D4848" w:rsidRPr="008260EA" w:rsidRDefault="007D4848" w:rsidP="001A00CB">
+    <w:p w:rsidRPr="008260EA" w:rsidR="007D4848" w:rsidP="001A00CB" w:rsidRDefault="007D4848" w14:paraId="252BEB14" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-82"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2337"/>
         <w:gridCol w:w="2337"/>
         <w:gridCol w:w="4676"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00393673" w:rsidRPr="008260EA" w14:paraId="6B0002BA" w14:textId="77777777" w:rsidTr="1FEBD36D">
+      <w:tr w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidTr="1FEBD36D" w14:paraId="6B0002BA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71FF522A" w14:textId="77777777" w:rsidR="00393673" w:rsidRPr="008260EA" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="71FF522A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008260EA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="008260EA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Change Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00393673" w:rsidRPr="008260EA" w14:paraId="764B95BF" w14:textId="77777777" w:rsidTr="1FEBD36D">
+      <w:tr w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidTr="1FEBD36D" w14:paraId="764B95BF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A7581F1" w14:textId="77777777" w:rsidR="00393673" w:rsidRPr="008260EA" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="7A7581F1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008260EA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0906FBCE" w14:textId="77777777" w:rsidR="00393673" w:rsidRPr="008260EA" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="0906FBCE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008260EA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4676" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BF6CE0C" w14:textId="77777777" w:rsidR="00393673" w:rsidRPr="008260EA" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="6BF6CE0C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008260EA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Updates/Change Made</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00393673" w:rsidRPr="008260EA" w14:paraId="3D528434" w14:textId="77777777" w:rsidTr="1FEBD36D">
+      <w:tr w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidTr="1FEBD36D" w14:paraId="3D528434" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CBCB619" w14:textId="77777777" w:rsidR="00393673" w:rsidRPr="008260EA" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="4CBCB619" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008260EA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EA2C4B4" w14:textId="77777777" w:rsidR="00393673" w:rsidRPr="008260EA" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="7EA2C4B4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1/14/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4676" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4561359C" w14:textId="77777777" w:rsidR="00393673" w:rsidRPr="008260EA" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="4561359C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Initial</w:t>
             </w:r>
             <w:r w:rsidRPr="008260EA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Publication</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00393673" w:rsidRPr="008260EA" w14:paraId="39CCD26E" w14:textId="77777777" w:rsidTr="1FEBD36D">
+      <w:tr w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidTr="1FEBD36D" w14:paraId="39CCD26E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="21A69343" w14:textId="77777777" w:rsidR="00393673" w:rsidRPr="008260EA" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="21A69343" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6C390D" w14:textId="77777777" w:rsidR="00393673" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="0E6C390D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3/7/2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4676" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="68D554AD" w14:textId="77777777" w:rsidR="00393673" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="68D554AD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>File Delivery &amp; Frequency Updates</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B1E7073" w14:textId="77777777" w:rsidR="00393673" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="5B1E7073" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>File Naming convention Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00393673" w:rsidRPr="008260EA" w14:paraId="39C8EB78" w14:textId="77777777" w:rsidTr="1FEBD36D">
+      <w:tr w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidTr="1FEBD36D" w14:paraId="39C8EB78" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="01B199F6" w14:textId="77777777" w:rsidR="00393673" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="01B199F6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="156C173C" w14:textId="77777777" w:rsidR="00393673" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="156C173C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8/9/2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4676" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC41A5C" w14:textId="77777777" w:rsidR="00393673" w:rsidRPr="00ED5F9F" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidRPr="00ED5F9F" w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="6EC41A5C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5F9F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Removed LHD to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BH I/DD TP</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED5F9F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Patient Risk List </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="743429CA" w14:textId="77777777" w:rsidR="00393673" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="743429CA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5F9F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Removed CMHRP Performance Report</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="103419A8" w14:textId="77777777" w:rsidR="00393673" w:rsidRDefault="00393673" w:rsidP="009B351E">
+          <w:p w:rsidR="00393673" w:rsidP="009B351E" w:rsidRDefault="00393673" w14:paraId="103419A8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Added specifications for CMHRP Interaction Level Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00996A8D" w:rsidRPr="008260EA" w14:paraId="2B309081" w14:textId="77777777" w:rsidTr="1FEBD36D">
+      <w:tr w:rsidRPr="008260EA" w:rsidR="00996A8D" w:rsidTr="1FEBD36D" w14:paraId="2B309081" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA75C20" w14:textId="02BBBA3E" w:rsidR="00996A8D" w:rsidRDefault="00996A8D" w:rsidP="009B351E">
+          <w:p w:rsidR="00996A8D" w:rsidP="009B351E" w:rsidRDefault="00996A8D" w14:paraId="0CA75C20" w14:textId="02BBBA3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0B85E15D" w14:textId="201F619F" w:rsidR="00996A8D" w:rsidRDefault="00D91302" w:rsidP="009B351E">
+          <w:p w:rsidR="00996A8D" w:rsidP="009B351E" w:rsidRDefault="00D91302" w14:paraId="0B85E15D" w14:textId="201F619F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9/</w:t>
             </w:r>
             <w:r w:rsidR="00056107">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4676" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2366EE" w14:textId="30C65820" w:rsidR="00996A8D" w:rsidRPr="00ED5F9F" w:rsidRDefault="00D91302" w:rsidP="009B351E">
+          <w:p w:rsidRPr="00ED5F9F" w:rsidR="00996A8D" w:rsidP="009B351E" w:rsidRDefault="00D91302" w14:paraId="2A2366EE" w14:textId="30C65820">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CA9E37F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Updated CMHRP Interaction Report Use Case</w:t>
             </w:r>
-            <w:r w:rsidR="00705307" w:rsidRPr="1CA9E37F">
+            <w:r w:rsidRPr="1CA9E37F" w:rsidR="00705307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008033B4" w:rsidRPr="1CA9E37F">
+            <w:r w:rsidRPr="1CA9E37F" w:rsidR="008033B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">and added </w:t>
             </w:r>
-            <w:r w:rsidR="00056107" w:rsidRPr="1CA9E37F">
+            <w:r w:rsidRPr="1CA9E37F" w:rsidR="00056107">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">field details </w:t>
             </w:r>
-            <w:r w:rsidR="0B08C851" w:rsidRPr="1CA9E37F">
+            <w:r w:rsidRPr="1CA9E37F" w:rsidR="0B08C851">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tab</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00270AD8" w:rsidRPr="008260EA" w14:paraId="63C1BB48" w14:textId="77777777" w:rsidTr="1FEBD36D">
+      <w:tr w:rsidRPr="008260EA" w:rsidR="00270AD8" w:rsidTr="1FEBD36D" w14:paraId="63C1BB48" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF688F6" w14:textId="4CEBA50B" w:rsidR="00270AD8" w:rsidRPr="00244845" w:rsidRDefault="00270AD8" w:rsidP="009B351E">
+          <w:p w:rsidRPr="00244845" w:rsidR="00270AD8" w:rsidP="009B351E" w:rsidRDefault="00270AD8" w14:paraId="2AF688F6" w14:textId="4CEBA50B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244845">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF12008" w14:textId="3D8EEDEC" w:rsidR="00270AD8" w:rsidRPr="00244845" w:rsidRDefault="00270AD8" w:rsidP="009B351E">
+          <w:p w:rsidRPr="00244845" w:rsidR="00270AD8" w:rsidP="009B351E" w:rsidRDefault="00270AD8" w14:paraId="4EF12008" w14:textId="3D8EEDEC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244845">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1/16/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4676" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1366A482" w14:textId="33BF52E3" w:rsidR="00270AD8" w:rsidRPr="00244845" w:rsidRDefault="00270AD8" w:rsidP="009B351E">
+          <w:p w:rsidRPr="00244845" w:rsidR="00270AD8" w:rsidP="009B351E" w:rsidRDefault="00270AD8" w14:paraId="1366A482" w14:textId="33BF52E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244845">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Updated CMHRP Interaction Report valid values </w:t>
             </w:r>
-            <w:r w:rsidR="008F2391" w:rsidRPr="00244845">
+            <w:r w:rsidRPr="00244845" w:rsidR="008F2391">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for Activity Type = Care Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00733AD4" w:rsidRPr="008260EA" w14:paraId="003AF146" w14:textId="77777777" w:rsidTr="1FEBD36D">
+      <w:tr w:rsidRPr="008260EA" w:rsidR="00733AD4" w:rsidTr="1FEBD36D" w14:paraId="003AF146" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="53DEF86A" w14:textId="6E6DF4EC" w:rsidR="00733AD4" w:rsidRPr="00244845" w:rsidRDefault="00D82DED" w:rsidP="009B351E">
+          <w:p w:rsidRPr="00244845" w:rsidR="00733AD4" w:rsidP="009B351E" w:rsidRDefault="00D82DED" w14:paraId="53DEF86A" w14:textId="6E6DF4EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2BECD76C" w14:textId="250ACE63" w:rsidR="00733AD4" w:rsidRPr="00244845" w:rsidRDefault="00D82DED" w:rsidP="009B351E">
+          <w:p w:rsidRPr="00244845" w:rsidR="00733AD4" w:rsidP="009B351E" w:rsidRDefault="00D82DED" w14:paraId="2BECD76C" w14:textId="250ACE63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4/14/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4676" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="381106B4" w14:textId="56045693" w:rsidR="00733AD4" w:rsidRPr="00244845" w:rsidRDefault="00D82DED" w:rsidP="009B351E">
+          <w:p w:rsidRPr="00244845" w:rsidR="00733AD4" w:rsidP="009B351E" w:rsidRDefault="00D82DED" w14:paraId="381106B4" w14:textId="56045693">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D82DED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Additional guidance on populating the Tribal Code field in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pharmacy,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D82DED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Institutional</w:t>
             </w:r>
             <w:r w:rsidR="00ED5371">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D82DED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Professional claims files.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D10222" w:rsidRPr="008260EA" w14:paraId="2E9C2CD0" w14:textId="77777777" w:rsidTr="1FEBD36D">
+      <w:tr w:rsidRPr="008260EA" w:rsidR="00D10222" w:rsidTr="1FEBD36D" w14:paraId="2E9C2CD0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="60EF1F48" w14:textId="365705A7" w:rsidR="00D10222" w:rsidRDefault="001A1071" w:rsidP="009B351E">
+          <w:p w:rsidR="00D10222" w:rsidP="009B351E" w:rsidRDefault="001A1071" w14:paraId="60EF1F48" w14:textId="365705A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="50900A23" w14:textId="0945E4B4" w:rsidR="00D10222" w:rsidRDefault="00402072" w:rsidP="009B351E">
+          <w:p w:rsidR="00D10222" w:rsidP="009B351E" w:rsidRDefault="00402072" w14:paraId="50900A23" w14:textId="0945E4B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="001A1071">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="001A1071">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4676" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="40E1B9A8" w14:textId="7592B5DD" w:rsidR="00D10222" w:rsidRPr="00D82DED" w:rsidRDefault="001A1071" w:rsidP="009B351E">
+          <w:p w:rsidRPr="00D82DED" w:rsidR="00D10222" w:rsidP="009B351E" w:rsidRDefault="001A1071" w14:paraId="40E1B9A8" w14:textId="7592B5DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Replaced daily incremental Beneficiary Assignment (BA) file with an end of month full BA file.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007137F3" w:rsidRPr="008260EA" w14:paraId="299928F2" w14:textId="77777777" w:rsidTr="1FEBD36D">
+      <w:tr w:rsidRPr="008260EA" w:rsidR="007137F3" w:rsidTr="1FEBD36D" w14:paraId="299928F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0D329126" w14:textId="3E332579" w:rsidR="007137F3" w:rsidRDefault="007137F3" w:rsidP="009B351E">
+          <w:p w:rsidR="007137F3" w:rsidP="009B351E" w:rsidRDefault="007137F3" w14:paraId="0D329126" w14:textId="3E332579">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1FEBD36D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="67F72469" w14:textId="0DEA8B8E" w:rsidR="007137F3" w:rsidRDefault="00971BBA" w:rsidP="009B351E">
+          <w:p w:rsidR="007137F3" w:rsidP="009B351E" w:rsidRDefault="00971BBA" w14:paraId="67F72469" w14:textId="0DEA8B8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1FEBD36D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8/1/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4676" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0F3CC689" w14:textId="3E8A77A0" w:rsidR="007137F3" w:rsidRDefault="00971BBA" w:rsidP="009B351E">
+          <w:p w:rsidR="007137F3" w:rsidP="009B351E" w:rsidRDefault="00971BBA" w14:paraId="0F3CC689" w14:textId="3E8A77A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1FEBD36D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Updated Member Report file delivery frequency to weekly.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D3B4A" w:rsidRPr="008260EA" w14:paraId="12EE5DA8" w14:textId="77777777" w:rsidTr="1FEBD36D">
+      <w:tr w:rsidRPr="008260EA" w:rsidR="002D3B4A" w:rsidTr="1FEBD36D" w14:paraId="12EE5DA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2897B3F9" w14:textId="5ED0C3BF" w:rsidR="002D3B4A" w:rsidRPr="1FEBD36D" w:rsidRDefault="002D3B4A" w:rsidP="009B351E">
+          <w:p w:rsidRPr="1FEBD36D" w:rsidR="002D3B4A" w:rsidP="009B351E" w:rsidRDefault="002D3B4A" w14:paraId="2897B3F9" w14:textId="5ED0C3BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE01053" w14:textId="46249744" w:rsidR="002D3B4A" w:rsidRPr="1FEBD36D" w:rsidRDefault="002D3B4A" w:rsidP="009B351E">
+          <w:p w:rsidRPr="1FEBD36D" w:rsidR="002D3B4A" w:rsidP="009B351E" w:rsidRDefault="002D3B4A" w14:paraId="5EE01053" w14:textId="46249744">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>/4/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4676" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="54DF3B2F" w14:textId="6F25DCC9" w:rsidR="002D3B4A" w:rsidRPr="1FEBD36D" w:rsidRDefault="002D3B4A" w:rsidP="009B351E">
+          <w:p w:rsidRPr="1FEBD36D" w:rsidR="002D3B4A" w:rsidP="009B351E" w:rsidRDefault="002D3B4A" w14:paraId="54DF3B2F" w14:textId="6F25DCC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Updated PRL</w:t>
             </w:r>
             <w:r w:rsidR="00364300">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and BA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> File scope language for clarity. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082455C" w:rsidRPr="008260EA" w14:paraId="48519D8F" w14:textId="77777777" w:rsidTr="1FEBD36D">
+      <w:tr w:rsidRPr="008260EA" w:rsidR="0082455C" w:rsidTr="1FEBD36D" w14:paraId="48519D8F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="54568B38" w14:textId="60967970" w:rsidR="0082455C" w:rsidRDefault="0082455C" w:rsidP="009B351E">
+          <w:p w:rsidR="0082455C" w:rsidP="009B351E" w:rsidRDefault="0082455C" w14:paraId="54568B38" w14:textId="60967970">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1727BD56" w14:textId="170A561E" w:rsidR="0082455C" w:rsidRDefault="00620420" w:rsidP="009B351E">
+          <w:p w:rsidR="0082455C" w:rsidP="009B351E" w:rsidRDefault="00620420" w14:paraId="1727BD56" w14:textId="170A561E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4/18/2</w:t>
             </w:r>
             <w:r w:rsidR="004744DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4676" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A97457C" w14:textId="4E7F2A99" w:rsidR="0082455C" w:rsidRDefault="00620420" w:rsidP="009B351E">
+          <w:p w:rsidR="0082455C" w:rsidP="009B351E" w:rsidRDefault="00620420" w14:paraId="6A97457C" w14:textId="4E7F2A99">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Updated PRL File Layout and File Type sections and provided embedded PRL Template for TP CMHRP. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3DAE" w:rsidRPr="008260EA" w14:paraId="6491B841" w14:textId="77777777" w:rsidTr="1FEBD36D">
+      <w:tr w:rsidRPr="008260EA" w:rsidR="004E3DAE" w:rsidTr="1FEBD36D" w14:paraId="6491B841" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5320EB" w14:textId="2C35447B" w:rsidR="004E3DAE" w:rsidRDefault="004E3DAE" w:rsidP="009B351E">
+          <w:p w:rsidR="004E3DAE" w:rsidP="009B351E" w:rsidRDefault="004E3DAE" w14:paraId="2F5320EB" w14:textId="2C35447B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="23229471" w14:textId="1A907271" w:rsidR="004E3DAE" w:rsidRDefault="004E3DAE" w:rsidP="009B351E">
+          <w:p w:rsidR="004E3DAE" w:rsidP="009B351E" w:rsidRDefault="004E3DAE" w14:paraId="23229471" w14:textId="1A907271">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7/21/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4676" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="00A567F4" w14:textId="0DBAF203" w:rsidR="004E3DAE" w:rsidRDefault="004E3DAE" w:rsidP="009B351E">
+          <w:p w:rsidR="004E3DAE" w:rsidP="009B351E" w:rsidRDefault="004E3DAE" w14:paraId="00A567F4" w14:textId="0DBAF203">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Updated PHP Risk Profile Fields to be mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BFE1F3A" w14:textId="77777777" w:rsidR="00393673" w:rsidRDefault="00393673" w:rsidP="00393673">
+    <w:p w:rsidR="00393673" w:rsidP="00393673" w:rsidRDefault="00393673" w14:paraId="6BFE1F3A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F00DC99" w14:textId="77777777" w:rsidR="00393673" w:rsidRDefault="00393673" w:rsidP="00393673">
+    <w:p w:rsidR="00393673" w:rsidP="00393673" w:rsidRDefault="00393673" w14:paraId="0F00DC99" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F1B9C0B" w14:textId="77777777" w:rsidR="00393673" w:rsidRPr="008260EA" w:rsidRDefault="00393673" w:rsidP="00393673">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidP="00393673" w:rsidRDefault="00393673" w14:paraId="2F1B9C0B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="290" w:lineRule="atLeast"/>
         <w:ind w:right="43"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">While the paper contains information that may be of interest to all those involved in providing care management, the document will be most useful to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Local Health Departments</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, information technology vendors, and other entities responsible for receiving and exchanging data.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513E3041" w14:textId="77777777" w:rsidR="00393673" w:rsidRPr="008260EA" w:rsidRDefault="00393673" w:rsidP="00393673">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidP="00393673" w:rsidRDefault="00393673" w14:paraId="513E3041" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="13" w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59CE1AC8" w14:textId="77777777" w:rsidR="00393673" w:rsidRPr="008260EA" w:rsidRDefault="00393673" w:rsidP="00393673">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidP="00393673" w:rsidRDefault="00393673" w14:paraId="59CE1AC8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="16"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>npu</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">d </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>appr</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">d </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>M</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>d</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>ca</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>d</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>.T</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>r</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>an</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>f</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-3"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>o</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>rm</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>tio</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-3"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>n</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>@dhh</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>nc</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>g</w:t>
         </w:r>
         <w:r w:rsidRPr="008260EA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>ov.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52E65D72" w14:textId="77777777" w:rsidR="00393673" w:rsidRPr="008260EA" w:rsidRDefault="00393673" w:rsidP="00393673">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00393673" w:rsidP="00393673" w:rsidRDefault="00393673" w14:paraId="52E65D72" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A9BC2BE" w14:textId="77777777" w:rsidR="00393673" w:rsidRDefault="00393673" w:rsidP="00393673">
+    <w:p w:rsidR="00393673" w:rsidP="00393673" w:rsidRDefault="00393673" w14:paraId="6A9BC2BE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B70506" w14:textId="1655765F" w:rsidR="00DD141F" w:rsidRPr="008260EA" w:rsidRDefault="00DD141F" w:rsidP="00DD141F">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00DD141F" w:rsidP="00DD141F" w:rsidRDefault="00DD141F" w14:paraId="48B70506" w14:textId="1655765F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471F004D" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="008260EA" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="471F004D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5B7220" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="0069746D" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="0069746D" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="0B5B7220" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E35FB88" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="008260EA" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="4E35FB88" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beneficiary Assignment: Data Exchange Protocols</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07FF7C4F" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="008260EA" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="07FF7C4F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F508563" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="008260EA" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="6F508563" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Medical Claims &amp; Encounters Data: </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data Exchange Protocols</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1A2AFC" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="008260EA" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="7F1A2AFC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29F007D9" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="008260EA" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="29F007D9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Medical Encounters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7869E4DF" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="7869E4DF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carved-Out </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Non-dental Fee-For-Service (FFS) </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Claims</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117E4570" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="008260EA" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="117E4570" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Historical &amp; Ongoing FFS Dental Claims</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343A8812" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="003A082E" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="003A082E" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="343A8812" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4482DEB9" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="4482DEB9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pharmacy Encounters: Data Exchange Protocols</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA74448" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="6BA74448" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AF37FA3" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="008260EA" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="0AF37FA3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pharmacy Encounters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A743EE5" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="008260EA" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="3A743EE5" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="189DB741" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="008260EA" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="189DB741" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Patient List/Risk Score File</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -2980,378 +3020,378 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF241D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD Tailored Plans to LHD Care</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Data Platform </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE5F196" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRDefault="00190F3D" w:rsidP="00ED2ECE"/>
-    <w:p w14:paraId="3671E1DB" w14:textId="5D8B2139" w:rsidR="00190F3D" w:rsidRDefault="00190F3D" w:rsidP="1FEBD36D">
+    <w:p w:rsidR="00190F3D" w:rsidP="00ED2ECE" w:rsidRDefault="00190F3D" w14:paraId="5EE5F196" w14:textId="77777777"/>
+    <w:p w:rsidR="00190F3D" w:rsidP="1FEBD36D" w:rsidRDefault="00190F3D" w14:paraId="3671E1DB" w14:textId="5D8B2139">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1FEBD36D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CMHRP Member Report File</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F26AA5" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="49F26AA5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73F21ED8" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="008260EA" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="73F21ED8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Care Plan(s) - LHD Care Management Data Platform to </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF241D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD Tailored Plans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD8B0EA" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRDefault="00190F3D" w:rsidP="00ED2ECE">
+    <w:p w:rsidR="00190F3D" w:rsidP="00ED2ECE" w:rsidRDefault="00190F3D" w14:paraId="1DD8B0EA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D07C485" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="00E43827" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="00E43827" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="1D07C485" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F928E5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CMHRP Interaction Level Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0AEF0B" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="008260EA" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="4E0AEF0B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="148152D7" w14:textId="77777777" w:rsidR="00190F3D" w:rsidRPr="008260EA" w:rsidRDefault="00190F3D" w:rsidP="00190F3D">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00190F3D" w:rsidP="00190F3D" w:rsidRDefault="00190F3D" w14:paraId="148152D7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365F1264" w14:textId="0C61E785" w:rsidR="000F3F46" w:rsidRDefault="00BF18DA" w:rsidP="00AC4941">
+    <w:p w:rsidR="000F3F46" w:rsidP="00AC4941" w:rsidRDefault="00BF18DA" w14:paraId="365F1264" w14:textId="0C61E785">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E94535" w14:textId="02F6AFF8" w:rsidR="001E7049" w:rsidRPr="008260EA" w:rsidRDefault="0060552E" w:rsidP="002D6805">
+    <w:p w:rsidRPr="008260EA" w:rsidR="001E7049" w:rsidP="002D6805" w:rsidRDefault="0060552E" w14:paraId="57E94535" w14:textId="02F6AFF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>I. Introduction</w:t>
       </w:r>
-      <w:r w:rsidR="000C70B1" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="000C70B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46ABA0C9" w14:textId="7B0B6C82" w:rsidR="006E21BB" w:rsidRDefault="00C75596" w:rsidP="00A77BE6">
+    <w:p w:rsidR="006E21BB" w:rsidP="00A77BE6" w:rsidRDefault="00C75596" w14:paraId="46ABA0C9" w14:textId="7B0B6C82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="00E323B3" w:rsidRPr="00DF42B8">
+      <w:r w:rsidRPr="00DF42B8" w:rsidR="00E323B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> North Carolina Department of Health and Human Services (the Department)</w:t>
       </w:r>
       <w:r w:rsidR="00DF42B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="006E21BB" w:rsidRPr="006E21BB">
+      <w:r w:rsidRPr="006E21BB" w:rsidR="006E21BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>provides care management</w:t>
       </w:r>
       <w:r w:rsidR="00FF2E59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
-      <w:r w:rsidR="006E21BB" w:rsidRPr="006E21BB">
+      <w:r w:rsidRPr="006E21BB" w:rsidR="006E21BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003815CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pregnant women who may be at risk for adverse birth outcomes through </w:t>
       </w:r>
       <w:r w:rsidR="008F2DEE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="008859C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Care Management for High-Risk Pregnancies (CMHRP) program </w:t>
       </w:r>
-      <w:r w:rsidR="006E21BB" w:rsidRPr="006E21BB">
+      <w:r w:rsidRPr="006E21BB" w:rsidR="006E21BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">run by </w:t>
       </w:r>
       <w:r w:rsidR="00D86DE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00D86DE2" w:rsidRPr="006E21BB">
+      <w:r w:rsidRPr="006E21BB" w:rsidR="00D86DE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ocal </w:t>
       </w:r>
       <w:r w:rsidR="00D86DE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00D86DE2" w:rsidRPr="006E21BB">
+      <w:r w:rsidRPr="006E21BB" w:rsidR="00D86DE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ealth </w:t>
       </w:r>
       <w:r w:rsidR="00D86DE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00D86DE2" w:rsidRPr="006E21BB">
+      <w:r w:rsidRPr="006E21BB" w:rsidR="00D86DE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">epartments </w:t>
       </w:r>
-      <w:r w:rsidR="006E21BB" w:rsidRPr="006E21BB">
+      <w:r w:rsidRPr="006E21BB" w:rsidR="006E21BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(LHDs). </w:t>
       </w:r>
       <w:r w:rsidR="00CB053D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Behavioral Health (BH) and Intellectual/Development</w:t>
       </w:r>
       <w:r w:rsidR="002C3E09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>al Disability (I/DD) Tailored Plan</w:t>
       </w:r>
       <w:r w:rsidR="00B22690">
         <w:rPr>
@@ -3366,205 +3406,205 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (TP)</w:t>
       </w:r>
       <w:r w:rsidR="00D63B9E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B22690">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="006E21BB" w:rsidRPr="006E21BB">
+      <w:r w:rsidRPr="006E21BB" w:rsidR="006E21BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> required to contract with LHDs during a transitional period that </w:t>
       </w:r>
       <w:r w:rsidR="00BF241D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is clarified in the </w:t>
       </w:r>
-      <w:r w:rsidR="00BF241D" w:rsidRPr="00515A48">
+      <w:r w:rsidRPr="00515A48" w:rsidR="00BF241D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contract</w:t>
       </w:r>
-      <w:r w:rsidR="006E21BB" w:rsidRPr="006E21BB">
+      <w:r w:rsidRPr="006E21BB" w:rsidR="006E21BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accordingly, for the </w:t>
       </w:r>
       <w:r w:rsidR="00A63B5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>second</w:t>
       </w:r>
-      <w:r w:rsidR="006E21BB" w:rsidRPr="006E21BB">
+      <w:r w:rsidRPr="006E21BB" w:rsidR="006E21BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> BH I/DD Tailored Plan contract year, the BH I/DD Tailored Plan is required to extend to LHDs the “right of first refusal” as contracted providers of CMHRP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50611E85" w14:textId="38DCBBB8" w:rsidR="00C06905" w:rsidRDefault="00C06905" w:rsidP="00A77BE6">
-[...8 lines deleted...]
-    <w:p w14:paraId="68285F94" w14:textId="3D3F7AC3" w:rsidR="00A77BE6" w:rsidRPr="00515A48" w:rsidRDefault="00C06905" w:rsidP="00A77BE6">
+    <w:p w:rsidR="00C06905" w:rsidP="00A77BE6" w:rsidRDefault="00C06905" w14:paraId="50611E85" w14:textId="38DCBBB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00515A48" w:rsidR="00A77BE6" w:rsidP="00A77BE6" w:rsidRDefault="00C06905" w14:paraId="68285F94" w14:textId="3D3F7AC3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the </w:t>
       </w:r>
       <w:r w:rsidR="00BF241D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
       </w:r>
-      <w:r w:rsidR="00A77BE6" w:rsidRPr="00515A48">
+      <w:r w:rsidRPr="00515A48" w:rsidR="00A77BE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contract </w:t>
       </w:r>
       <w:r w:rsidR="00094CEE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
-      <w:r w:rsidR="00A77BE6" w:rsidRPr="00515A48">
+      <w:r w:rsidRPr="00515A48" w:rsidR="00A77BE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the primary source for </w:t>
       </w:r>
       <w:r w:rsidR="00094CEE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">information on </w:t>
       </w:r>
       <w:r w:rsidR="00D579F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00094CEE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CMHRP program</w:t>
       </w:r>
-      <w:r w:rsidR="00A77BE6" w:rsidRPr="00515A48">
+      <w:r w:rsidRPr="00515A48" w:rsidR="00A77BE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. The T</w:t>
       </w:r>
       <w:r w:rsidR="00A77BE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ailored CM </w:t>
       </w:r>
       <w:r w:rsidR="00901725">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Provider Manual &amp; Data Strategy </w:t>
       </w:r>
-      <w:r w:rsidR="00A77BE6" w:rsidRPr="00515A48">
+      <w:r w:rsidRPr="00515A48" w:rsidR="00A77BE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAQ </w:t>
       </w:r>
       <w:r w:rsidR="00A77BE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are also helpful resources that should be referenced by the Tailored Plans in enabling </w:t>
       </w:r>
       <w:r w:rsidR="00E67B6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00A77BE6">
         <w:rPr>
@@ -3577,434 +3617,434 @@
       <w:r w:rsidR="00E67B6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CMHRP </w:t>
       </w:r>
       <w:r w:rsidR="00706E8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
       <w:r w:rsidR="00A77BE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE78F19" w14:textId="77777777" w:rsidR="00A77BE6" w:rsidRDefault="00A77BE6" w:rsidP="00A77BE6">
-[...8 lines deleted...]
-    <w:p w14:paraId="2169A639" w14:textId="77777777" w:rsidR="00A77BE6" w:rsidRDefault="00A77BE6" w:rsidP="00A77BE6">
+    <w:p w:rsidR="00A77BE6" w:rsidP="00A77BE6" w:rsidRDefault="00A77BE6" w14:paraId="6FE78F19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A77BE6" w:rsidP="00A77BE6" w:rsidRDefault="00A77BE6" w14:paraId="2169A639" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="000836AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>North Carolina’s Behavioral Health I/DD Tailored Plan RFA &amp; Contract Documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D1AA129" w14:textId="5CDF60F7" w:rsidR="00A77BE6" w:rsidRDefault="00A77BE6" w:rsidP="00A77BE6">
+    <w:p w:rsidR="00A77BE6" w:rsidP="00A77BE6" w:rsidRDefault="00A77BE6" w14:paraId="6D1AA129" w14:textId="5CDF60F7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Tailored </w:t>
         </w:r>
         <w:r w:rsidRPr="000836AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>M</w:t>
         </w:r>
         <w:r w:rsidRPr="000836AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> Data System Guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A59489" w14:textId="77777777" w:rsidR="00A77BE6" w:rsidRPr="000836AA" w:rsidRDefault="00A77BE6" w:rsidP="00A77BE6">
+    <w:p w:rsidRPr="000836AA" w:rsidR="00A77BE6" w:rsidP="00A77BE6" w:rsidRDefault="00A77BE6" w14:paraId="31A59489" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Tailored CM</w:t>
         </w:r>
         <w:r w:rsidRPr="000836AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> Data Strategy FAQ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77469F9B" w14:textId="77777777" w:rsidR="00B975D5" w:rsidRDefault="00B975D5" w:rsidP="00930EA9">
-[...8 lines deleted...]
-    <w:p w14:paraId="131A6E6F" w14:textId="661971B4" w:rsidR="00340C13" w:rsidRPr="00832E72" w:rsidRDefault="00930EA9" w:rsidP="00930EA9">
+    <w:p w:rsidR="00B975D5" w:rsidP="00930EA9" w:rsidRDefault="00B975D5" w14:paraId="77469F9B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00832E72" w:rsidR="00340C13" w:rsidP="00930EA9" w:rsidRDefault="00930EA9" w14:paraId="131A6E6F" w14:textId="661971B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832E72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs </w:t>
       </w:r>
       <w:r w:rsidR="005C3214">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="004728BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00832E72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">expected to </w:t>
       </w:r>
-      <w:r w:rsidR="00BF7E0C" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00BF7E0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>exchange</w:t>
       </w:r>
       <w:r w:rsidRPr="00832E72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following data in a machine-readable format with </w:t>
       </w:r>
-      <w:r w:rsidR="00E47BF4" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00E47BF4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00E3440F" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00E3440F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD</w:t>
       </w:r>
-      <w:r w:rsidR="00BF7E0C" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00BF7E0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00880A85" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00880A85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data</w:t>
       </w:r>
-      <w:r w:rsidR="00E47BF4" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00E47BF4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00880A85" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00880A85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00E47BF4" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00E47BF4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">latform </w:t>
       </w:r>
-      <w:r w:rsidR="00A05504" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00A05504">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="002E44B4" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="002E44B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00BC6CCE" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00BC6CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00002CBE" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00002CBE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>beneficiary population</w:t>
       </w:r>
-      <w:r w:rsidR="00281EEE" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00281EEE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eligible for </w:t>
       </w:r>
       <w:r w:rsidR="00C86D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00281EEE" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00281EEE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CMHRP program</w:t>
       </w:r>
-      <w:r w:rsidR="00832E72" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00832E72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (i.e. all women ages 14</w:t>
       </w:r>
       <w:r w:rsidR="00341797">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00832E72" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00832E72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- the end of their birth month of their 44</w:t>
       </w:r>
-      <w:r w:rsidR="00832E72" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00832E72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00832E72" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00832E72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> birthday)</w:t>
       </w:r>
-      <w:r w:rsidR="00281EEE" w:rsidRPr="00832E72">
+      <w:r w:rsidRPr="00832E72" w:rsidR="00281EEE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755FBAAC" w14:textId="77777777" w:rsidR="008276E1" w:rsidRDefault="008276E1" w:rsidP="00930EA9">
-[...8 lines deleted...]
-    <w:p w14:paraId="27A8FB11" w14:textId="6C23D0D1" w:rsidR="00930AA2" w:rsidRPr="00B35852" w:rsidRDefault="00930AA2" w:rsidP="00930AA2">
+    <w:p w:rsidR="008276E1" w:rsidP="00930EA9" w:rsidRDefault="008276E1" w14:paraId="755FBAAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35852" w:rsidR="00930AA2" w:rsidP="00930AA2" w:rsidRDefault="00930AA2" w14:paraId="27A8FB11" w14:textId="6C23D0D1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187F0B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4040,51 +4080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> including demographic data and any clinically relevant and available eligibility info</w:t>
       </w:r>
       <w:r w:rsidR="0084468B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rmation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00187F0B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BEDF0D2" w14:textId="6A97D935" w:rsidR="001B398B" w:rsidRDefault="001B398B" w:rsidP="001B398B">
+    <w:p w:rsidR="001B398B" w:rsidP="001B398B" w:rsidRDefault="001B398B" w14:paraId="3BEDF0D2" w14:textId="6A97D935">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187F0B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Member claims/encounter</w:t>
@@ -4111,51 +4151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> data</w:t>
       </w:r>
       <w:r w:rsidRPr="00187F0B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, including historical physical (PH), behavioral health, and pharmacy (Rx) claims/encounter data with new data delivered monthly (PH/BH) or weekly (Rx).</w:t>
       </w:r>
       <w:r w:rsidRPr="00187F0B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083A1B42" w14:textId="68699DF6" w:rsidR="005C1D9E" w:rsidRPr="003A49A4" w:rsidRDefault="009A4DC8" w:rsidP="00340C13">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="005C1D9E" w:rsidP="00340C13" w:rsidRDefault="009A4DC8" w14:paraId="083A1B42" w14:textId="68699DF6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Patient </w:t>
       </w:r>
       <w:r w:rsidR="00683198">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -4209,51 +4249,51 @@
         <w:t>ing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00ED6DAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> only pregnant members identified as </w:t>
       </w:r>
       <w:r w:rsidR="00C92ED3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>high risk for adverse birth outcomes)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB76CD3" w14:textId="7D57BBA2" w:rsidR="009A4DC8" w:rsidRPr="003A49A4" w:rsidRDefault="00BF7E0C" w:rsidP="00340C13">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="009A4DC8" w:rsidP="00340C13" w:rsidRDefault="00BF7E0C" w14:paraId="6DB76CD3" w14:textId="7D57BBA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Member &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00876925">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -4263,84 +4303,84 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Performance </w:t>
       </w:r>
       <w:r w:rsidR="0003438C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Report</w:t>
       </w:r>
       <w:r w:rsidR="00876925">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E22CDB4" w14:textId="041193F9" w:rsidR="000B7B8B" w:rsidRPr="006A6368" w:rsidRDefault="006A6368" w:rsidP="006A6368">
+    <w:p w:rsidRPr="006A6368" w:rsidR="000B7B8B" w:rsidP="006A6368" w:rsidRDefault="006A6368" w14:paraId="0E22CDB4" w14:textId="041193F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Member Care Plans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344D0732" w14:textId="77777777" w:rsidR="00340C13" w:rsidRDefault="00340C13" w:rsidP="00930EA9">
-[...8 lines deleted...]
-    <w:p w14:paraId="25C1FA1A" w14:textId="36DDE718" w:rsidR="00370FE2" w:rsidRPr="008260EA" w:rsidRDefault="00C170BE">
+    <w:p w:rsidR="00340C13" w:rsidP="00930EA9" w:rsidRDefault="00340C13" w14:paraId="344D0732" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="00370FE2" w:rsidRDefault="00C170BE" w14:paraId="25C1FA1A" w14:textId="36DDE718">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To streamline information exchange, and reduce costs and administrative burden for all </w:t>
       </w:r>
       <w:r w:rsidR="00B7187E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stakeholders, </w:t>
       </w:r>
       <w:r w:rsidR="00A563E9">
         <w:rPr>
@@ -4393,198 +4433,198 @@
       <w:r w:rsidR="00FE54A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00BF7E0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CMHRP program</w:t>
       </w:r>
       <w:r w:rsidR="009E00D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00370FE2" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00370FE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidR="00DA3785">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirement</w:t>
       </w:r>
       <w:r w:rsidR="00587F7B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00370FE2" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00370FE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> document </w:t>
       </w:r>
       <w:r w:rsidR="00DA3785">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>outlines</w:t>
       </w:r>
-      <w:r w:rsidR="00370FE2" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00370FE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00D006B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> data specification </w:t>
       </w:r>
       <w:r w:rsidR="00AC78AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and requirements </w:t>
       </w:r>
-      <w:r w:rsidR="00370FE2" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00370FE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>prescribed by the Department</w:t>
       </w:r>
       <w:r w:rsidR="00AC78AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00370FE2" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00370FE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">that must be followed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2543B51D" w14:textId="77777777" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="005D1ED9" w:rsidP="005D1ED9">
-[...8 lines deleted...]
-    <w:p w14:paraId="3187D69A" w14:textId="65DDB12C" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="005D1ED9" w:rsidP="005D1ED9">
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="005D1ED9" w14:paraId="2543B51D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="005D1ED9" w14:paraId="3187D69A" w14:textId="65DDB12C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Beneficiary Assignment: Data Exchange Protocols</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4340AD35" w14:textId="77777777" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="005D1ED9" w:rsidP="005D1ED9">
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="005D1ED9" w14:paraId="4340AD35" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2798DA5D" w14:textId="02058067" w:rsidR="00AD6AC7" w:rsidRDefault="0069342E" w:rsidP="0069342E">
+    <w:p w:rsidR="00AD6AC7" w:rsidP="0069342E" w:rsidRDefault="0069342E" w14:paraId="2798DA5D" w14:textId="02058067">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Layout: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA270C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To streamline information exchange</w:t>
       </w:r>
@@ -4758,102 +4798,102 @@
       </w:r>
       <w:r w:rsidR="007F2A8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">standard layout that will </w:t>
       </w:r>
       <w:r w:rsidR="00DB20C5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be used to support Tailored Care </w:t>
       </w:r>
       <w:r w:rsidR="00336F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Management. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="OLE_LINK11"/>
+      <w:bookmarkStart w:name="OLE_LINK11" w:id="1"/>
       <w:r w:rsidR="00336F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the </w:t>
       </w:r>
       <w:r w:rsidR="00AD6AC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiary </w:t>
       </w:r>
       <w:r w:rsidR="00777C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00AD6AC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ssignment </w:t>
       </w:r>
       <w:r w:rsidR="0021016B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>file layout in the</w:t>
       </w:r>
       <w:r w:rsidR="00550168">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="OLE_LINK1"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00452101" w:rsidRPr="00452101">
+      <w:bookmarkStart w:name="OLE_LINK1" w:id="2"/>
+      <w:bookmarkStart w:name="OLE_LINK13" w:id="3"/>
+      <w:r w:rsidRPr="00452101" w:rsidR="00452101">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Specifications &amp; Requirements for sharing Beneficiary Assignment and Pharmacy Lock-in Data to Support Tailored Care Management </w:t>
       </w:r>
       <w:r w:rsidR="00567D91">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">guidance </w:t>
       </w:r>
       <w:r w:rsidR="00AD6AC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>document</w:t>
       </w:r>
       <w:r w:rsidR="004762F0">
         <w:rPr>
@@ -4874,789 +4914,789 @@
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="001C1659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
       <w:r w:rsidR="00B35556">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004762F0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="004762F0" w:rsidRPr="004762F0">
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="004762F0" w:rsidR="004762F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="6B3A77FD" w14:textId="22FEEE25" w:rsidR="0069342E" w:rsidRDefault="0069342E" w:rsidP="0069342E">
-[...8 lines deleted...]
-    <w:p w14:paraId="5D3CB6BA" w14:textId="4908BF57" w:rsidR="00895476" w:rsidRDefault="00C221F6" w:rsidP="00895476">
+    <w:p w:rsidR="0069342E" w:rsidP="0069342E" w:rsidRDefault="0069342E" w14:paraId="6B3A77FD" w14:textId="22FEEE25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00895476" w:rsidP="00895476" w:rsidRDefault="00C221F6" w14:paraId="5D3CB6BA" w14:textId="4908BF57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File Data</w:t>
       </w:r>
-      <w:r w:rsidR="005D1ED9" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="005D1ED9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scope:</w:t>
       </w:r>
-      <w:r w:rsidR="005D1ED9" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="005D1ED9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Current and future beneficiar</w:t>
       </w:r>
       <w:r w:rsidR="00B84131">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ies who are eligible for CMHRP per guidance in </w:t>
       </w:r>
       <w:r w:rsidR="00915850">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00915850" w:rsidRPr="002718F7">
+      <w:r w:rsidRPr="002718F7" w:rsidR="00915850">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH</w:t>
       </w:r>
       <w:r w:rsidR="00915850">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00915850" w:rsidRPr="00515A48">
+      <w:r w:rsidRPr="00515A48" w:rsidR="00915850">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I/DD</w:t>
       </w:r>
       <w:r w:rsidR="00915850">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> TP</w:t>
       </w:r>
-      <w:r w:rsidR="00915850" w:rsidRPr="00515A48">
+      <w:r w:rsidRPr="00515A48" w:rsidR="00915850">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contract</w:t>
       </w:r>
       <w:r w:rsidR="00915850">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00364300">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The CMHRP BA File should include all females ages 14-44 years old regardless of pregnancy. </w:t>
       </w:r>
       <w:r w:rsidR="00895476">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Full file should include the current active/future panel for the File Target. Full file should also include any termination since the previous full file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E5B1BC" w14:textId="7485FC86" w:rsidR="00853DB3" w:rsidRPr="00223E13" w:rsidRDefault="00853DB3" w:rsidP="00853DB3">
+    <w:p w:rsidRPr="00223E13" w:rsidR="00853DB3" w:rsidP="00853DB3" w:rsidRDefault="00853DB3" w14:paraId="10E5B1BC" w14:textId="7485FC86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223E13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Example: If a member is terminated with an effective date of 8/12/2021, and the BH I/DD TP receives this data on the same date. Then the incremental file should report this termination. The weekly full file for the week of 8/15/2021 should also include this member’s termination record. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="3744" w:tblpY="138"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1870"/>
         <w:gridCol w:w="1870"/>
         <w:gridCol w:w="1870"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004270A7" w14:paraId="070B08ED" w14:textId="77777777" w:rsidTr="004270A7">
+      <w:tr w:rsidR="004270A7" w:rsidTr="004270A7" w14:paraId="070B08ED" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1870" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="469699E7" w14:textId="77777777" w:rsidR="004270A7" w:rsidRDefault="004270A7">
+          <w:p w:rsidR="004270A7" w:rsidRDefault="004270A7" w14:paraId="469699E7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Member CNDS ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1870" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A9AFC80" w14:textId="77777777" w:rsidR="004270A7" w:rsidRDefault="004270A7">
+          <w:p w:rsidR="004270A7" w:rsidRDefault="004270A7" w14:paraId="1A9AFC80" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Start Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1870" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46D57C36" w14:textId="77777777" w:rsidR="004270A7" w:rsidRDefault="004270A7">
+          <w:p w:rsidR="004270A7" w:rsidRDefault="004270A7" w14:paraId="46D57C36" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>End Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004270A7" w14:paraId="238805AD" w14:textId="77777777" w:rsidTr="004270A7">
+      <w:tr w:rsidR="004270A7" w:rsidTr="004270A7" w14:paraId="238805AD" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1870" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+              <w:top w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D620F63" w14:textId="77777777" w:rsidR="004270A7" w:rsidRDefault="004270A7">
+          <w:p w:rsidR="004270A7" w:rsidRDefault="004270A7" w14:paraId="4D620F63" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>123456789</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1870" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+              <w:top w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45F53802" w14:textId="77777777" w:rsidR="004270A7" w:rsidRDefault="004270A7">
+          <w:p w:rsidR="004270A7" w:rsidRDefault="004270A7" w14:paraId="45F53802" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7/1/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1870" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+              <w:top w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B7285E8" w14:textId="77777777" w:rsidR="004270A7" w:rsidRDefault="004270A7">
+          <w:p w:rsidR="004270A7" w:rsidRDefault="004270A7" w14:paraId="6B7285E8" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8/12/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="533584B5" w14:textId="77777777" w:rsidR="004270A7" w:rsidRPr="004270A7" w:rsidRDefault="004270A7" w:rsidP="004270A7">
+    <w:p w:rsidRPr="004270A7" w:rsidR="004270A7" w:rsidP="004270A7" w:rsidRDefault="004270A7" w14:paraId="533584B5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5777F537" w14:textId="77777777" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="005D1ED9" w:rsidP="005D1ED9">
-[...8 lines deleted...]
-    <w:p w14:paraId="3BC01C9B" w14:textId="77777777" w:rsidR="004270A7" w:rsidRDefault="004270A7" w:rsidP="005D1ED9">
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="005D1ED9" w14:paraId="5777F537" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004270A7" w:rsidP="005D1ED9" w:rsidRDefault="004270A7" w14:paraId="3BC01C9B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7393CFE4" w14:textId="77777777" w:rsidR="004270A7" w:rsidRDefault="004270A7" w:rsidP="005D1ED9">
+    <w:p w:rsidR="004270A7" w:rsidP="005D1ED9" w:rsidRDefault="004270A7" w14:paraId="7393CFE4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30071466" w14:textId="541638F4" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="00C221F6" w:rsidP="005D1ED9">
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="00C221F6" w14:paraId="30071466" w14:textId="541638F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File</w:t>
       </w:r>
-      <w:r w:rsidR="005D1ED9" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="005D1ED9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Source:</w:t>
       </w:r>
-      <w:r w:rsidR="005D1ED9" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="005D1ED9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA66998" w14:textId="77777777" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="005D1ED9" w:rsidP="005D1ED9">
-[...8 lines deleted...]
-    <w:p w14:paraId="7D2DAC34" w14:textId="0FBC77F1" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="00436699" w:rsidP="005D1ED9">
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="005D1ED9" w14:paraId="1AA66998" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="00436699" w14:paraId="7D2DAC34" w14:textId="0FBC77F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File</w:t>
       </w:r>
-      <w:r w:rsidR="005D1ED9" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="005D1ED9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Target(s):</w:t>
       </w:r>
-      <w:r w:rsidR="005D1ED9" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="005D1ED9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LHD Care Management Data Platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C344BBD" w14:textId="77777777" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="005D1ED9" w:rsidP="005D1ED9">
-[...8 lines deleted...]
-    <w:p w14:paraId="091B57A4" w14:textId="39854020" w:rsidR="007841C9" w:rsidRDefault="005D1ED9" w:rsidP="007841C9">
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="005D1ED9" w14:paraId="5C344BBD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007841C9" w:rsidP="007841C9" w:rsidRDefault="005D1ED9" w14:paraId="091B57A4" w14:textId="39854020">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Type: </w:t>
       </w:r>
       <w:r w:rsidR="007841C9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the Beneficiary Assignment file type section </w:t>
       </w:r>
       <w:r w:rsidR="00D40044">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00755D73">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00FE437A" w:rsidRPr="00452101">
+      <w:r w:rsidRPr="00452101" w:rsidR="00FE437A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Specifications &amp; Requirements for sharing Beneficiary Assignment and Pharmacy Lock-in Data to Support Tailored Care Management </w:t>
       </w:r>
       <w:r w:rsidR="008941D4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">guidance </w:t>
       </w:r>
       <w:r w:rsidR="00FE437A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">document on the NC Medicaid </w:t>
       </w:r>
       <w:r w:rsidR="001C1659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
       <w:r w:rsidR="007841C9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="007841C9" w:rsidRPr="004762F0">
+      <w:hyperlink w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="004762F0" w:rsidR="007841C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B559BD0" w14:textId="77777777" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="005D1ED9" w:rsidP="005D1ED9">
-[...8 lines deleted...]
-    <w:p w14:paraId="6E473587" w14:textId="4E43A166" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="007178AD" w:rsidP="005D1ED9">
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="005D1ED9" w14:paraId="0B559BD0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="007178AD" w14:paraId="6E473587" w14:textId="4E43A166">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transmission Type:</w:t>
       </w:r>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB6BA6" w:rsidRPr="00033859">
+      <w:r w:rsidRPr="00033859" w:rsidR="00EB6BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Secure File Transfer Protocol (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00EB6BA6" w:rsidRPr="00033859">
+      <w:r w:rsidRPr="00033859" w:rsidR="00EB6BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sFTP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EB6BA6" w:rsidRPr="00033859">
+      <w:r w:rsidRPr="00033859" w:rsidR="00EB6BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00EB6BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Source and Target entities should work together to establish file exchange through secure file transfer protocol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDD7A5F" w14:textId="77777777" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="005D1ED9" w:rsidP="005D1ED9">
-[...8 lines deleted...]
-    <w:p w14:paraId="3E964397" w14:textId="16B85DC8" w:rsidR="009A689C" w:rsidRDefault="005D1ED9" w:rsidP="00507030">
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="005D1ED9" w14:paraId="3CDD7A5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A689C" w:rsidP="00507030" w:rsidRDefault="005D1ED9" w14:paraId="3E964397" w14:textId="16B85DC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Delivery Frequency: </w:t>
       </w:r>
-      <w:r w:rsidR="009A689C" w:rsidRPr="683ECB4E">
+      <w:r w:rsidRPr="683ECB4E" w:rsidR="009A689C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="009A689C" w:rsidRPr="683ECB4E">
+      <w:r w:rsidRPr="683ECB4E" w:rsidR="009A689C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="009A689C" w:rsidRPr="683ECB4E">
+      <w:r w:rsidRPr="683ECB4E" w:rsidR="009A689C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Full file followed by weekly full files. Weekly full files will ensure that data is reconciled between the source and target every week. The Department will share the production date for the 1</w:t>
       </w:r>
-      <w:r w:rsidR="009A689C" w:rsidRPr="683ECB4E">
+      <w:r w:rsidRPr="683ECB4E" w:rsidR="009A689C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="009A689C" w:rsidRPr="683ECB4E">
+      <w:r w:rsidRPr="683ECB4E" w:rsidR="009A689C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> full file through the Deployment schedule</w:t>
       </w:r>
       <w:r w:rsidR="009A689C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44630ED8" w14:textId="77777777" w:rsidR="00507030" w:rsidRDefault="00507030" w:rsidP="00507030">
-[...8 lines deleted...]
-    <w:p w14:paraId="617419F1" w14:textId="750B0F9E" w:rsidR="00507030" w:rsidRPr="00F5723E" w:rsidRDefault="00507030" w:rsidP="00507030">
+    <w:p w:rsidR="00507030" w:rsidP="00507030" w:rsidRDefault="00507030" w14:paraId="44630ED8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5723E" w:rsidR="00507030" w:rsidP="00507030" w:rsidRDefault="00507030" w14:paraId="617419F1" w14:textId="750B0F9E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5723E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon receipt of a beneficiary </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">enrollment information through the 834 files, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F5723E">
         <w:rPr>
@@ -5741,60 +5781,60 @@
       <w:r w:rsidRPr="00F5723E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">effective date and no later than 7 business days of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">coverage </w:t>
       </w:r>
       <w:r w:rsidRPr="00F5723E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>effective date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74768F70" w14:textId="77777777" w:rsidR="00507030" w:rsidRDefault="00507030" w:rsidP="00507030">
-[...8 lines deleted...]
-    <w:p w14:paraId="10FC72C1" w14:textId="273D446B" w:rsidR="00507030" w:rsidRDefault="00507030" w:rsidP="00507030">
+    <w:p w:rsidR="00507030" w:rsidP="00507030" w:rsidRDefault="00507030" w14:paraId="74768F70" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00507030" w:rsidP="00507030" w:rsidRDefault="00507030" w14:paraId="10FC72C1" w14:textId="273D446B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs should continue to send the beneficiary data to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
@@ -5823,690 +5863,672 @@
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">end date with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>them</w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6989AB0E" w14:textId="77777777" w:rsidR="00507030" w:rsidRDefault="00507030" w:rsidP="00CD73AD">
-[...8 lines deleted...]
-    <w:p w14:paraId="26D15CFF" w14:textId="77777777" w:rsidR="00B94504" w:rsidRDefault="00B94504" w:rsidP="00B94504">
+    <w:p w:rsidR="00507030" w:rsidP="00CD73AD" w:rsidRDefault="00507030" w14:paraId="6989AB0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B94504" w:rsidP="00B94504" w:rsidRDefault="00B94504" w14:paraId="26D15CFF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="OLE_LINK6"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK7" w:id="4"/>
+      <w:bookmarkStart w:name="OLE_LINK8" w:id="5"/>
+      <w:bookmarkStart w:name="OLE_LINK5" w:id="6"/>
+      <w:bookmarkStart w:name="OLE_LINK6" w:id="7"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The weekly full file should be sent every Sunday between 8:00 PM to 11:59 PM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E96F5D" w14:textId="043A7C1D" w:rsidR="00B94504" w:rsidRDefault="00B94504" w:rsidP="00B94504">
+    <w:p w:rsidR="00B94504" w:rsidP="00B94504" w:rsidRDefault="00B94504" w14:paraId="48E96F5D" w14:textId="043A7C1D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A full file should also be sent at the end of the month between 8:00 PM to 11:59 PM. If the end of the month is a Sunday, only weekly full file should be sent. If the end of the month is not Sunday, a </w:t>
       </w:r>
       <w:r w:rsidR="00FE1413">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">monthly </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>full file should be sent.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
-    <w:p w14:paraId="5E67AF4F" w14:textId="77777777" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="005D1ED9"/>
-    <w:p w14:paraId="4ABD6568" w14:textId="1C9147E6" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="005D1ED9" w:rsidP="005D1ED9">
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidRDefault="005D1ED9" w14:paraId="5E67AF4F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="005D1ED9" w14:paraId="4ABD6568" w14:textId="1C9147E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Naming Convention: </w:t>
       </w:r>
       <w:r w:rsidR="003A1422">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs</w:t>
       </w:r>
-      <w:r w:rsidR="003A1422" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="003A1422">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">are expected to follow the </w:t>
-[...8 lines deleted...]
-        <w:t>below file naming</w:t>
+        <w:t>are expected to follow the below file naming</w:t>
       </w:r>
       <w:r w:rsidR="009F1F61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00072138">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">conventions </w:t>
       </w:r>
       <w:r w:rsidR="009F1F61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>for full and incremental files</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="5EE81C59" w14:textId="67F5D430" w:rsidR="005D1ED9" w:rsidRPr="00223E13" w:rsidRDefault="00FA3DBB" w:rsidP="009F1F61">
+        <w:t>for full and incremental files.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE4FAE" w:rsidP="00BE4FAE" w:rsidRDefault="00BE4FAE" w14:paraId="3A5BD403" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00223E13" w:rsidR="005D1ED9" w:rsidP="009F1F61" w:rsidRDefault="00FA3DBB" w14:paraId="5EE81C59" w14:textId="67F5D430">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Weekly Full</w:t>
       </w:r>
-      <w:r w:rsidR="009F1F61" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="009F1F61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005D1ED9" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="005D1ED9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NCMT_</w:t>
       </w:r>
-      <w:r w:rsidR="0073756A" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="0073756A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD</w:t>
       </w:r>
-      <w:r w:rsidR="00794423" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="00794423">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="005D1ED9" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="005D1ED9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BeneficiaryAssignmentData</w:t>
       </w:r>
-      <w:r w:rsidR="000F2987" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="000F2987">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="005E2183" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="005E2183">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00AE4CF0" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="00AE4CF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UL</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005E2183" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="005E2183">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="005D1ED9" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="005D1ED9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00EC18A7" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="00EC18A7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TP</w:t>
       </w:r>
-      <w:r w:rsidR="005D1ED9" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="005D1ED9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ShortName</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005D1ED9" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="005D1ED9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;_</w:t>
       </w:r>
-      <w:r w:rsidR="00C23CE7" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="00C23CE7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;LHD&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="005D1ED9" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="005D1ED9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_ CCYYMMDD-HHMMSS.TXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138BEEA9" w14:textId="654E3C61" w:rsidR="005E2183" w:rsidRPr="00223E13" w:rsidRDefault="006971D7" w:rsidP="002258DE">
+    <w:p w:rsidRPr="00223E13" w:rsidR="005E2183" w:rsidP="002258DE" w:rsidRDefault="006971D7" w14:paraId="138BEEA9" w14:textId="654E3C61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">End of Month </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Full</w:t>
       </w:r>
       <w:r w:rsidRPr="00223E13" w:rsidDel="006971D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E2183" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="005E2183">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="005E2183" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="005E2183">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005E2183" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="005E2183">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NCMT_LHD_BeneficiaryAssignmentData_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FME</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005E2183" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="005E2183">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_&lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005E2183" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="005E2183">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TPShortName</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005E2183" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="005E2183">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;_&lt;LHD&gt;_ CCYYMMDD-HHMMSS.TXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441122DA" w14:textId="77777777" w:rsidR="00B20748" w:rsidRPr="008260EA" w:rsidRDefault="00B20748" w:rsidP="005D1ED9">
-[...8 lines deleted...]
-    <w:p w14:paraId="09946CCF" w14:textId="0D420093" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="005D1ED9" w:rsidP="005D1ED9">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00B20748" w:rsidP="005D1ED9" w:rsidRDefault="00B20748" w14:paraId="441122DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="005D1ED9" w14:paraId="09946CCF" w14:textId="0D420093">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Below are the short names for each </w:t>
       </w:r>
       <w:r w:rsidR="00354F69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TP, use these for &lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00354F69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TPShortName</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00354F69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1415D657" w14:textId="77777777" w:rsidR="00F93C8D" w:rsidRPr="00E22B25" w:rsidRDefault="00F93C8D" w:rsidP="006253FA">
+    <w:p w:rsidRPr="00E22B25" w:rsidR="00F93C8D" w:rsidP="006253FA" w:rsidRDefault="00F93C8D" w14:paraId="1415D657" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alliance</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>= ALLT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579CD821" w14:textId="77777777" w:rsidR="00F93C8D" w:rsidRPr="00E22B25" w:rsidRDefault="00F93C8D" w:rsidP="006253FA">
+    <w:p w:rsidRPr="00E22B25" w:rsidR="00F93C8D" w:rsidP="006253FA" w:rsidRDefault="00F93C8D" w14:paraId="579CD821" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Partners Health Management = PART</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560EE366" w14:textId="77777777" w:rsidR="00F93C8D" w:rsidRDefault="00F93C8D" w:rsidP="006253FA">
+    <w:p w:rsidR="00F93C8D" w:rsidP="006253FA" w:rsidRDefault="00F93C8D" w14:paraId="560EE366" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trillium Health Resources = TRIT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14369494" w14:textId="56BE080D" w:rsidR="00F93C8D" w:rsidRDefault="00F93C8D" w:rsidP="006253FA">
+    <w:p w:rsidR="00F93C8D" w:rsidP="006253FA" w:rsidRDefault="00F93C8D" w14:paraId="14369494" w14:textId="56BE080D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vaya Health = VAYT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB58DC3" w14:textId="77777777" w:rsidR="00C23CE7" w:rsidRDefault="00C23CE7" w:rsidP="001D1836">
-[...8 lines deleted...]
-    <w:p w14:paraId="209C7BA4" w14:textId="333E5EE9" w:rsidR="001D1836" w:rsidRDefault="001D1836" w:rsidP="003A49A4">
+    <w:p w:rsidR="00C23CE7" w:rsidP="001D1836" w:rsidRDefault="00C23CE7" w14:paraId="7BB58DC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001D1836" w:rsidP="003A49A4" w:rsidRDefault="001D1836" w14:paraId="209C7BA4" w14:textId="333E5EE9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00C026B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E3C09">
         <w:rPr>
@@ -6518,535 +6540,517 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F72817">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">should work with the </w:t>
       </w:r>
-      <w:r w:rsidR="00E943C7" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00E943C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD Care Management Data Platform</w:t>
       </w:r>
-      <w:r w:rsidR="00E943C7" w:rsidRPr="00F5723E">
+      <w:r w:rsidRPr="00F5723E" w:rsidR="00E943C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002061F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to align on a unique name/identifier that they can use</w:t>
       </w:r>
       <w:r w:rsidR="001907F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACBDECB" w14:textId="7A2EFCE4" w:rsidR="0063770E" w:rsidRDefault="0063770E" w:rsidP="003A49A4">
-[...8 lines deleted...]
-    <w:p w14:paraId="77A8AD70" w14:textId="1F6DF502" w:rsidR="0063770E" w:rsidRDefault="0063770E" w:rsidP="003A49A4">
+    <w:p w:rsidR="0063770E" w:rsidP="003A49A4" w:rsidRDefault="0063770E" w14:paraId="7ACBDECB" w14:textId="7A2EFCE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063770E" w:rsidP="003A49A4" w:rsidRDefault="0063770E" w14:paraId="77A8AD70" w14:textId="1F6DF502">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If an LHD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is looking for historical reconciliation management then, they should work with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F72817">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to do so.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550E6AD5" w14:textId="77777777" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="005D1ED9" w:rsidP="005D1ED9">
-[...8 lines deleted...]
-    <w:p w14:paraId="152EA034" w14:textId="77777777" w:rsidR="0046342B" w:rsidRDefault="0046342B" w:rsidP="0046342B">
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="005D1ED9" w14:paraId="550E6AD5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0046342B" w:rsidP="0046342B" w:rsidRDefault="0046342B" w14:paraId="152EA034" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Delivery, Acceptance &amp; Processing </w:t>
       </w:r>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Validation:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Department has </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>The Department has setup a standard process to validate successful file creation and delivery by the source entity and successful acceptance and ingestion by the target entity. All source and target entities will need to follow these standards and report information to the Department that will allow them to validate successful delivery and ingestion of data through interfaces standardized by the Department. These requirements will be shared with both the source and target entities by the Department’s Technology Operations (Tech Ops) team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="005D1ED9" w14:paraId="45BCAE38" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C27616" w:rsidP="00C27616" w:rsidRDefault="003E60BD" w14:paraId="637646DC" w14:textId="55781F59">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:sz w:val="22"/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Guidance: </w:t>
       </w:r>
       <w:r w:rsidR="00C27616">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the Beneficiary Assignment Data &amp; Additional guidance section of the </w:t>
       </w:r>
-      <w:r w:rsidR="00486C85" w:rsidRPr="00452101">
+      <w:r w:rsidRPr="00452101" w:rsidR="00486C85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Specifications &amp; Requirements for sharing Beneficiary Assignment and Pharmacy Lock-in Data to Support Tailored Care Management </w:t>
       </w:r>
       <w:r w:rsidR="00486C85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">guidance document on the NC Medicaid </w:t>
       </w:r>
       <w:r w:rsidR="001C1659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
       <w:r w:rsidR="00C27616">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00C27616" w:rsidRPr="004762F0">
+      <w:hyperlink w:history="1" r:id="rId18">
+        <w:r w:rsidRPr="004762F0" w:rsidR="00C27616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7926656C" w14:textId="77777777" w:rsidR="005D1ED9" w:rsidRPr="008260EA" w:rsidRDefault="005D1ED9" w:rsidP="005D1ED9">
-[...8 lines deleted...]
-    <w:p w14:paraId="46C4ABE5" w14:textId="56E7FC5E" w:rsidR="001E1055" w:rsidRDefault="00DA2D6F" w:rsidP="001E1055">
+    <w:p w:rsidRPr="008260EA" w:rsidR="005D1ED9" w:rsidP="005D1ED9" w:rsidRDefault="005D1ED9" w14:paraId="7926656C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E1055" w:rsidP="001E1055" w:rsidRDefault="00DA2D6F" w14:paraId="46C4ABE5" w14:textId="56E7FC5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536ACF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="0002516C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00536ACF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D </w:t>
       </w:r>
-      <w:r w:rsidR="00495BA6" w:rsidRPr="00536ACF">
+      <w:r w:rsidRPr="00536ACF" w:rsidR="00495BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Care Management Data Platform </w:t>
       </w:r>
       <w:r w:rsidR="0096638F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Integration &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00536ACF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Testing</w:t>
       </w:r>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00BC667D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department expects </w:t>
       </w:r>
-      <w:r w:rsidR="00BC667D" w:rsidRPr="00F72817">
+      <w:r w:rsidRPr="00F72817" w:rsidR="00BC667D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs </w:t>
       </w:r>
       <w:r w:rsidR="00BC667D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to work with the LHD Care Management Data Platform Vendor and to successfully implement and test this interface per the implementation timeline and requirements provided by the Department. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B502E7F" w14:textId="77777777" w:rsidR="003F2DC7" w:rsidRPr="008260EA" w:rsidRDefault="003E15B8" w:rsidP="00410E3E">
+    <w:p w:rsidRPr="008260EA" w:rsidR="003F2DC7" w:rsidP="00410E3E" w:rsidRDefault="003E15B8" w14:paraId="4B502E7F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E14AC48" w14:textId="26D8F074" w:rsidR="00BE28DF" w:rsidRPr="008260EA" w:rsidRDefault="00BE28DF" w:rsidP="00BE28DF">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00BE28DF" w:rsidP="00BE28DF" w:rsidRDefault="00BE28DF" w14:paraId="5E14AC48" w14:textId="26D8F074">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="000164F4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006260A3" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="006260A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Medical </w:t>
       </w:r>
-      <w:r w:rsidR="00456219" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00456219">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Managed Care </w:t>
       </w:r>
-      <w:r w:rsidR="006260A3" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="006260A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Encounters &amp; Carved-Out </w:t>
       </w:r>
-      <w:r w:rsidR="00456219" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00456219">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Fee for Service </w:t>
       </w:r>
-      <w:r w:rsidR="006260A3" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="006260A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Claims: Data Exchange Protocols</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56244E2D" w14:textId="77777777" w:rsidR="00AB4461" w:rsidRPr="008260EA" w:rsidRDefault="00AB4461" w:rsidP="00AB4461">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB4461" w:rsidP="00AB4461" w:rsidRDefault="00AB4461" w14:paraId="56244E2D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F2C9DB" w14:textId="561CF99C" w:rsidR="000559FB" w:rsidRDefault="00AB4461" w:rsidP="00AB4461">
+    <w:p w:rsidR="000559FB" w:rsidP="00AB4461" w:rsidRDefault="00AB4461" w14:paraId="55F2C9DB" w14:textId="561CF99C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Layout: </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To streamline information exchange, and reduce costs and administrative burden for all stakeholders, the Department has developed flat file layouts using the standard 837 </w:t>
       </w:r>
@@ -7141,228 +7145,210 @@
       </w:r>
       <w:r w:rsidR="0040210F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">medical </w:t>
       </w:r>
       <w:r w:rsidR="000559FB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>claims and encounters standard layout used to support Tailored Care Management. Please refer to the Medical Encounters &amp; Historical Claims file layout in the</w:t>
       </w:r>
       <w:r w:rsidR="00D47C60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="OLE_LINK14"/>
-      <w:r w:rsidR="00F01237" w:rsidRPr="00F01237">
+      <w:bookmarkStart w:name="OLE_LINK14" w:id="8"/>
+      <w:r w:rsidRPr="00F01237" w:rsidR="00F01237">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data Specifications &amp; Requirements for sharing Historical and Current Claims &amp; Encounters Data to Support Tailored Care Management</w:t>
       </w:r>
       <w:r w:rsidR="00F01237">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> guidance</w:t>
       </w:r>
       <w:r w:rsidR="000559FB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> document</w:t>
       </w:r>
       <w:r w:rsidR="009E5404">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the NC Medicaid </w:t>
       </w:r>
       <w:r w:rsidR="001C1659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
       <w:r w:rsidR="000559FB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="000559FB" w:rsidRPr="000559FB">
+      <w:hyperlink w:history="1" r:id="rId19">
+        <w:r w:rsidRPr="000559FB" w:rsidR="000559FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000559FB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="04BB3546" w14:textId="77777777" w:rsidR="00AB4461" w:rsidRPr="008260EA" w:rsidRDefault="00AB4461" w:rsidP="00AB4461">
-[...8 lines deleted...]
-    <w:p w14:paraId="24323E93" w14:textId="40D84861" w:rsidR="00D84797" w:rsidRDefault="00D84797" w:rsidP="00D84797">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB4461" w:rsidP="00AB4461" w:rsidRDefault="00AB4461" w14:paraId="04BB3546" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D84797" w:rsidP="00D84797" w:rsidRDefault="00D84797" w14:paraId="24323E93" w14:textId="40D84861">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Delivery, Acceptance &amp; Processing </w:t>
       </w:r>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Validation:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Department has </w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="5655BB58" w14:textId="7047F194" w:rsidR="007245FD" w:rsidRDefault="00321181" w:rsidP="007245FD">
+        <w:t>The Department has setup a standard process to validate successful file creation and delivery by the source entity and successful acceptance and ingestion by the target entity. All source and target entities will need to follow these standards and report information to the Department that will allow them to validate successful delivery and ingestion of data through interfaces standardized by the Department. These requirements will be shared with both the source and target entities by the Department’s Technology Operations (Tech Ops) team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00321181" w:rsidP="00D84797" w:rsidRDefault="00321181" w14:paraId="445D83F6" w14:textId="529C3C39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007245FD" w:rsidP="007245FD" w:rsidRDefault="00321181" w14:paraId="5655BB58" w14:textId="7047F194">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Data Guidance: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="OLE_LINK12"/>
+      <w:bookmarkStart w:name="OLE_LINK12" w:id="9"/>
       <w:r w:rsidR="007245FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the Medical </w:t>
       </w:r>
       <w:r w:rsidR="00DD4A3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Claims</w:t>
       </w:r>
       <w:r w:rsidR="007245FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00DD4A3E">
@@ -7415,130 +7401,130 @@
       </w:r>
       <w:r w:rsidR="007245FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00866BB0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="007245FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="OLE_LINK2"/>
-      <w:r w:rsidR="00502C84" w:rsidRPr="00F01237">
+      <w:bookmarkStart w:name="OLE_LINK2" w:id="10"/>
+      <w:r w:rsidRPr="00F01237" w:rsidR="00502C84">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data Specifications &amp; Requirements for sharing Historical and Current Claims &amp; Encounters Data to Support Tailored Care Management</w:t>
       </w:r>
       <w:r w:rsidR="00502C84">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> guidance document</w:t>
       </w:r>
       <w:r w:rsidR="009E5404">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the NC Medicaid </w:t>
       </w:r>
       <w:r w:rsidR="001C1659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
       <w:r w:rsidR="007245FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="007245FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId20">
         <w:r w:rsidR="007245FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007245FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CC0836" w14:textId="77777777" w:rsidR="00697491" w:rsidRDefault="00697491" w:rsidP="007245FD">
-[...8 lines deleted...]
-    <w:p w14:paraId="14F5DB14" w14:textId="5AB0E648" w:rsidR="00697491" w:rsidRDefault="00593584" w:rsidP="007245FD">
+    <w:p w:rsidR="00697491" w:rsidP="007245FD" w:rsidRDefault="00697491" w14:paraId="77CC0836" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00697491" w:rsidP="007245FD" w:rsidRDefault="00593584" w14:paraId="14F5DB14" w14:textId="5AB0E648">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593584">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tribal Code:</w:t>
       </w:r>
       <w:r w:rsidRPr="00593584">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7562,60 +7548,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can populate the Tribal Code field in medical professional, and medical institutional</w:t>
       </w:r>
       <w:r w:rsidR="00E77BCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> claims</w:t>
       </w:r>
       <w:r w:rsidRPr="00593584">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> file layouts using a 3-digit value as seen in NC Tracks, or a 0 or 1 value as seen in EPS; this field can also have null values. Target system should be able to ingest all valid values.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="41CD120B" w14:textId="733A00C4" w:rsidR="00131330" w:rsidRDefault="00131330" w:rsidP="00AB4461">
-[...8 lines deleted...]
-    <w:p w14:paraId="62CA899A" w14:textId="0EDFE590" w:rsidR="00321181" w:rsidRDefault="00321181" w:rsidP="00321181">
+    <w:p w:rsidR="00131330" w:rsidP="00AB4461" w:rsidRDefault="00131330" w14:paraId="41CD120B" w14:textId="733A00C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00321181" w:rsidP="00321181" w:rsidRDefault="00321181" w14:paraId="62CA899A" w14:textId="0EDFE590">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536ACF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00E745CB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7663,85 +7649,85 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department expects </w:t>
       </w:r>
       <w:r w:rsidRPr="00F72817">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to work with the LHD Care Management Data Platform Vendor and to successfully implement and test this interface per the implementation timeline and requirements provided by the Department. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CA7DD6" w14:textId="77777777" w:rsidR="005B7417" w:rsidRDefault="005B7417" w:rsidP="003A49A4">
+    <w:p w:rsidR="005B7417" w:rsidP="003A49A4" w:rsidRDefault="005B7417" w14:paraId="25CA7DD6" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7393D63B" w14:textId="6242552D" w:rsidR="00AB4461" w:rsidRPr="008260EA" w:rsidRDefault="00AB4461" w:rsidP="00AB4461">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB4461" w:rsidP="00AB4461" w:rsidRDefault="00AB4461" w14:paraId="7393D63B" w14:textId="6242552D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Medical Encounters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098E8647" w14:textId="35BFB53A" w:rsidR="00AB4461" w:rsidRPr="008260EA" w:rsidRDefault="00AB4461" w:rsidP="00AB4461">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB4461" w:rsidP="00AB4461" w:rsidRDefault="00AB4461" w14:paraId="098E8647" w14:textId="35BFB53A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00686DED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7750,69 +7736,69 @@
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data Scope:</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Paid and Denied Medical encounters</w:t>
       </w:r>
       <w:r w:rsidR="00B9127B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 1</w:t>
       </w:r>
-      <w:r w:rsidR="00B9127B" w:rsidRPr="003A49A4">
+      <w:r w:rsidRPr="003A49A4" w:rsidR="00B9127B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidR="00B9127B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> file should include 24 months of historical medical encounters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC21A8D" w14:textId="61E59335" w:rsidR="00AB4461" w:rsidRPr="008260EA" w:rsidRDefault="00AB4461" w:rsidP="00AB4461">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB4461" w:rsidP="00AB4461" w:rsidRDefault="00AB4461" w14:paraId="3BC21A8D" w14:textId="61E59335">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00686DED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File</w:t>
@@ -7829,201 +7815,201 @@
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E676B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20815503" w14:textId="77777777" w:rsidR="00AB4461" w:rsidRPr="008260EA" w:rsidRDefault="00AB4461" w:rsidP="00AB4461">
-[...8 lines deleted...]
-    <w:p w14:paraId="1CA71A00" w14:textId="3F4D4CFE" w:rsidR="00AB4461" w:rsidRPr="008260EA" w:rsidRDefault="008104D7" w:rsidP="00AB4461">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB4461" w:rsidP="00AB4461" w:rsidRDefault="00AB4461" w14:paraId="20815503" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB4461" w:rsidP="00AB4461" w:rsidRDefault="008104D7" w14:paraId="1CA71A00" w14:textId="3F4D4CFE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File</w:t>
       </w:r>
-      <w:r w:rsidR="00AB4461" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00AB4461">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Target(s):</w:t>
       </w:r>
-      <w:r w:rsidR="00AB4461" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00AB4461">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LHD Care Management Data Platform. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519D3788" w14:textId="77777777" w:rsidR="00AB4461" w:rsidRPr="008260EA" w:rsidRDefault="00AB4461" w:rsidP="00AB4461">
-[...8 lines deleted...]
-    <w:p w14:paraId="7E3F10E7" w14:textId="62EC892E" w:rsidR="007E61BA" w:rsidRDefault="00AB4461">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB4461" w:rsidP="00AB4461" w:rsidRDefault="00AB4461" w14:paraId="519D3788" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E61BA" w:rsidRDefault="00AB4461" w14:paraId="7E3F10E7" w14:textId="62EC892E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Type: </w:t>
       </w:r>
       <w:r w:rsidR="00A44567">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the Medical Encounters file type section of the </w:t>
       </w:r>
-      <w:r w:rsidR="009E5404" w:rsidRPr="00F01237">
+      <w:r w:rsidRPr="00F01237" w:rsidR="009E5404">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data Specifications &amp; Requirements for sharing Historical and Current Claims &amp; Encounters Data to Support Tailored Care Management</w:t>
       </w:r>
       <w:r w:rsidR="009E5404">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> guidance document on the NC Medicaid </w:t>
       </w:r>
       <w:r w:rsidR="001C1659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
       <w:r w:rsidR="009E5404">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A44567">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId21">
         <w:r w:rsidR="00A44567">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A44567">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B8671A" w14:textId="77777777" w:rsidR="007E61BA" w:rsidRPr="008260EA" w:rsidRDefault="007E61BA" w:rsidP="007E61BA">
+    <w:p w:rsidRPr="008260EA" w:rsidR="007E61BA" w:rsidP="007E61BA" w:rsidRDefault="007E61BA" w14:paraId="37B8671A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0688B7E2" w14:textId="77777777" w:rsidR="000501BA" w:rsidRDefault="000501BA" w:rsidP="007E61BA">
+    <w:p w:rsidR="000501BA" w:rsidP="007E61BA" w:rsidRDefault="000501BA" w14:paraId="0688B7E2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transmission Type:</w:t>
@@ -8033,336 +8019,336 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sFTP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Source and Target entities should work together to establish file exchange through secure file transfer protocol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650FA280" w14:textId="77777777" w:rsidR="00AB4461" w:rsidRPr="008260EA" w:rsidRDefault="00AB4461" w:rsidP="00AB4461">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB4461" w:rsidP="00AB4461" w:rsidRDefault="00AB4461" w14:paraId="650FA280" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06BBE699" w14:textId="39B0540D" w:rsidR="007966D6" w:rsidRDefault="00AB4461" w:rsidP="37A50968">
+    <w:p w:rsidR="007966D6" w:rsidP="37A50968" w:rsidRDefault="00AB4461" w14:paraId="06BBE699" w14:textId="39B0540D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Hlk13305401"/>
-      <w:bookmarkStart w:id="12" w:name="_Hlk13122010"/>
+      <w:bookmarkStart w:name="_Hlk13305401" w:id="11"/>
+      <w:bookmarkStart w:name="_Hlk13122010" w:id="12"/>
       <w:r w:rsidRPr="37A50968">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File Delivery Frequency</w:t>
       </w:r>
       <w:r w:rsidRPr="37A50968">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="002E3519" w:rsidRPr="37A50968">
+      <w:r w:rsidRPr="37A50968" w:rsidR="002E3519">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>At least Monthly</w:t>
       </w:r>
-      <w:r w:rsidR="04D9BF2F" w:rsidRPr="37A50968">
+      <w:r w:rsidRPr="37A50968" w:rsidR="04D9BF2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Department recommends weekly frequency. </w:t>
       </w:r>
-      <w:r w:rsidR="002E3519" w:rsidRPr="37A50968">
+      <w:r w:rsidRPr="37A50968" w:rsidR="002E3519">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="002E3519" w:rsidRPr="37A50968">
+      <w:r w:rsidRPr="37A50968" w:rsidR="002E3519">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="002E3519" w:rsidRPr="37A50968">
+      <w:r w:rsidRPr="37A50968" w:rsidR="002E3519">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> full file followed by</w:t>
       </w:r>
-      <w:r w:rsidR="00BD1601" w:rsidRPr="37A50968">
+      <w:r w:rsidRPr="37A50968" w:rsidR="00BD1601">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E3519" w:rsidRPr="37A50968">
+      <w:r w:rsidRPr="37A50968" w:rsidR="002E3519">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>incremental files.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E86B53F" w14:textId="77777777" w:rsidR="007966D6" w:rsidRDefault="007966D6">
+    <w:p w:rsidR="007966D6" w:rsidRDefault="007966D6" w14:paraId="5E86B53F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E2BC2D8" w14:textId="62FE1C0A" w:rsidR="00BD59E9" w:rsidRPr="00223E13" w:rsidRDefault="2E95DF7D" w:rsidP="7647A1F1">
+    <w:p w:rsidRPr="00223E13" w:rsidR="00BD59E9" w:rsidP="7647A1F1" w:rsidRDefault="2E95DF7D" w14:paraId="0E2BC2D8" w14:textId="62FE1C0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1st full and </w:t>
       </w:r>
-      <w:r w:rsidR="00D37A19" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00D37A19">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">going </w:t>
       </w:r>
-      <w:r w:rsidR="007470A9" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="007470A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00A6178B" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00A6178B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncremental file</w:t>
       </w:r>
-      <w:r w:rsidR="00A95F8C" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00A95F8C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00A6178B" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00A6178B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be sent </w:t>
       </w:r>
-      <w:r w:rsidR="004E5D12" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="004E5D12">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">between </w:t>
       </w:r>
-      <w:r w:rsidR="002307FC" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="002307FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8:00 PM and 11:59 PM </w:t>
       </w:r>
-      <w:r w:rsidR="28B37B3B" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="28B37B3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on Sunday. </w:t>
       </w:r>
-      <w:r w:rsidR="00037FE9" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00037FE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="28B37B3B" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="28B37B3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eekly frequency files should be sent </w:t>
       </w:r>
-      <w:r w:rsidR="009A257A" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="009A257A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>every</w:t>
       </w:r>
-      <w:r w:rsidR="00112777" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00112777">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sunday</w:t>
       </w:r>
-      <w:r w:rsidR="009A257A" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="009A257A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00037FE9" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00037FE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="144EE87A" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="144EE87A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onthly frequency files should be sent on 1</w:t>
       </w:r>
-      <w:r w:rsidR="144EE87A" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="144EE87A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="144EE87A" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="144EE87A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sunday of the month.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFA5386" w14:textId="242844C2" w:rsidR="00C354CD" w:rsidRPr="007966D6" w:rsidRDefault="00C354CD" w:rsidP="37A50968">
+    <w:p w:rsidRPr="007966D6" w:rsidR="00C354CD" w:rsidP="37A50968" w:rsidRDefault="00C354CD" w14:paraId="7FFA5386" w14:textId="242844C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="248A1449" w14:textId="463650DB" w:rsidR="002E3519" w:rsidRPr="003A49A4" w:rsidRDefault="002E3519" w:rsidP="002E3519">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="002E3519" w:rsidP="002E3519" w:rsidRDefault="002E3519" w14:paraId="248A1449" w14:textId="463650DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs should share the first Medical Encounter file </w:t>
       </w:r>
       <w:r w:rsidR="0095115F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -8375,51 +8361,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> upon 834 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>confirmation</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of assignment for that beneficiary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6038EBD1" w14:textId="7B205D5E" w:rsidR="002E3519" w:rsidRPr="003A49A4" w:rsidRDefault="002E3519" w:rsidP="002E3519">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="002E3519" w:rsidP="002E3519" w:rsidRDefault="002E3519" w14:paraId="6038EBD1" w14:textId="7B205D5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon receipt of a beneficiary the </w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8441,129 +8427,109 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Medical</w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Encounters file to the </w:t>
       </w:r>
       <w:r w:rsidR="0095115F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD vendors</w:t>
       </w:r>
-      <w:r w:rsidR="0095115F" w:rsidRPr="002E3519">
+      <w:r w:rsidRPr="002E3519" w:rsidR="0095115F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">up to 30 calendar days prior to the effective begin date and </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="02BB8CB8" w14:textId="65F9E994" w:rsidR="002E3519" w:rsidRPr="003A49A4" w:rsidRDefault="002E3519" w:rsidP="002E3519">
+        <w:t>up to 30 calendar days prior to the effective begin date and sent no later than 7 business days of the effective date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A49A4" w:rsidR="002E3519" w:rsidP="002E3519" w:rsidRDefault="002E3519" w14:paraId="02BB8CB8" w14:textId="65F9E994">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs </w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">should continue to send the Medical Encounter File to the </w:t>
       </w:r>
       <w:r w:rsidR="00071038">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD vendors</w:t>
       </w:r>
-      <w:r w:rsidR="00071038" w:rsidRPr="002E3519">
+      <w:r w:rsidRPr="002E3519" w:rsidR="00071038">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">up until the </w:t>
       </w:r>
       <w:r w:rsidR="00BB32AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
@@ -8574,525 +8540,505 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>HD</w:t>
       </w:r>
       <w:r w:rsidR="00BB32AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> effective end date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70120F83" w14:textId="77777777" w:rsidR="002E3519" w:rsidRPr="003A49A4" w:rsidRDefault="002E3519" w:rsidP="002E3519">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="002E3519" w:rsidP="002E3519" w:rsidRDefault="002E3519" w14:paraId="70120F83" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs should ensure that all new and updated transactions are picked up as part of Incremental file generation. If an encounter goes through multiple adjustments since the creation of last file, all those transactions should be included in the next file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE9F5EC" w14:textId="476C6C6F" w:rsidR="002E3519" w:rsidRPr="003A49A4" w:rsidRDefault="002E3519" w:rsidP="002E3519">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="002E3519" w:rsidP="002E3519" w:rsidRDefault="002E3519" w14:paraId="7FE9F5EC" w14:textId="476C6C6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">BH I/DD TPs are required to submit all managed care encounters to the Department EPS system. If BH I/DD TPs make any changes to their encounters to resolve any exceptions reported by the EPS system. Those updated encounter records are required to be included in the incremental files that BH I/DD TPs will be sending to </w:t>
       </w:r>
       <w:r w:rsidR="002C33D3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">LHD </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002C33D3">
+        <w:t>LHD vendors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>vendors</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> this will ensure data integrity across systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF2BC78" w14:textId="5F0ACE17" w:rsidR="00DB244A" w:rsidRDefault="002C33D3" w:rsidP="003A49A4">
+    <w:p w:rsidR="00DB244A" w:rsidP="003A49A4" w:rsidRDefault="002C33D3" w14:paraId="2DF2BC78" w14:textId="5F0ACE17">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD vendors</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3519">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E3519" w:rsidRPr="003A49A4">
+      <w:r w:rsidRPr="003A49A4" w:rsidR="002E3519">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">can separately request BH I/DD TPs for a full file for reconciliation purposes, as needed. BH I/DD TPs are required to work with </w:t>
       </w:r>
       <w:r w:rsidR="001D2E5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD vendors</w:t>
       </w:r>
-      <w:r w:rsidR="002E3519" w:rsidRPr="003A49A4">
+      <w:r w:rsidRPr="003A49A4" w:rsidR="002E3519">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure data integrity between both systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C912E2F" w14:textId="77777777" w:rsidR="00D82D37" w:rsidRPr="003A49A4" w:rsidRDefault="00D82D37" w:rsidP="00BF241D">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="00D82D37" w:rsidP="00BF241D" w:rsidRDefault="00D82D37" w14:paraId="3C912E2F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkEnd w:id="12"/>
-    <w:p w14:paraId="4A9A6C0D" w14:textId="78FD0808" w:rsidR="00AB4461" w:rsidRPr="00D37A19" w:rsidRDefault="00AB4461" w:rsidP="00D37A19">
+    <w:p w:rsidRPr="00D37A19" w:rsidR="00AB4461" w:rsidP="00D37A19" w:rsidRDefault="00AB4461" w14:paraId="4A9A6C0D" w14:textId="78FD0808">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Naming Convention: </w:t>
       </w:r>
       <w:r w:rsidR="00E676B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">s are expected to follow the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>s are expected to follow the below file naming convention</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>below file naming convention</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D37A19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NCMT_</w:t>
       </w:r>
-      <w:r w:rsidR="00773655" w:rsidRPr="00D37A19">
+      <w:r w:rsidRPr="00D37A19" w:rsidR="00773655">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD</w:t>
       </w:r>
-      <w:r w:rsidR="005462AD" w:rsidRPr="00D37A19">
+      <w:r w:rsidRPr="00D37A19" w:rsidR="005462AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="002A5313" w:rsidRPr="00D37A19">
+      <w:r w:rsidRPr="00D37A19" w:rsidR="002A5313">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D37A19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MedicalEncounterClaimData</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002A5313" w:rsidRPr="00D37A19">
+      <w:r w:rsidRPr="00D37A19" w:rsidR="002A5313">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00D37A19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_&lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E676B6" w:rsidRPr="00D37A19">
+      <w:r w:rsidRPr="00D37A19" w:rsidR="00E676B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TP</w:t>
       </w:r>
       <w:r w:rsidRPr="00D37A19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ShortName</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D37A19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;_</w:t>
       </w:r>
-      <w:r w:rsidR="004C3418" w:rsidRPr="00D37A19">
+      <w:r w:rsidRPr="00D37A19" w:rsidR="004C3418">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;LHD&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00D37A19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_ CCYYMMDD-HHMMSS.TXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21300A4A" w14:textId="77777777" w:rsidR="00AB4461" w:rsidRDefault="00AB4461" w:rsidP="00AB4461">
+    <w:p w:rsidR="00AB4461" w:rsidP="00AB4461" w:rsidRDefault="00AB4461" w14:paraId="21300A4A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F833D1B" w14:textId="77777777" w:rsidR="00E86D86" w:rsidRPr="008260EA" w:rsidRDefault="00E86D86" w:rsidP="00E86D86">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E86D86" w:rsidP="00E86D86" w:rsidRDefault="00E86D86" w14:paraId="2F833D1B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Below are the values that need to be used for &lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MedicalEncounterClaimData</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CC0F2C" w14:textId="77777777" w:rsidR="00E86D86" w:rsidRPr="008260EA" w:rsidRDefault="00E86D86" w:rsidP="00E86D86">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E86D86" w:rsidP="00E86D86" w:rsidRDefault="00E86D86" w14:paraId="58CC0F2C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Medical Encounter Claim Professional Header = MEDENCCLMPHD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276EFE13" w14:textId="77777777" w:rsidR="00E86D86" w:rsidRPr="008260EA" w:rsidRDefault="00E86D86" w:rsidP="00E86D86">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E86D86" w:rsidP="00E86D86" w:rsidRDefault="00E86D86" w14:paraId="276EFE13" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Medical Encounter Claim Professional Line = MEDENCCLMPLN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6815F8BD" w14:textId="77777777" w:rsidR="00E86D86" w:rsidRPr="008260EA" w:rsidRDefault="00E86D86" w:rsidP="00E86D86">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E86D86" w:rsidP="00E86D86" w:rsidRDefault="00E86D86" w14:paraId="6815F8BD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Medical Encounter Claim </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Institutional </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Header = MEDENCCLMIHD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF462B2" w14:textId="3E01A1DD" w:rsidR="00E86D86" w:rsidRDefault="00E86D86" w:rsidP="00E86D86">
+    <w:p w:rsidR="00E86D86" w:rsidP="00E86D86" w:rsidRDefault="00E86D86" w14:paraId="2DF462B2" w14:textId="3E01A1DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Medical Encounter Claim </w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Institutional </w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Line = MEDENCCLMILN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3E712E" w14:textId="77777777" w:rsidR="00E86D86" w:rsidRPr="008260EA" w:rsidRDefault="00E86D86" w:rsidP="00AB4461">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E86D86" w:rsidP="00AB4461" w:rsidRDefault="00E86D86" w14:paraId="4F3E712E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3255F801" w14:textId="77777777" w:rsidR="00E676B6" w:rsidRPr="008260EA" w:rsidRDefault="00E676B6" w:rsidP="00E676B6">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E676B6" w:rsidP="00E676B6" w:rsidRDefault="00E676B6" w14:paraId="3255F801" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Below are the short names for each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TP, use these for &lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -9100,213 +9046,213 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TPShortName</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271807DF" w14:textId="77777777" w:rsidR="00E676B6" w:rsidRPr="00E22B25" w:rsidRDefault="00E676B6" w:rsidP="00E676B6">
+    <w:p w:rsidRPr="00E22B25" w:rsidR="00E676B6" w:rsidP="00E676B6" w:rsidRDefault="00E676B6" w14:paraId="271807DF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alliance</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>= ALLT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C73C589" w14:textId="77777777" w:rsidR="00E676B6" w:rsidRPr="00E22B25" w:rsidRDefault="00E676B6" w:rsidP="00E676B6">
+    <w:p w:rsidRPr="00E22B25" w:rsidR="00E676B6" w:rsidP="00E676B6" w:rsidRDefault="00E676B6" w14:paraId="7C73C589" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Partners Health Management = PART</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184596DD" w14:textId="77777777" w:rsidR="00E676B6" w:rsidRDefault="00E676B6" w:rsidP="00E676B6">
+    <w:p w:rsidR="00E676B6" w:rsidP="00E676B6" w:rsidRDefault="00E676B6" w14:paraId="184596DD" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trillium Health Resources = TRIT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B95349" w14:textId="77777777" w:rsidR="00E676B6" w:rsidRPr="001540E5" w:rsidRDefault="00E676B6" w:rsidP="00E676B6">
+    <w:p w:rsidRPr="001540E5" w:rsidR="00E676B6" w:rsidP="00E676B6" w:rsidRDefault="00E676B6" w14:paraId="40B95349" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaya Health = VAYT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3FEA64" w14:textId="77777777" w:rsidR="00AB4461" w:rsidRPr="008260EA" w:rsidRDefault="00AB4461" w:rsidP="00AB4461">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00AB4461" w:rsidP="00AB4461" w:rsidRDefault="00AB4461" w14:paraId="7F3FEA64" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="328D1538" w14:textId="7FC0C588" w:rsidR="00946773" w:rsidRPr="001540E5" w:rsidRDefault="00946773" w:rsidP="003A49A4">
+    <w:p w:rsidRPr="001540E5" w:rsidR="00946773" w:rsidP="003A49A4" w:rsidRDefault="00946773" w14:paraId="328D1538" w14:textId="7FC0C588">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00C026B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -9320,377 +9266,395 @@
       <w:r w:rsidRPr="00F72817">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>should work with the LHD vendors to align on a unique name/identifier that they can use</w:t>
       </w:r>
       <w:r w:rsidR="00695391">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52329DC1" w14:textId="77777777" w:rsidR="005456D6" w:rsidRPr="008260EA" w:rsidRDefault="005456D6" w:rsidP="002258DE">
+    <w:p w:rsidRPr="008260EA" w:rsidR="005456D6" w:rsidP="002258DE" w:rsidRDefault="005456D6" w14:paraId="52329DC1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7308F1C1" w14:textId="4E4BC709" w:rsidR="00BB7802" w:rsidRPr="0052491B" w:rsidRDefault="0052491B" w:rsidP="0052491B">
+    <w:p w:rsidRPr="0052491B" w:rsidR="00BB7802" w:rsidP="0052491B" w:rsidRDefault="0052491B" w14:paraId="7308F1C1" w14:textId="4E4BC709">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Carved Out Fee-For-Service Claims</w:t>
       </w:r>
       <w:r w:rsidR="007B7F4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Non Dental)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007B7F4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="392F78DE" w14:textId="448E66FE" w:rsidR="003B7EFA" w:rsidRPr="008260EA" w:rsidRDefault="00907360" w:rsidP="0052491B">
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non Dental</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007B7F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0052491B" w:rsidP="00CB0E81" w:rsidRDefault="0052491B" w14:paraId="504B10CD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="003B7EFA" w:rsidP="0052491B" w:rsidRDefault="00907360" w14:paraId="392F78DE" w14:textId="448E66FE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TP contract </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for the </w:t>
       </w:r>
-      <w:r w:rsidR="00CB0E81" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00CB0E81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">services </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">that are </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CB0E81" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00CB0E81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>carved-out</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007B7F4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. All Carved Out Services outside of Dental Claims should be sent using the Medical Professional and Medical Institutional Claims layouts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4847FA5E" w14:textId="30ECA8BB" w:rsidR="0052491B" w:rsidRDefault="0052491B" w:rsidP="00D93E25">
+    <w:p w:rsidR="0052491B" w:rsidP="00D93E25" w:rsidRDefault="0052491B" w14:paraId="4847FA5E" w14:textId="30ECA8BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45186136" w14:textId="77777777" w:rsidR="0001434A" w:rsidRDefault="0001434A" w:rsidP="0001434A">
+    <w:p w:rsidR="0001434A" w:rsidP="0001434A" w:rsidRDefault="0001434A" w14:paraId="45186136" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Historical &amp; Ongoing Fee-for-service (FFS) Dental Claims</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52416A62" w14:textId="77777777" w:rsidR="007B7F4A" w:rsidRDefault="007B7F4A" w:rsidP="007B7F4A">
+    <w:p w:rsidR="007B7F4A" w:rsidP="007B7F4A" w:rsidRDefault="007B7F4A" w14:paraId="52416A62" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F974AF4" w14:textId="283939EE" w:rsidR="007B7F4A" w:rsidRPr="007B7F4A" w:rsidRDefault="007B7F4A" w:rsidP="007B7F4A">
+    <w:p w:rsidRPr="007B7F4A" w:rsidR="007B7F4A" w:rsidP="007B7F4A" w:rsidRDefault="007B7F4A" w14:paraId="7F974AF4" w14:textId="283939EE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dental services defined as all services billed as dental using the American Dental Association’s Current Dental Terminology (CDT) codes, </w:t>
       </w:r>
-      <w:r w:rsidR="00190AA7" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00190AA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>except for</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the two CDT codes (D0145 and D1206) associated with the “Into the Mouths of Babes” (IMB)/Physician Fluoride Varnish Program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3843B7BC" w14:textId="77777777" w:rsidR="007B7F4A" w:rsidRDefault="007B7F4A" w:rsidP="0052491B">
+    <w:p w:rsidR="007B7F4A" w:rsidP="0052491B" w:rsidRDefault="007B7F4A" w14:paraId="3843B7BC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78194F3A" w14:textId="1A89091D" w:rsidR="0052491B" w:rsidRDefault="004372EA" w:rsidP="0052491B">
+    <w:p w:rsidR="0052491B" w:rsidP="0052491B" w:rsidRDefault="004372EA" w14:paraId="78194F3A" w14:textId="1A89091D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
-      <w:r w:rsidR="0052491B" w:rsidRPr="00033859">
+      <w:r w:rsidRPr="00033859" w:rsidR="0052491B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Source:</w:t>
       </w:r>
-      <w:r w:rsidR="0052491B" w:rsidRPr="00033859">
+      <w:r w:rsidRPr="00033859" w:rsidR="0052491B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00105182">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
       </w:r>
-      <w:r w:rsidR="0052491B" w:rsidRPr="00033859">
+      <w:r w:rsidRPr="00033859" w:rsidR="0052491B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E014CF7" w14:textId="77777777" w:rsidR="0052491B" w:rsidRPr="00033859" w:rsidRDefault="0052491B" w:rsidP="0052491B">
-[...8 lines deleted...]
-    <w:p w14:paraId="12F2AB53" w14:textId="162F573C" w:rsidR="0052491B" w:rsidRDefault="004372EA" w:rsidP="0052491B">
+    <w:p w:rsidRPr="00033859" w:rsidR="0052491B" w:rsidP="0052491B" w:rsidRDefault="0052491B" w14:paraId="7E014CF7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0052491B" w:rsidP="0052491B" w:rsidRDefault="004372EA" w14:paraId="12F2AB53" w14:textId="162F573C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File</w:t>
       </w:r>
-      <w:r w:rsidR="0052491B" w:rsidRPr="00033859">
+      <w:r w:rsidRPr="00033859" w:rsidR="0052491B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Target(s):</w:t>
       </w:r>
-      <w:r w:rsidR="0052491B" w:rsidRPr="00033859">
+      <w:r w:rsidRPr="00033859" w:rsidR="0052491B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0052491B" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="0052491B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD Care Management Data Platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A351EB" w14:textId="77777777" w:rsidR="0052491B" w:rsidRPr="00033859" w:rsidRDefault="0052491B" w:rsidP="0052491B">
-[...8 lines deleted...]
-    <w:p w14:paraId="28E7E2EE" w14:textId="75450B07" w:rsidR="00AC55D1" w:rsidRDefault="00AC55D1">
+    <w:p w:rsidRPr="00033859" w:rsidR="0052491B" w:rsidP="0052491B" w:rsidRDefault="0052491B" w14:paraId="02A351EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC55D1" w:rsidRDefault="00AC55D1" w14:paraId="28E7E2EE" w14:textId="75450B07">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Type: </w:t>
       </w:r>
       <w:r w:rsidR="0097243A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the </w:t>
       </w:r>
@@ -9720,120 +9684,120 @@
       </w:r>
       <w:r w:rsidR="0097243A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008456E5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="0097243A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00D94EF9" w:rsidRPr="00F01237">
+      <w:r w:rsidRPr="00F01237" w:rsidR="00D94EF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data Specifications &amp; Requirements for sharing Historical and Current Claims &amp; Encounters Data to Support Tailored Care Management</w:t>
       </w:r>
       <w:r w:rsidR="00D94EF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> guidance document on the NC Medicaid </w:t>
       </w:r>
       <w:r w:rsidR="001C1659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
       <w:r w:rsidR="00D94EF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0097243A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId22">
         <w:r w:rsidR="0097243A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C895E3" w14:textId="77777777" w:rsidR="0052491B" w:rsidRPr="00033859" w:rsidRDefault="0052491B" w:rsidP="0052491B">
-[...8 lines deleted...]
-    <w:p w14:paraId="3B72C61A" w14:textId="77777777" w:rsidR="00A900E3" w:rsidRDefault="00A900E3" w:rsidP="00A900E3">
+    <w:p w:rsidRPr="00033859" w:rsidR="0052491B" w:rsidP="0052491B" w:rsidRDefault="0052491B" w14:paraId="57C895E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A900E3" w:rsidP="00A900E3" w:rsidRDefault="00A900E3" w14:paraId="3B72C61A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transmission Type:</w:t>
@@ -9843,60 +9807,60 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sFTP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Source and Target entities should work together to establish file exchange through secure file transfer protocol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF30C20" w14:textId="77777777" w:rsidR="0052491B" w:rsidRPr="00033859" w:rsidRDefault="0052491B" w:rsidP="0052491B">
-[...8 lines deleted...]
-    <w:p w14:paraId="52085C19" w14:textId="4FD20EB2" w:rsidR="1126BBEC" w:rsidRDefault="1126BBEC" w:rsidP="37A50968">
+    <w:p w:rsidRPr="00033859" w:rsidR="0052491B" w:rsidP="0052491B" w:rsidRDefault="0052491B" w14:paraId="1CF30C20" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="1126BBEC" w:rsidP="37A50968" w:rsidRDefault="1126BBEC" w14:paraId="52085C19" w14:textId="4FD20EB2">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37A50968">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File Delivery Frequency</w:t>
       </w:r>
       <w:r w:rsidRPr="37A50968">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -9905,162 +9869,162 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>At least Monthly. Department recommends weekly frequency. 1</w:t>
       </w:r>
       <w:r w:rsidRPr="37A50968">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="37A50968">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> full file followed by incremental files.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B19CACE" w14:textId="0389709B" w:rsidR="1126BBEC" w:rsidRPr="00223E13" w:rsidRDefault="1126BBEC" w:rsidP="7647A1F1">
+    <w:p w:rsidRPr="00223E13" w:rsidR="1126BBEC" w:rsidP="7647A1F1" w:rsidRDefault="1126BBEC" w14:paraId="7B19CACE" w14:textId="0389709B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1st full and </w:t>
       </w:r>
-      <w:r w:rsidR="00B47F6E" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00B47F6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">going </w:t>
       </w:r>
-      <w:r w:rsidR="00B47F6E" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00B47F6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ncremental files should be sent between 8:00 PM and 11:59 PM on Sunday. </w:t>
       </w:r>
-      <w:r w:rsidR="00037FE9" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00037FE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eekly frequency files should be sent every Sunday. </w:t>
       </w:r>
-      <w:r w:rsidR="00037FE9" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00037FE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onthly frequency files should be sent on 1</w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sunday of the month</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D209D52" w14:textId="77777777" w:rsidR="001D210F" w:rsidRPr="00B47F6E" w:rsidRDefault="001D210F" w:rsidP="00B47F6E">
+    <w:p w:rsidRPr="00B47F6E" w:rsidR="001D210F" w:rsidP="00B47F6E" w:rsidRDefault="001D210F" w14:paraId="4D209D52" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46E37C7E" w14:textId="7BB4E01C" w:rsidR="00002901" w:rsidRPr="003A49A4" w:rsidRDefault="00002901" w:rsidP="00002901">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="00002901" w:rsidP="00002901" w:rsidRDefault="00002901" w14:paraId="46E37C7E" w14:textId="7BB4E01C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs should share the first Dental file </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -10073,51 +10037,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> upon 834 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>confirmation</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of assignment for that beneficiary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202BCE49" w14:textId="59F048A5" w:rsidR="00002901" w:rsidRPr="003A49A4" w:rsidRDefault="00002901" w:rsidP="00002901">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="00002901" w:rsidP="00002901" w:rsidRDefault="00002901" w14:paraId="202BCE49" w14:textId="59F048A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon receipt of a beneficiary the </w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10155,74 +10119,54 @@
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidR="00E81936">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD vendors</w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> up to 30 calendar days prior to the effective begin date and </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="4B957832" w14:textId="13D4526E" w:rsidR="00002901" w:rsidRPr="003A49A4" w:rsidRDefault="00002901" w:rsidP="00002901">
+        <w:t xml:space="preserve"> up to 30 calendar days prior to the effective begin date and sent no later than 7 business days of the effective date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A49A4" w:rsidR="00002901" w:rsidP="00002901" w:rsidRDefault="00002901" w14:paraId="4B957832" w14:textId="13D4526E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs </w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -10245,400 +10189,390 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> up until the </w:t>
       </w:r>
       <w:r w:rsidR="00A112E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD’s</w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> effective end date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4031006A" w14:textId="77777777" w:rsidR="00002901" w:rsidRPr="003A49A4" w:rsidRDefault="00002901" w:rsidP="00002901">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="00002901" w:rsidP="00002901" w:rsidRDefault="00002901" w14:paraId="4031006A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs should ensure that all new and updated transactions are picked up as part of Incremental file generation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E9ABB7" w14:textId="0E498BE2" w:rsidR="00002901" w:rsidRPr="003A49A4" w:rsidRDefault="005A6674" w:rsidP="00002901">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="00002901" w:rsidP="00002901" w:rsidRDefault="005A6674" w14:paraId="32E9ABB7" w14:textId="0E498BE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD vendors</w:t>
       </w:r>
-      <w:r w:rsidR="00002901" w:rsidRPr="003A49A4">
+      <w:r w:rsidRPr="003A49A4" w:rsidR="00002901">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can separately request BH I/DD TPs for a full file for reconciliation purposes, as needed. BH I/DD TPs are required to work with </w:t>
       </w:r>
       <w:r w:rsidR="009A3792">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD vendors</w:t>
       </w:r>
-      <w:r w:rsidR="00002901" w:rsidRPr="003A49A4">
+      <w:r w:rsidRPr="003A49A4" w:rsidR="00002901">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure data integrity between both systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18545F9E" w14:textId="77777777" w:rsidR="0052491B" w:rsidRDefault="0052491B" w:rsidP="0052491B">
-[...8 lines deleted...]
-    <w:p w14:paraId="14944B1C" w14:textId="1E2A0A67" w:rsidR="007470A9" w:rsidRDefault="0052491B" w:rsidP="007470A9">
+    <w:p w:rsidR="0052491B" w:rsidP="0052491B" w:rsidRDefault="0052491B" w14:paraId="18545F9E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007470A9" w:rsidP="007470A9" w:rsidRDefault="0052491B" w14:paraId="14944B1C" w14:textId="1E2A0A67">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Naming Convention</w:t>
       </w:r>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00105182">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">s are expected to follow the </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>s are expected to follow the below file naming convention</w:t>
+      </w:r>
       <w:r w:rsidR="007470A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24516B2D" w14:textId="2DD5DD3E" w:rsidR="0052491B" w:rsidRDefault="0052491B" w:rsidP="007470A9">
+    <w:p w:rsidR="0052491B" w:rsidP="007470A9" w:rsidRDefault="0052491B" w14:paraId="24516B2D" w14:textId="2DD5DD3E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002258DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NCMT</w:t>
       </w:r>
-      <w:r w:rsidR="005F1103" w:rsidRPr="002258DE">
+      <w:r w:rsidRPr="002258DE" w:rsidR="005F1103">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="002258DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002258DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DentalClaimsData</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002258DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;_&lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00105182" w:rsidRPr="002258DE">
+      <w:r w:rsidRPr="002258DE" w:rsidR="00105182">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="002258DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PShortName</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002258DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;_</w:t>
       </w:r>
-      <w:r w:rsidR="00631735" w:rsidRPr="002258DE">
+      <w:r w:rsidRPr="002258DE" w:rsidR="00631735">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
-      <w:r w:rsidR="007B7F4A" w:rsidRPr="002258DE">
+      <w:r w:rsidRPr="002258DE" w:rsidR="007B7F4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD</w:t>
       </w:r>
-      <w:r w:rsidR="00631735" w:rsidRPr="002258DE">
+      <w:r w:rsidRPr="002258DE" w:rsidR="00631735">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="002258DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_ CCYYMMDD-HHMMSS.TXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C275B8A" w14:textId="77777777" w:rsidR="00A52A01" w:rsidRDefault="0052491B" w:rsidP="00A52A01">
+    <w:p w:rsidR="00A52A01" w:rsidP="00A52A01" w:rsidRDefault="0052491B" w14:paraId="0C275B8A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00A52A01" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00A52A01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Below are the values that need to be used for &lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A52A01" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00A52A01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DentalClaimsData</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A52A01" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00A52A01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEF7FE4" w14:textId="77777777" w:rsidR="00A52A01" w:rsidRDefault="00A52A01" w:rsidP="00A52A01">
+    <w:p w:rsidR="00A52A01" w:rsidP="00A52A01" w:rsidRDefault="00A52A01" w14:paraId="5CEF7FE4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dental Header = DENCLMHD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0A47F5" w14:textId="77777777" w:rsidR="00A52A01" w:rsidRDefault="00A52A01" w:rsidP="00A52A01">
+    <w:p w:rsidR="00A52A01" w:rsidP="00A52A01" w:rsidRDefault="00A52A01" w14:paraId="6B0A47F5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Professional Line = DENCLMLN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE0EDC3" w14:textId="0477850F" w:rsidR="00A52A01" w:rsidRDefault="00A52A01" w:rsidP="00105182">
+    <w:p w:rsidR="00A52A01" w:rsidP="00105182" w:rsidRDefault="00A52A01" w14:paraId="2FE0EDC3" w14:textId="0477850F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C32169F" w14:textId="335A7255" w:rsidR="00105182" w:rsidRPr="008260EA" w:rsidRDefault="00105182" w:rsidP="00105182">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00105182" w:rsidP="00105182" w:rsidRDefault="00105182" w14:paraId="4C32169F" w14:textId="335A7255">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Below are the short names for each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TP, use these for &lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -10646,504 +10580,504 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TPShortName</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389AADA0" w14:textId="77777777" w:rsidR="00105182" w:rsidRPr="00E22B25" w:rsidRDefault="00105182" w:rsidP="00105182">
+    <w:p w:rsidRPr="00E22B25" w:rsidR="00105182" w:rsidP="00105182" w:rsidRDefault="00105182" w14:paraId="389AADA0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alliance</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>= ALLT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234925D6" w14:textId="77777777" w:rsidR="00105182" w:rsidRPr="00E22B25" w:rsidRDefault="00105182" w:rsidP="00105182">
+    <w:p w:rsidRPr="00E22B25" w:rsidR="00105182" w:rsidP="00105182" w:rsidRDefault="00105182" w14:paraId="234925D6" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Partners Health Management = PART</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DC1462" w14:textId="77777777" w:rsidR="00105182" w:rsidRDefault="00105182" w:rsidP="00105182">
+    <w:p w:rsidR="00105182" w:rsidP="00105182" w:rsidRDefault="00105182" w14:paraId="74DC1462" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trillium Health Resources = TRIT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A06F90D" w14:textId="77777777" w:rsidR="00105182" w:rsidRPr="001540E5" w:rsidRDefault="00105182" w:rsidP="00105182">
+    <w:p w:rsidRPr="001540E5" w:rsidR="00105182" w:rsidP="00105182" w:rsidRDefault="00105182" w14:paraId="3A06F90D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaya Health = VAYT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC0C4F1" w14:textId="39CCD973" w:rsidR="00AC5E3B" w:rsidRPr="00ED2ECE" w:rsidRDefault="0052491B" w:rsidP="00ED2ECE">
+    <w:p w:rsidRPr="00ED2ECE" w:rsidR="00AC5E3B" w:rsidP="00ED2ECE" w:rsidRDefault="0052491B" w14:paraId="7FC0C4F1" w14:textId="39CCD973">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699A2935" w14:textId="75DBA93F" w:rsidR="00CE7B25" w:rsidRDefault="00AC5E3B" w:rsidP="003A49A4">
+    <w:p w:rsidR="00CE7B25" w:rsidP="003A49A4" w:rsidRDefault="00AC5E3B" w14:paraId="699A2935" w14:textId="75DBA93F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC5E3B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For &lt; LHD&gt;, BH I/DD</w:t>
       </w:r>
       <w:r w:rsidR="0061308E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC5E3B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> TPs should work with the LHD vendors to align on a unique name/identifier that they can us</w:t>
       </w:r>
       <w:r w:rsidR="0030167A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C5C42C" w14:textId="77777777" w:rsidR="003B7EFA" w:rsidRPr="008260EA" w:rsidRDefault="003B7EFA" w:rsidP="003A49A4">
+    <w:p w:rsidRPr="008260EA" w:rsidR="003B7EFA" w:rsidP="003A49A4" w:rsidRDefault="003B7EFA" w14:paraId="47C5C42C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0903A680" w14:textId="70C6EBDB" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00A065E7" w:rsidP="003E3675">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="003E3675" w:rsidRDefault="00A065E7" w14:paraId="0903A680" w14:textId="70C6EBDB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00C84061" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00C84061">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">V. </w:t>
       </w:r>
-      <w:r w:rsidR="00C84061" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00C84061">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Pharmacy </w:t>
       </w:r>
-      <w:r w:rsidR="00456219" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00456219">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Managed Care </w:t>
       </w:r>
-      <w:r w:rsidR="00C84061" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00C84061">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Encounters: Data Exchange Protocols</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C174028" w14:textId="77777777" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00E258AF" w:rsidP="00E258AF">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00E258AF" w14:paraId="6C174028" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3536F3BD" w14:textId="78BDC512" w:rsidR="00C911F6" w:rsidRDefault="00E258AF" w:rsidP="00C911F6">
+    <w:p w:rsidR="00C911F6" w:rsidP="00C911F6" w:rsidRDefault="00E258AF" w14:paraId="3536F3BD" w14:textId="78BDC512">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Layout: </w:t>
       </w:r>
-      <w:r w:rsidR="001C111E" w:rsidRPr="00AA270C">
+      <w:r w:rsidRPr="00AA270C" w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To streamline information exchange</w:t>
       </w:r>
       <w:r w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="001C111E" w:rsidRPr="00AA270C">
+      <w:r w:rsidRPr="00AA270C" w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and reduce costs and administrative burden for all stakeholders, </w:t>
       </w:r>
       <w:r w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="001C111E" w:rsidRPr="00AA270C">
+      <w:r w:rsidRPr="00AA270C" w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>he Department</w:t>
       </w:r>
       <w:r w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has developed flat file layouts using the standard </w:t>
       </w:r>
-      <w:r w:rsidR="001C111E" w:rsidRPr="006E4C0B">
+      <w:r w:rsidRPr="006E4C0B" w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">National Council for Prescription Drug Programs </w:t>
       </w:r>
       <w:r w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(NCPDP)</w:t>
       </w:r>
-      <w:r w:rsidR="001C111E" w:rsidRPr="00B77A52">
+      <w:r w:rsidRPr="00B77A52" w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C111E" w:rsidRPr="00963B90">
+      <w:r w:rsidRPr="00963B90" w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>file format</w:t>
       </w:r>
       <w:r w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> used by healthcare professionals to transit health care claims and encounters, </w:t>
       </w:r>
-      <w:r w:rsidR="001C111E" w:rsidRPr="00963B90">
+      <w:r w:rsidRPr="00963B90" w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as the baseline. The Department has published </w:t>
       </w:r>
       <w:r w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the NCPDP</w:t>
       </w:r>
-      <w:r w:rsidR="001C111E" w:rsidRPr="00963B90">
+      <w:r w:rsidRPr="00963B90" w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="001C111E" w:rsidRPr="00963B90">
+      <w:r w:rsidRPr="00963B90" w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ompanion </w:t>
       </w:r>
       <w:r w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidR="001C111E" w:rsidRPr="00963B90">
+      <w:r w:rsidRPr="00963B90" w:rsidR="001C111E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">uide that outlines each data element, its definition, and valid </w:t>
       </w:r>
       <w:r w:rsidR="00496AD8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>va</w:t>
       </w:r>
       <w:r w:rsidR="001C6776">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lues. The pharmacy encounters file layout for </w:t>
       </w:r>
       <w:r w:rsidR="001C6776">
         <w:rPr>
@@ -11196,159 +11130,141 @@
       </w:r>
       <w:r w:rsidR="00866225">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Specifications &amp; Requirements for sharing Historical and Current Claims &amp; Encounters Data to Support Tailored Care Management guidance document on the NC Medicaid </w:t>
       </w:r>
       <w:r w:rsidR="001C1659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
       <w:r w:rsidR="00C911F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId23">
         <w:r w:rsidR="00C911F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C911F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12514C30" w14:textId="77777777" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00E258AF" w:rsidP="00E258AF">
-[...8 lines deleted...]
-    <w:p w14:paraId="714C36C9" w14:textId="04B4FECA" w:rsidR="00C56CDD" w:rsidRDefault="00C56CDD" w:rsidP="00C56CDD">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00E258AF" w14:paraId="12514C30" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C56CDD" w:rsidP="00C56CDD" w:rsidRDefault="00C56CDD" w14:paraId="714C36C9" w14:textId="04B4FECA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Delivery, Acceptance &amp; Processing </w:t>
       </w:r>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Validation:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Department has </w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="3A359DE1" w14:textId="2815720C" w:rsidR="00BB17AB" w:rsidRDefault="008C4E33" w:rsidP="00BB17AB">
+        <w:t>The Department has setup a standard process to validate successful file creation and delivery by the source entity and successful acceptance and ingestion by the target entity. All source and target entities will need to follow these standards and report information to the Department that will allow them to validate successful delivery and ingestion of data through interfaces standardized by the Department. These requirements will be shared with both the source and target entities by the Department’s Technology Operations (Tech Ops) team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C4E33" w:rsidP="00C56CDD" w:rsidRDefault="008C4E33" w14:paraId="2E9F35A5" w14:textId="2CD9BF81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BB17AB" w:rsidP="00BB17AB" w:rsidRDefault="008C4E33" w14:paraId="3A359DE1" w14:textId="2815720C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Guidance: </w:t>
       </w:r>
       <w:r w:rsidR="00BB17AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the </w:t>
       </w:r>
@@ -11378,80 +11294,80 @@
       </w:r>
       <w:r w:rsidR="001C1659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
       <w:r w:rsidR="00651F76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB17AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId24">
         <w:r w:rsidR="00BB17AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BB17AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF5AC1E" w14:textId="77777777" w:rsidR="00F83107" w:rsidRDefault="00F83107" w:rsidP="00BB17AB">
-[...8 lines deleted...]
-    <w:p w14:paraId="145B9F35" w14:textId="1148735A" w:rsidR="00F83107" w:rsidRDefault="00F83107" w:rsidP="00F83107">
+    <w:p w:rsidR="00F83107" w:rsidP="00BB17AB" w:rsidRDefault="00F83107" w14:paraId="0AF5AC1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F83107" w:rsidP="00F83107" w:rsidRDefault="00F83107" w14:paraId="145B9F35" w14:textId="1148735A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593584">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tribal Code:</w:t>
       </w:r>
       <w:r w:rsidRPr="00593584">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11482,69 +11398,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pharmacy </w:t>
       </w:r>
       <w:r w:rsidR="00CE7D79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">claims </w:t>
       </w:r>
       <w:r w:rsidRPr="00593584">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>file layouts using a 3-digit value as seen in NC Tracks, or a 0 or 1 value as seen in EPS; this field can also have null values. Target system should be able to ingest all valid values.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB8ECA8" w14:textId="77777777" w:rsidR="00F83107" w:rsidRDefault="00F83107" w:rsidP="00BB17AB">
-[...17 lines deleted...]
-    <w:p w14:paraId="70F456A8" w14:textId="274DA25F" w:rsidR="00065407" w:rsidRDefault="00065407" w:rsidP="00065407">
+    <w:p w:rsidR="00F83107" w:rsidP="00BB17AB" w:rsidRDefault="00F83107" w14:paraId="1FB8ECA8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A82CB9" w:rsidP="00E258AF" w:rsidRDefault="00A82CB9" w14:paraId="7A5BBB57" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00065407" w:rsidP="00065407" w:rsidRDefault="00065407" w14:paraId="70F456A8" w14:textId="274DA25F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536ACF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00236B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11592,254 +11508,254 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department expects </w:t>
       </w:r>
       <w:r w:rsidRPr="00F72817">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to work with the LHD Care Management Data Platform Vendor and to successfully implement and test this interface per the implementation timeline and requirements provided by the Department. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596D8E84" w14:textId="77777777" w:rsidR="009870B3" w:rsidRDefault="009870B3" w:rsidP="00065407">
-[...17 lines deleted...]
-    <w:p w14:paraId="48553BF6" w14:textId="77777777" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00E258AF" w:rsidP="00E258AF">
+    <w:p w:rsidR="009870B3" w:rsidP="00065407" w:rsidRDefault="009870B3" w14:paraId="596D8E84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00E258AF" w14:paraId="1B813EDC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00E258AF" w14:paraId="48553BF6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pharmacy Encounters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EA357F" w14:textId="77777777" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00E258AF" w:rsidP="00E258AF">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00E258AF" w14:paraId="08EA357F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C12F68C" w14:textId="523B8697" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00DA4A57" w:rsidP="00E258AF">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00DA4A57" w14:paraId="1C12F68C" w14:textId="523B8697">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
-      <w:r w:rsidR="00E258AF" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00E258AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data Scope:</w:t>
       </w:r>
-      <w:r w:rsidR="00E258AF" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00E258AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Paid and Denied Pharmacy encounters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E890F2F" w14:textId="77777777" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00E258AF" w:rsidP="00E258AF">
-[...8 lines deleted...]
-    <w:p w14:paraId="0B184C01" w14:textId="116CD8A1" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00DA4A57" w:rsidP="00E258AF">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00E258AF" w14:paraId="1E890F2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00DA4A57" w14:paraId="0B184C01" w14:textId="116CD8A1">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File</w:t>
       </w:r>
-      <w:r w:rsidR="00E258AF" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00E258AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Source:</w:t>
       </w:r>
-      <w:r w:rsidR="00E258AF" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00E258AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F0772">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
       </w:r>
-      <w:r w:rsidR="00E258AF" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00E258AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E28723E" w14:textId="77777777" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00E258AF" w:rsidP="00E258AF">
-[...8 lines deleted...]
-    <w:p w14:paraId="30B390FC" w14:textId="17BF5868" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00DA4A57" w:rsidP="00E258AF">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00E258AF" w14:paraId="3E28723E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00DA4A57" w14:paraId="30B390FC" w14:textId="17BF5868">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File</w:t>
       </w:r>
-      <w:r w:rsidR="00E258AF" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00E258AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Target(s):</w:t>
       </w:r>
-      <w:r w:rsidR="00E258AF" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00E258AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LHD Care Management Data Platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CDF2EE" w14:textId="77777777" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00E258AF" w:rsidP="00E258AF">
-[...8 lines deleted...]
-    <w:p w14:paraId="16E088B7" w14:textId="37531F93" w:rsidR="005E3B50" w:rsidRDefault="005E3B50">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00E258AF" w14:paraId="73CDF2EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E3B50" w:rsidRDefault="005E3B50" w14:paraId="16E088B7" w14:textId="37531F93">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Type: </w:t>
       </w:r>
       <w:r w:rsidR="005371C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the </w:t>
       </w:r>
@@ -11869,80 +11785,80 @@
       </w:r>
       <w:r w:rsidR="001C1659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
       <w:r w:rsidR="001D2F2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005371C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:r w:rsidR="005371C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005371C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121E04BA" w14:textId="77777777" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00E258AF" w:rsidP="00E258AF">
-[...8 lines deleted...]
-    <w:p w14:paraId="74702A9D" w14:textId="77777777" w:rsidR="00DA4A57" w:rsidRDefault="00DA4A57" w:rsidP="00DA4A57">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00E258AF" w14:paraId="121E04BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA4A57" w:rsidP="00DA4A57" w:rsidRDefault="00DA4A57" w14:paraId="74702A9D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transmission Type:</w:t>
@@ -11952,60 +11868,60 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sFTP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Source and Target entities should work together to establish file exchange through secure file transfer protocol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610E5BE5" w14:textId="77777777" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00E258AF" w:rsidP="00E258AF">
-[...8 lines deleted...]
-    <w:p w14:paraId="537BFF5B" w14:textId="5D0BF275" w:rsidR="00CF5AA2" w:rsidRDefault="0561F368" w:rsidP="37A50968">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00E258AF" w14:paraId="610E5BE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CF5AA2" w:rsidP="37A50968" w:rsidRDefault="0561F368" w14:paraId="537BFF5B" w14:textId="5D0BF275">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37A50968">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File Delivery Frequency</w:t>
       </w:r>
       <w:r w:rsidRPr="37A50968">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -12015,156 +11931,156 @@
       <w:r w:rsidRPr="37A50968">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>At least Monthly. Department recommends weekly frequency. 1</w:t>
       </w:r>
       <w:r w:rsidRPr="37A50968">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="37A50968">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> full file followed by incremental files</w:t>
       </w:r>
-      <w:r w:rsidR="00094964" w:rsidRPr="00094964">
+      <w:r w:rsidRPr="00094964" w:rsidR="00094964">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E616CB7" w14:textId="77777777" w:rsidR="007F0B3B" w:rsidRPr="006A4040" w:rsidRDefault="007F0B3B" w:rsidP="37A50968">
+    <w:p w:rsidRPr="006A4040" w:rsidR="007F0B3B" w:rsidP="37A50968" w:rsidRDefault="007F0B3B" w14:paraId="2E616CB7" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6844C02A" w14:textId="7AEC90E7" w:rsidR="00CF5AA2" w:rsidRPr="00223E13" w:rsidRDefault="0561F368" w:rsidP="7647A1F1">
+    <w:p w:rsidRPr="00223E13" w:rsidR="00CF5AA2" w:rsidP="7647A1F1" w:rsidRDefault="0561F368" w14:paraId="6844C02A" w14:textId="7AEC90E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="OLE_LINK17"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK17" w:id="13"/>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1st full and going Incremental files should be sent between 8:00 PM and 11:59 PM on Sunday. </w:t>
       </w:r>
-      <w:r w:rsidR="00910E08" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00910E08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eekly frequency files should be sent every Sunday. </w:t>
       </w:r>
-      <w:r w:rsidR="00910E08" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00910E08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onthly frequency files should be sent on 1</w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sunday of the month</w:t>
       </w:r>
-      <w:r w:rsidR="0039334E" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="0039334E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p w14:paraId="2650621C" w14:textId="1E65B4BB" w:rsidR="37A50968" w:rsidRDefault="37A50968" w:rsidP="37A50968">
+    <w:p w:rsidR="37A50968" w:rsidP="37A50968" w:rsidRDefault="37A50968" w14:paraId="2650621C" w14:textId="1E65B4BB">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65D9FDCB" w14:textId="6D2314A2" w:rsidR="004C294D" w:rsidRPr="003A49A4" w:rsidRDefault="004C294D" w:rsidP="004C294D">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="004C294D" w:rsidP="004C294D" w:rsidRDefault="004C294D" w14:paraId="65D9FDCB" w14:textId="6D2314A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs should share the first Pharmacy Encounter file with </w:t>
       </w:r>
       <w:r w:rsidR="004B3FC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -12177,51 +12093,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> upon 834 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>confirmation</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of assignment for that beneficiary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EA4908" w14:textId="4A51F510" w:rsidR="004C294D" w:rsidRPr="003A49A4" w:rsidRDefault="004C294D" w:rsidP="004C294D">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="004C294D" w:rsidP="004C294D" w:rsidRDefault="004C294D" w14:paraId="76EA4908" w14:textId="4A51F510">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon receipt of a beneficiary the </w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12250,507 +12166,467 @@
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Encounters file to the </w:t>
       </w:r>
       <w:r w:rsidR="004B3FC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD vendors</w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> up to 30 calendar days prior to the effective begin date and </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="1500B484" w14:textId="5F23538C" w:rsidR="004C294D" w:rsidRPr="003A49A4" w:rsidRDefault="004C294D" w:rsidP="004C294D">
+        <w:t xml:space="preserve"> up to 30 calendar days prior to the effective begin date and sent no later than 7 business days of the effective date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A49A4" w:rsidR="004C294D" w:rsidP="004C294D" w:rsidRDefault="004C294D" w14:paraId="1500B484" w14:textId="5F23538C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs </w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">should continue to send the Pharmacy Encounter File to the </w:t>
       </w:r>
       <w:r w:rsidR="00FD7DF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD vendors</w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> up until the AMH’s effective end date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5719E220" w14:textId="77777777" w:rsidR="004C294D" w:rsidRPr="003A49A4" w:rsidRDefault="004C294D" w:rsidP="004C294D">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="004C294D" w:rsidP="004C294D" w:rsidRDefault="004C294D" w14:paraId="5719E220" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs should ensure that all new and updated transactions are picked up as part of Incremental file generation. If an encounter goes through multiple adjustments since the creation of last file, all those transactions should be included in the next file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1704CBFB" w14:textId="40D2C434" w:rsidR="004C294D" w:rsidRPr="003A49A4" w:rsidRDefault="004C294D" w:rsidP="004C294D">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="004C294D" w:rsidP="004C294D" w:rsidRDefault="004C294D" w14:paraId="1704CBFB" w14:textId="40D2C434">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs are required to submit all managed care encounters to the Department EPS system. If BH I/DD TPs make any changes to their encounters to resolve any exceptions reported by the EPS system. Those updated encounter records are required to be included in the incremental files that BH I/DD TPs will be sending to the </w:t>
       </w:r>
       <w:r w:rsidR="00FD7DF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">LHD </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FD7DF2">
+        <w:t>LHD vendors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>vendors</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> this will ensure data integrity across systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E12144E" w14:textId="6149AB3C" w:rsidR="004C294D" w:rsidRPr="003A49A4" w:rsidRDefault="00FD7DF2" w:rsidP="004C294D">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="004C294D" w:rsidP="004C294D" w:rsidRDefault="00FD7DF2" w14:paraId="2E12144E" w14:textId="6149AB3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD vendors</w:t>
       </w:r>
-      <w:r w:rsidR="004C294D" w:rsidRPr="003A49A4">
+      <w:r w:rsidRPr="003A49A4" w:rsidR="004C294D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can separately request BH I/DD TPs for a full file for reconciliation purposes, as needed. BH I/DD TPs are required to work with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD vendors</w:t>
       </w:r>
-      <w:r w:rsidR="004C294D" w:rsidRPr="003A49A4">
+      <w:r w:rsidRPr="003A49A4" w:rsidR="004C294D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure data integrity between both systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E8EA6F" w14:textId="77777777" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00E258AF" w:rsidP="00E258AF">
-[...8 lines deleted...]
-    <w:p w14:paraId="45962EA0" w14:textId="4DDDCFAF" w:rsidR="00E258AF" w:rsidRPr="00E03E16" w:rsidRDefault="00E258AF" w:rsidP="00E03E16">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00E258AF" w14:paraId="45E8EA6F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03E16" w:rsidR="00E258AF" w:rsidP="00E03E16" w:rsidRDefault="00E258AF" w14:paraId="45962EA0" w14:textId="4DDDCFAF">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Naming Convention: </w:t>
       </w:r>
       <w:r w:rsidR="001F0772">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">s are expected to follow the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>s are expected to follow the below file naming convention</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC169A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>below file naming convention</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA06CD" w:rsidRPr="00E03E16">
+      <w:r w:rsidRPr="00E03E16" w:rsidR="00FA06CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NCMT</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03E16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="00773655" w:rsidRPr="00E03E16">
+      <w:r w:rsidRPr="00E03E16" w:rsidR="00773655">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD</w:t>
       </w:r>
-      <w:r w:rsidR="00566DC9" w:rsidRPr="00E03E16">
+      <w:r w:rsidRPr="00E03E16" w:rsidR="00566DC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03E16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E03E16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PharmacyEncounterClaimData</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E03E16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;_&lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001F0772" w:rsidRPr="00E03E16">
+      <w:r w:rsidRPr="00E03E16" w:rsidR="001F0772">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03E16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PShortName</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E03E16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;_</w:t>
       </w:r>
-      <w:r w:rsidR="00AB7A9D" w:rsidRPr="00E03E16">
+      <w:r w:rsidRPr="00E03E16" w:rsidR="00AB7A9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;LHD&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03E16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_ CCYYMMDD-HHMMSS.TXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8917B1" w14:textId="77777777" w:rsidR="001F0772" w:rsidRPr="008260EA" w:rsidRDefault="001F0772" w:rsidP="00E258AF">
+    <w:p w:rsidRPr="008260EA" w:rsidR="001F0772" w:rsidP="00E258AF" w:rsidRDefault="001F0772" w14:paraId="4A8917B1" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58FD2DBA" w14:textId="77777777" w:rsidR="003C50AA" w:rsidRPr="008260EA" w:rsidRDefault="003C50AA" w:rsidP="003C50AA">
+    <w:p w:rsidRPr="008260EA" w:rsidR="003C50AA" w:rsidP="003C50AA" w:rsidRDefault="003C50AA" w14:paraId="58FD2DBA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Below are the values that need to be used for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PharmacyEncounterClaimData</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D02C90" w14:textId="77777777" w:rsidR="003C50AA" w:rsidRPr="008260EA" w:rsidRDefault="003C50AA" w:rsidP="003C50AA">
+    <w:p w:rsidRPr="008260EA" w:rsidR="003C50AA" w:rsidP="003C50AA" w:rsidRDefault="003C50AA" w14:paraId="03D02C90" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pharmacy Header = RXENCHD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644A4AAE" w14:textId="77777777" w:rsidR="003C50AA" w:rsidRDefault="003C50AA" w:rsidP="003C50AA">
+    <w:p w:rsidR="003C50AA" w:rsidP="003C50AA" w:rsidRDefault="003C50AA" w14:paraId="644A4AAE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pharmacy Line = RXENCLN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670A22CE" w14:textId="77777777" w:rsidR="00A52A01" w:rsidRDefault="00A52A01" w:rsidP="001F0772">
+    <w:p w:rsidR="00A52A01" w:rsidP="001F0772" w:rsidRDefault="00A52A01" w14:paraId="670A22CE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56B2710A" w14:textId="77777777" w:rsidR="001F0772" w:rsidRPr="008260EA" w:rsidRDefault="001F0772" w:rsidP="001F0772">
+    <w:p w:rsidRPr="008260EA" w:rsidR="001F0772" w:rsidP="001F0772" w:rsidRDefault="001F0772" w14:paraId="56B2710A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Below are the short names for each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TP, use these for &lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -12758,905 +12634,905 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TPShortName</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A781AC" w14:textId="77777777" w:rsidR="001F0772" w:rsidRPr="00E22B25" w:rsidRDefault="001F0772" w:rsidP="001F0772">
+    <w:p w:rsidRPr="00E22B25" w:rsidR="001F0772" w:rsidP="001F0772" w:rsidRDefault="001F0772" w14:paraId="16A781AC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alliance</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>= ALLT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650A7D30" w14:textId="77777777" w:rsidR="001F0772" w:rsidRPr="00E22B25" w:rsidRDefault="001F0772" w:rsidP="001F0772">
+    <w:p w:rsidRPr="00E22B25" w:rsidR="001F0772" w:rsidP="001F0772" w:rsidRDefault="001F0772" w14:paraId="650A7D30" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Partners Health Management = PART</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EB096E" w14:textId="77777777" w:rsidR="001F0772" w:rsidRDefault="001F0772" w:rsidP="001F0772">
+    <w:p w:rsidR="001F0772" w:rsidP="001F0772" w:rsidRDefault="001F0772" w14:paraId="42EB096E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trillium Health Resources = TRIT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD58E10" w14:textId="77777777" w:rsidR="001F0772" w:rsidRPr="001540E5" w:rsidRDefault="001F0772" w:rsidP="001F0772">
+    <w:p w:rsidRPr="001540E5" w:rsidR="001F0772" w:rsidP="001F0772" w:rsidRDefault="001F0772" w14:paraId="4DD58E10" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaya Health = VAYT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09967B1A" w14:textId="77777777" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00E258AF" w:rsidP="00E258AF">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00E258AF" w14:paraId="09967B1A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0817BF4A" w14:textId="77777777" w:rsidR="005B753B" w:rsidRPr="008260EA" w:rsidRDefault="005B753B" w:rsidP="003A49A4">
+    <w:p w:rsidRPr="008260EA" w:rsidR="005B753B" w:rsidP="003A49A4" w:rsidRDefault="005B753B" w14:paraId="0817BF4A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5280FD46" w14:textId="2BEE8ED3" w:rsidR="00E258AF" w:rsidRDefault="00AB7A9D" w:rsidP="003A49A4">
+    <w:p w:rsidR="00E258AF" w:rsidP="003A49A4" w:rsidRDefault="00AB7A9D" w14:paraId="5280FD46" w14:textId="2BEE8ED3">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC5E3B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For &lt; LHD&gt;, BH I/DD TPs should work with the LHD vendors to align on a unique name/identifier that they can us</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B78F73" w14:textId="77777777" w:rsidR="00E258AF" w:rsidRPr="008260EA" w:rsidRDefault="00E258AF" w:rsidP="00E258AF">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00E258AF" w:rsidP="00E258AF" w:rsidRDefault="00E258AF" w14:paraId="06B78F73" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49BF5172" w14:textId="368E3630" w:rsidR="003C127E" w:rsidRPr="008260EA" w:rsidRDefault="004533EC" w:rsidP="003C127E">
+    <w:p w:rsidRPr="008260EA" w:rsidR="003C127E" w:rsidP="003C127E" w:rsidRDefault="004533EC" w14:paraId="49BF5172" w14:textId="368E3630">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Hlk55383734"/>
+      <w:bookmarkStart w:name="_Hlk55383734" w:id="14"/>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="006075FA" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="006075FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_Hlk61508793"/>
-      <w:r w:rsidR="006075FA" w:rsidRPr="008260EA">
+      <w:bookmarkStart w:name="_Hlk61508793" w:id="15"/>
+      <w:r w:rsidRPr="008260EA" w:rsidR="006075FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_Hlk55830289"/>
-      <w:r w:rsidR="002A7C8A" w:rsidRPr="008260EA">
+      <w:bookmarkStart w:name="_Hlk55830289" w:id="16"/>
+      <w:r w:rsidRPr="008260EA" w:rsidR="002A7C8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Patient List/Risk Score </w:t>
       </w:r>
-      <w:r w:rsidR="002A7C8A" w:rsidRPr="00921D09">
+      <w:r w:rsidRPr="00921D09" w:rsidR="002A7C8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>File</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidR="00921D09" w:rsidRPr="00921D09">
+      <w:r w:rsidRPr="00921D09" w:rsidR="00921D09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> - BH I/DD TPs to LHD</w:t>
       </w:r>
-      <w:r w:rsidR="00921D09" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00921D09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Care Management Data Platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA4519D" w14:textId="77777777" w:rsidR="006075FA" w:rsidRPr="008260EA" w:rsidRDefault="006075FA" w:rsidP="006075FA">
+    <w:p w:rsidRPr="008260EA" w:rsidR="006075FA" w:rsidP="006075FA" w:rsidRDefault="006075FA" w14:paraId="4BA4519D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160D303E" w14:textId="687B63B2" w:rsidR="006075FA" w:rsidRDefault="006075FA" w:rsidP="00BF241D">
+    <w:p w:rsidR="006075FA" w:rsidP="00BF241D" w:rsidRDefault="006075FA" w14:paraId="160D303E" w14:textId="687B63B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Layout: </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To streamline information exchange, and reduce costs and administrative burden for all stakeholders, the Department has developed a flat file layout for sharing </w:t>
       </w:r>
       <w:r w:rsidR="00EA110B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
       </w:r>
-      <w:r w:rsidR="007101B7" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="007101B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Patient </w:t>
       </w:r>
-      <w:r w:rsidR="00D813A4" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00D813A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>List/</w:t>
       </w:r>
-      <w:r w:rsidR="007101B7" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="007101B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Risk Score Data</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0082455C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0082455C" w:rsidRPr="0082455C">
+      <w:r w:rsidRPr="0082455C" w:rsidR="0082455C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The BH I/DD TPs or PIHPs Patient List/Risk Score file layout is embedded within this document below. </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00902D1A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please review information where source is “Tailored Plan” in the file layout (Columns </w:t>
       </w:r>
       <w:r w:rsidR="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>E &amp; F</w:t>
       </w:r>
       <w:r w:rsidR="00902D1A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), to understand the specific requirements related to the data that needs to be populated by </w:t>
       </w:r>
       <w:r w:rsidR="001D06B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215D3E6F" w14:textId="77777777" w:rsidR="00620420" w:rsidRDefault="00620420" w:rsidP="00BF241D">
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="17" w:name="_MON_1814611941"/>
+    <w:p w:rsidR="00620420" w:rsidP="00BF241D" w:rsidRDefault="00620420" w14:paraId="215D3E6F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="_MON_1814611941" w:id="17"/>
     <w:bookmarkEnd w:id="17"/>
-    <w:p w14:paraId="49A0F767" w14:textId="21C5684A" w:rsidR="00620420" w:rsidRDefault="004E69DD" w:rsidP="00BF241D">
+    <w:p w:rsidR="00620420" w:rsidP="00BF241D" w:rsidRDefault="004E69DD" w14:paraId="49A0F767" w14:textId="21C5684A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:object w:dxaOrig="1596" w:dyaOrig="1033" w14:anchorId="306BC672">
-          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
-            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:79.8pt;height:51.6pt" o:ole="">
-            <v:imagedata r:id="rId26" o:title=""/>
+          <v:shape id="_x0000_i1031" style="width:80pt;height:51.5pt" o:ole="" type="#_x0000_t75">
+            <v:imagedata o:title="" r:id="rId26"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1817976289" r:id="rId27"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1031" DrawAspect="Icon" ObjectID="_1814944251" r:id="rId27"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6779A892" w14:textId="77777777" w:rsidR="00291B3C" w:rsidRPr="008260EA" w:rsidRDefault="00291B3C" w:rsidP="003E3675">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00291B3C" w:rsidP="003E3675" w:rsidRDefault="00291B3C" w14:paraId="6779A892" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="130071E6" w14:textId="4B98B2D3" w:rsidR="006075FA" w:rsidRDefault="0033694A" w:rsidP="006075FA">
+    <w:p w:rsidR="006075FA" w:rsidP="006075FA" w:rsidRDefault="0033694A" w14:paraId="130071E6" w14:textId="4B98B2D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37A50968">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
-      <w:r w:rsidR="006075FA" w:rsidRPr="37A50968">
+      <w:r w:rsidRPr="37A50968" w:rsidR="006075FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data Scope:</w:t>
       </w:r>
-      <w:r w:rsidR="006075FA" w:rsidRPr="37A50968">
+      <w:r w:rsidRPr="37A50968" w:rsidR="006075FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D3B4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pregnant b</w:t>
       </w:r>
-      <w:r w:rsidR="002A7C8A" w:rsidRPr="37A50968">
+      <w:r w:rsidRPr="37A50968" w:rsidR="002A7C8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eneficiaries </w:t>
       </w:r>
       <w:r w:rsidR="00FA5E43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the BH/IDD TPs </w:t>
       </w:r>
-      <w:r w:rsidR="002A7C8A" w:rsidRPr="37A50968">
+      <w:r w:rsidRPr="37A50968" w:rsidR="002A7C8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>identif</w:t>
       </w:r>
       <w:r w:rsidR="00FA5E43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y as being at high risk for adverse birth outcomes</w:t>
       </w:r>
       <w:r w:rsidR="00C4035D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00CC6F6C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/or are eligible for the </w:t>
       </w:r>
-      <w:r w:rsidR="002A7C8A" w:rsidRPr="37A50968">
+      <w:r w:rsidRPr="37A50968" w:rsidR="002A7C8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CMHRP </w:t>
       </w:r>
       <w:r w:rsidR="00C4035D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
-      <w:r w:rsidR="005861D3" w:rsidRPr="37A50968">
+      <w:r w:rsidRPr="37A50968" w:rsidR="005861D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4003A9" w14:textId="77777777" w:rsidR="00E25046" w:rsidRDefault="00E25046" w:rsidP="00E25046">
+    <w:p w:rsidR="00E25046" w:rsidP="00E25046" w:rsidRDefault="00E25046" w14:paraId="2B4003A9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AA90F4C" w14:textId="1B3231E9" w:rsidR="00E25046" w:rsidRPr="003A49A4" w:rsidRDefault="00C20CAF" w:rsidP="0F72419E">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="00E25046" w:rsidP="0F72419E" w:rsidRDefault="00C20CAF" w14:paraId="4AA90F4C" w14:textId="1B3231E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="411D6CCD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs</w:t>
       </w:r>
-      <w:r w:rsidR="00E25046" w:rsidRPr="411D6CCD">
+      <w:r w:rsidRPr="411D6CCD" w:rsidR="00E25046">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can identify unmet needs of beneficiaries using the “Priority Population” option = “004 – Unmet Resources”. To identify any such beneficiaries that should be enrolled in the Healthy Opportunities pilot, </w:t>
       </w:r>
-      <w:r w:rsidR="008E120D" w:rsidRPr="411D6CCD">
+      <w:r w:rsidRPr="411D6CCD" w:rsidR="008E120D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs</w:t>
       </w:r>
-      <w:r w:rsidR="00E25046" w:rsidRPr="411D6CCD">
+      <w:r w:rsidRPr="411D6CCD" w:rsidR="00E25046">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> should instead use “Priority Population” option = “013 – Healthy Opportunities Pilot”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131E40F3" w14:textId="77777777" w:rsidR="006075FA" w:rsidRPr="008260EA" w:rsidRDefault="006075FA" w:rsidP="006075FA">
+    <w:p w:rsidRPr="008260EA" w:rsidR="006075FA" w:rsidP="006075FA" w:rsidRDefault="006075FA" w14:paraId="131E40F3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AAE6D31" w14:textId="01A29CDC" w:rsidR="006075FA" w:rsidRPr="008260EA" w:rsidRDefault="0033694A" w:rsidP="006075FA">
+    <w:p w:rsidRPr="008260EA" w:rsidR="006075FA" w:rsidP="006075FA" w:rsidRDefault="0033694A" w14:paraId="0AAE6D31" w14:textId="01A29CDC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
-      <w:r w:rsidR="006075FA" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="006075FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Source:</w:t>
       </w:r>
-      <w:r w:rsidR="006075FA" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="006075FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA110B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
       </w:r>
-      <w:r w:rsidR="00974257" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00974257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609FAC24" w14:textId="77777777" w:rsidR="00CE7958" w:rsidRPr="008260EA" w:rsidRDefault="00CE7958" w:rsidP="006075FA">
-[...8 lines deleted...]
-    <w:p w14:paraId="689BDBE2" w14:textId="56685C1E" w:rsidR="006075FA" w:rsidRPr="008260EA" w:rsidRDefault="00A12651" w:rsidP="006075FA">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00CE7958" w:rsidP="006075FA" w:rsidRDefault="00CE7958" w14:paraId="609FAC24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="006075FA" w:rsidP="006075FA" w:rsidRDefault="00A12651" w14:paraId="689BDBE2" w14:textId="56685C1E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006075FA" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="006075FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Target(s):</w:t>
       </w:r>
-      <w:r w:rsidR="006075FA" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="006075FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00974257" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00974257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD Care Management Data Platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4F6224" w14:textId="77777777" w:rsidR="006075FA" w:rsidRPr="008260EA" w:rsidRDefault="006075FA" w:rsidP="006075FA">
-[...8 lines deleted...]
-    <w:p w14:paraId="013B4C11" w14:textId="60586390" w:rsidR="00620420" w:rsidRPr="00620420" w:rsidRDefault="006075FA" w:rsidP="00620420">
+    <w:p w:rsidRPr="008260EA" w:rsidR="006075FA" w:rsidP="006075FA" w:rsidRDefault="006075FA" w14:paraId="3E4F6224" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00620420" w:rsidR="00620420" w:rsidP="00620420" w:rsidRDefault="006075FA" w14:paraId="013B4C11" w14:textId="60586390">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Type: </w:t>
       </w:r>
-      <w:r w:rsidR="00620420" w:rsidRPr="00620420">
+      <w:r w:rsidRPr="00620420" w:rsidR="00620420">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pipe Delimited, Double Quote Qualified File. The file layout prescribes maximum field lengths for each field. The source system is expected to use that information to ensure the field lengths do not exceed the maximum field length while generating the file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC8BFC6" w14:textId="1C71F788" w:rsidR="00856289" w:rsidRDefault="00856289" w:rsidP="00421485">
-[...8 lines deleted...]
-    <w:p w14:paraId="6EFE9FE9" w14:textId="66A4DD88" w:rsidR="006075FA" w:rsidRPr="008260EA" w:rsidRDefault="00A12651" w:rsidP="006075FA">
+    <w:p w:rsidR="00856289" w:rsidP="00421485" w:rsidRDefault="00856289" w14:paraId="5CC8BFC6" w14:textId="1C71F788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="006075FA" w:rsidP="006075FA" w:rsidRDefault="00A12651" w14:paraId="6EFE9FE9" w14:textId="66A4DD88">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transmission Type:</w:t>
       </w:r>
@@ -13665,669 +13541,641 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sFTP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Source and Target entities should work together to establish file exchange through secure file transfer protocol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39499366" w14:textId="77777777" w:rsidR="006075FA" w:rsidRPr="008260EA" w:rsidRDefault="006075FA" w:rsidP="006075FA">
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="OLE_LINK4"/>
+    <w:p w:rsidRPr="008260EA" w:rsidR="006075FA" w:rsidP="006075FA" w:rsidRDefault="006075FA" w14:paraId="39499366" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002258DE" w:rsidR="0070028F" w:rsidP="0070028F" w:rsidRDefault="006075FA" w14:paraId="29968AA3" w14:textId="4B6FD63E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK3" w:id="18"/>
+      <w:bookmarkStart w:name="OLE_LINK4" w:id="19"/>
       <w:r w:rsidRPr="37A50968">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Delivery Frequency: </w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
-      <w:r w:rsidR="0070028F" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="0070028F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Weekly</w:t>
       </w:r>
-      <w:r w:rsidR="0070028F" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="0070028F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Weekly full files should be sent every Thursday between 6:00 </w:t>
       </w:r>
-      <w:r w:rsidR="006E6B06" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="006E6B06">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="0070028F" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="0070028F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M and 10:00 PM.</w:t>
       </w:r>
-      <w:r w:rsidR="00947DE4" w:rsidRPr="00223E13">
+      <w:r w:rsidRPr="00223E13" w:rsidR="00947DE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The file should include all currently active and with future assignment date beneficiaries with the respective LHD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DBFD98" w14:textId="0F5147CA" w:rsidR="004758E4" w:rsidRPr="008260EA" w:rsidRDefault="004758E4" w:rsidP="0070028F">
-[...8 lines deleted...]
-    <w:p w14:paraId="267EF91F" w14:textId="5175443D" w:rsidR="002F3721" w:rsidRPr="00093537" w:rsidRDefault="004758E4" w:rsidP="00093537">
+    <w:p w:rsidRPr="008260EA" w:rsidR="004758E4" w:rsidP="0070028F" w:rsidRDefault="004758E4" w14:paraId="18DBFD98" w14:textId="0F5147CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00093537" w:rsidR="002F3721" w:rsidP="00093537" w:rsidRDefault="004758E4" w14:paraId="267EF91F" w14:textId="5175443D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Naming Convention: </w:t>
       </w:r>
       <w:r w:rsidR="00E32CBE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs</w:t>
       </w:r>
-      <w:r w:rsidR="00E32CBE" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00E32CBE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">are expected to follow the </w:t>
-[...8 lines deleted...]
-        <w:t>below file naming</w:t>
+        <w:t>are expected to follow the below file naming</w:t>
       </w:r>
       <w:r w:rsidR="00093537">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> convention</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C70055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00836E20" w:rsidRPr="00093537">
+      <w:r w:rsidRPr="00093537" w:rsidR="00836E20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F3721" w:rsidRPr="00093537">
+      <w:r w:rsidRPr="00093537" w:rsidR="002F3721">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NCMT_</w:t>
       </w:r>
-      <w:r w:rsidR="00E00243" w:rsidRPr="00093537">
+      <w:r w:rsidRPr="00093537" w:rsidR="00E00243">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD</w:t>
       </w:r>
-      <w:r w:rsidR="002F3721" w:rsidRPr="00093537">
+      <w:r w:rsidRPr="00093537" w:rsidR="002F3721">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_PatientListRiskScore</w:t>
       </w:r>
-      <w:r w:rsidR="00836E20" w:rsidRPr="00093537">
+      <w:r w:rsidRPr="00093537" w:rsidR="00836E20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="002F3721" w:rsidRPr="00093537">
+      <w:r w:rsidRPr="00093537" w:rsidR="002F3721">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
-      <w:r w:rsidR="00EA110B" w:rsidRPr="00093537">
+      <w:r w:rsidRPr="00093537" w:rsidR="00EA110B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="002F3721" w:rsidRPr="00093537">
+      <w:r w:rsidRPr="00093537" w:rsidR="002F3721">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PShortName&gt;_</w:t>
       </w:r>
-      <w:r w:rsidR="00E665F9" w:rsidRPr="00093537">
+      <w:r w:rsidRPr="00093537" w:rsidR="00E665F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;LHD&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="002F3721" w:rsidRPr="00093537">
+      <w:r w:rsidRPr="00093537" w:rsidR="002F3721">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_CCYYMMDD-HHMMSS.TXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FC10CF" w14:textId="77777777" w:rsidR="002F3721" w:rsidRPr="008260EA" w:rsidRDefault="002F3721" w:rsidP="004758E4">
-[...8 lines deleted...]
-    <w:p w14:paraId="7F9EC01D" w14:textId="77777777" w:rsidR="00EA110B" w:rsidRPr="008260EA" w:rsidRDefault="00EA110B" w:rsidP="00EA110B">
+    <w:p w:rsidRPr="008260EA" w:rsidR="002F3721" w:rsidP="004758E4" w:rsidRDefault="002F3721" w14:paraId="18FC10CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="00EA110B" w:rsidP="00EA110B" w:rsidRDefault="00EA110B" w14:paraId="7F9EC01D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Below are the short names for each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TP, use these for &lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TPShortName</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083D1884" w14:textId="77777777" w:rsidR="00EA110B" w:rsidRPr="00E22B25" w:rsidRDefault="00EA110B" w:rsidP="00EA110B">
+    <w:p w:rsidRPr="00E22B25" w:rsidR="00EA110B" w:rsidP="00EA110B" w:rsidRDefault="00EA110B" w14:paraId="083D1884" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alliance</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>= ALLT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44404499" w14:textId="77777777" w:rsidR="00EA110B" w:rsidRPr="00E22B25" w:rsidRDefault="00EA110B" w:rsidP="00EA110B">
+    <w:p w:rsidRPr="00E22B25" w:rsidR="00EA110B" w:rsidP="00EA110B" w:rsidRDefault="00EA110B" w14:paraId="44404499" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Partners Health Management = PART</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096705E5" w14:textId="77777777" w:rsidR="00EA110B" w:rsidRDefault="00EA110B" w:rsidP="00EA110B">
+    <w:p w:rsidR="00EA110B" w:rsidP="00EA110B" w:rsidRDefault="00EA110B" w14:paraId="096705E5" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trillium Health Resources = TRIT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5059DF42" w14:textId="77777777" w:rsidR="00EA110B" w:rsidRPr="001540E5" w:rsidRDefault="00EA110B" w:rsidP="00EA110B">
+    <w:p w:rsidRPr="001540E5" w:rsidR="00EA110B" w:rsidP="00EA110B" w:rsidRDefault="00EA110B" w14:paraId="5059DF42" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaya Health = VAYT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252D535E" w14:textId="77777777" w:rsidR="00A930BA" w:rsidRDefault="00A930BA" w:rsidP="006075FA">
-[...8 lines deleted...]
-    <w:p w14:paraId="6781BDC9" w14:textId="3D68A322" w:rsidR="004758E4" w:rsidRPr="008260EA" w:rsidRDefault="00A930BA">
+    <w:p w:rsidR="00A930BA" w:rsidP="006075FA" w:rsidRDefault="00A930BA" w14:paraId="252D535E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="004758E4" w:rsidRDefault="00A930BA" w14:paraId="6781BDC9" w14:textId="3D68A322">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC5E3B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For &lt; LHD&gt;, BH I/DD TPs should work with the LHD vendors to align on a unique name/identifier that they can us</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e.</w:t>
       </w:r>
       <w:r w:rsidR="005E4692">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DB58A7" w14:textId="77777777" w:rsidR="00D717BB" w:rsidRDefault="00D717BB" w:rsidP="00D717BB">
+    <w:p w:rsidR="00D717BB" w:rsidP="00D717BB" w:rsidRDefault="00D717BB" w14:paraId="33DB58A7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Delivery, Acceptance &amp; Processing </w:t>
       </w:r>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Validation:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Department has </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> a standard process to validate successful file creation and delivery by the source entity and successful acceptance and ingestion by the target entity. All source and target entities will need to follow these standards and report information to the Department that will allow them to validate successful delivery and ingestion </w:t>
+        <w:t xml:space="preserve">The Department has setup a standard process to validate successful file creation and delivery by the source entity and successful acceptance and ingestion by the target entity. All source and target entities will need to follow these standards and report information to the Department that will allow them to validate successful delivery and ingestion </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>of data through interfaces standardized by the Department. These requirements will be shared with both the source and target entities by the Department’s Technology Operations (Tech Ops) team.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3E4C0A" w14:textId="77777777" w:rsidR="00F16555" w:rsidRDefault="00F16555">
-[...8 lines deleted...]
-    <w:p w14:paraId="6B501DF9" w14:textId="2318225F" w:rsidR="00F16555" w:rsidRPr="00F16555" w:rsidRDefault="00F16555" w:rsidP="00BF241D">
+    <w:p w:rsidR="00F16555" w:rsidRDefault="00F16555" w14:paraId="4E3E4C0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F16555" w:rsidR="00F16555" w:rsidP="00BF241D" w:rsidRDefault="00F16555" w14:paraId="6B501DF9" w14:textId="2318225F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Guidance: </w:t>
       </w:r>
       <w:r w:rsidR="00452C45">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the Patient List/Risk file Data &amp; Additional Guidance sections </w:t>
       </w:r>
       <w:r w:rsidR="0098166A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00452C45">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="001F6CB8" w:rsidRPr="006645E9">
+      <w:r w:rsidRPr="006645E9" w:rsidR="001F6CB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data Specifications and Requirements for Sharing Patient Risk List Data</w:t>
       </w:r>
       <w:r w:rsidR="001F6CB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B3C38">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">guidance document </w:t>
       </w:r>
       <w:r w:rsidR="001F6CB8">
         <w:rPr>
@@ -14339,80 +14187,80 @@
       </w:r>
       <w:r w:rsidR="001C1659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
       <w:r w:rsidR="001F6CB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00452C45">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00452C45" w:rsidRPr="00791D56">
+      <w:hyperlink w:history="1" r:id="rId28">
+        <w:r w:rsidRPr="00791D56" w:rsidR="00452C45">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00452C45">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263D3A81" w14:textId="77777777" w:rsidR="00D717BB" w:rsidRDefault="00D717BB" w:rsidP="00D717BB">
-[...8 lines deleted...]
-    <w:p w14:paraId="1790173A" w14:textId="2A6303E2" w:rsidR="00877652" w:rsidRDefault="00877652" w:rsidP="00877652">
+    <w:p w:rsidR="00D717BB" w:rsidP="00D717BB" w:rsidRDefault="00D717BB" w14:paraId="263D3A81" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00877652" w:rsidP="00877652" w:rsidRDefault="00877652" w14:paraId="1790173A" w14:textId="2A6303E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536ACF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00236B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14460,472 +14308,472 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department expects </w:t>
       </w:r>
       <w:r w:rsidRPr="00F72817">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to work with the LHD Care Management Data Platform Vendor and to successfully implement and test this interface per the implementation timeline and requirements provided by the Department. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A3B963" w14:textId="77777777" w:rsidR="002E390E" w:rsidRPr="008260EA" w:rsidRDefault="002E390E" w:rsidP="00D717BB">
+    <w:p w:rsidRPr="008260EA" w:rsidR="002E390E" w:rsidP="00D717BB" w:rsidRDefault="002E390E" w14:paraId="25A3B963" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p w14:paraId="3132FA11" w14:textId="46C21ED0" w:rsidR="00422855" w:rsidRPr="005307B4" w:rsidRDefault="002A1781" w:rsidP="0092576A">
+    <w:p w:rsidRPr="005307B4" w:rsidR="00422855" w:rsidP="0092576A" w:rsidRDefault="002A1781" w14:paraId="3132FA11" w14:textId="46C21ED0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1FEBD36D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">VI. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Hlk55830330"/>
-      <w:r w:rsidR="005456D6" w:rsidRPr="1FEBD36D">
+      <w:bookmarkStart w:name="_Hlk55830330" w:id="20"/>
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="005456D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CMHRP Member Report</w:t>
       </w:r>
-      <w:r w:rsidR="0021680F" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="0021680F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Files</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p w14:paraId="02D4BDF5" w14:textId="4FAFB7D3" w:rsidR="00AF0168" w:rsidRPr="005307B4" w:rsidRDefault="00422855" w:rsidP="00422855">
+    <w:p w:rsidRPr="005307B4" w:rsidR="00AF0168" w:rsidP="00422855" w:rsidRDefault="00422855" w14:paraId="02D4BDF5" w14:textId="4FAFB7D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1FEBD36D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Layout: </w:t>
       </w:r>
       <w:r w:rsidRPr="1FEBD36D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To streamline information exchange, and reduce costs and administrative burden for all stakeholders, the Department has developed a flat file layout for sharing </w:t>
       </w:r>
-      <w:r w:rsidR="00BD17FE" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00BD17FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CMHRP </w:t>
       </w:r>
-      <w:r w:rsidR="000B6AA5" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="000B6AA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Member Report</w:t>
       </w:r>
       <w:r w:rsidRPr="1FEBD36D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00820491" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00820491">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00C65D56" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00C65D56">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CMHRP Member Report file layout is attached to this document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEC0FF8" w14:textId="77777777" w:rsidR="00B1676A" w:rsidRDefault="00B1676A" w:rsidP="00CD7149">
+    <w:p w:rsidR="00B1676A" w:rsidP="00CD7149" w:rsidRDefault="00B1676A" w14:paraId="6FEC0FF8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="21" w:name="_MON_1677067767"/>
+    <w:bookmarkStart w:name="_MON_1677067767" w:id="21"/>
     <w:bookmarkEnd w:id="21"/>
-    <w:p w14:paraId="5E5AF88D" w14:textId="76DDA5D1" w:rsidR="00CD7149" w:rsidRDefault="00010B04" w:rsidP="0002705E">
+    <w:p w:rsidR="00CD7149" w:rsidP="0002705E" w:rsidRDefault="00010B04" w14:paraId="5E5AF88D" w14:textId="76DDA5D1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:object w:dxaOrig="1530" w:dyaOrig="991" w14:anchorId="3998D166">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:76.8pt;height:49.8pt" o:ole="">
-            <v:imagedata r:id="rId29" o:title=""/>
+          <v:shape id="_x0000_i1026" style="width:76.5pt;height:50pt" o:ole="" type="#_x0000_t75">
+            <v:imagedata o:title="" r:id="rId29"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1817976290" r:id="rId30"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1814944252" r:id="rId30"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57160EC6" w14:textId="77777777" w:rsidR="0002705E" w:rsidRPr="008260EA" w:rsidRDefault="0002705E" w:rsidP="0002705E">
+    <w:p w:rsidRPr="008260EA" w:rsidR="0002705E" w:rsidP="0002705E" w:rsidRDefault="0002705E" w14:paraId="57160EC6" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D5D63B9" w14:textId="7316CC17" w:rsidR="00422855" w:rsidRPr="008260EA" w:rsidRDefault="00B71F94" w:rsidP="00422855">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00422855" w:rsidP="00422855" w:rsidRDefault="00B71F94" w14:paraId="7D5D63B9" w14:textId="7316CC17">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1FEBD36D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
-      <w:r w:rsidR="00422855" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00422855">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data Scope:</w:t>
       </w:r>
-      <w:r w:rsidR="00422855" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00422855">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA0B2D" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00DA0B2D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Patient Referral information.</w:t>
       </w:r>
-      <w:r w:rsidR="00681E42" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00681E42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CMHRP Member Report should include all CMHRP members </w:t>
       </w:r>
-      <w:r w:rsidR="005B0AD5" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="005B0AD5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>whether</w:t>
       </w:r>
-      <w:r w:rsidR="00681E42" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00681E42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> they were </w:t>
       </w:r>
-      <w:r w:rsidR="0057389B" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="0057389B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a referral</w:t>
       </w:r>
-      <w:r w:rsidR="00681E42" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00681E42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from a BH I/DD TP</w:t>
       </w:r>
-      <w:r w:rsidR="005B0AD5" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="005B0AD5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or not</w:t>
       </w:r>
-      <w:r w:rsidR="00681E42" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00681E42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C7AD44" w14:textId="77777777" w:rsidR="0022195D" w:rsidRPr="008260EA" w:rsidRDefault="0022195D" w:rsidP="00422855">
-[...8 lines deleted...]
-    <w:p w14:paraId="414EC353" w14:textId="7202225F" w:rsidR="009E0297" w:rsidRPr="008260EA" w:rsidRDefault="00B71F94" w:rsidP="009E0297">
+    <w:p w:rsidRPr="008260EA" w:rsidR="0022195D" w:rsidP="00422855" w:rsidRDefault="0022195D" w14:paraId="02C7AD44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="009E0297" w:rsidP="009E0297" w:rsidRDefault="00B71F94" w14:paraId="414EC353" w14:textId="7202225F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File</w:t>
       </w:r>
-      <w:r w:rsidR="00422855" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00422855">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Source:</w:t>
       </w:r>
-      <w:r w:rsidR="00422855" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00422855">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E0297" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="009E0297">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD Care Management Data Platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A814C9" w14:textId="77777777" w:rsidR="009E0297" w:rsidRPr="008260EA" w:rsidRDefault="009E0297" w:rsidP="009E0297">
-[...8 lines deleted...]
-    <w:p w14:paraId="1C320E08" w14:textId="707A21BB" w:rsidR="00422855" w:rsidRPr="008260EA" w:rsidRDefault="00B71F94" w:rsidP="00422855">
+    <w:p w:rsidRPr="008260EA" w:rsidR="009E0297" w:rsidP="009E0297" w:rsidRDefault="009E0297" w14:paraId="05A814C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="00422855" w:rsidP="00422855" w:rsidRDefault="00B71F94" w14:paraId="1C320E08" w14:textId="707A21BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File</w:t>
       </w:r>
-      <w:r w:rsidR="00422855" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00422855">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Target(s):</w:t>
       </w:r>
-      <w:r w:rsidR="00422855" w:rsidRPr="008260EA">
+      <w:r w:rsidRPr="008260EA" w:rsidR="00422855">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F441EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4751066C" w14:textId="77777777" w:rsidR="0083031E" w:rsidRPr="008260EA" w:rsidRDefault="0083031E" w:rsidP="00422855">
-[...8 lines deleted...]
-    <w:p w14:paraId="0A703BF3" w14:textId="31D17CC6" w:rsidR="00422855" w:rsidRDefault="00422855" w:rsidP="00422855">
+    <w:p w:rsidRPr="008260EA" w:rsidR="0083031E" w:rsidP="00422855" w:rsidRDefault="0083031E" w14:paraId="4751066C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00422855" w:rsidP="00422855" w:rsidRDefault="00422855" w14:paraId="0A703BF3" w14:textId="31D17CC6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Type: </w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pipe Delimited, Double Quote Qualified PSV File. The file layout prescribes maximum field lengths for each field. The source system is expected to use that information to ensure the field lengths do not exceed the maximum filed length while generating the file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB87D2C" w14:textId="77777777" w:rsidR="00422855" w:rsidRPr="008260EA" w:rsidRDefault="00422855" w:rsidP="00422855">
-[...8 lines deleted...]
-    <w:p w14:paraId="448BA6D2" w14:textId="77777777" w:rsidR="00B71F94" w:rsidRDefault="00B71F94" w:rsidP="003A49A4">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00422855" w:rsidP="00422855" w:rsidRDefault="00422855" w14:paraId="0EB87D2C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B71F94" w:rsidP="003A49A4" w:rsidRDefault="00B71F94" w14:paraId="448BA6D2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transmission Type:</w:t>
       </w:r>
@@ -14934,731 +14782,703 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sFTP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Source and Target entities should work together to establish file exchange through secure file transfer protocol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546E8426" w14:textId="77777777" w:rsidR="00422855" w:rsidRPr="008260EA" w:rsidRDefault="00422855" w:rsidP="00422855">
-[...8 lines deleted...]
-    <w:p w14:paraId="16380E7A" w14:textId="6014ADB8" w:rsidR="00982AB9" w:rsidRPr="002258DE" w:rsidRDefault="00422855" w:rsidP="003920CE">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00422855" w:rsidP="00422855" w:rsidRDefault="00422855" w14:paraId="546E8426" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002258DE" w:rsidR="00982AB9" w:rsidP="003920CE" w:rsidRDefault="00422855" w14:paraId="16380E7A" w14:textId="6014ADB8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1FEBD36D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File Delivery Frequency:</w:t>
       </w:r>
-      <w:r w:rsidR="001049A2" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="001049A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001049A2" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="001049A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Weekly</w:t>
       </w:r>
-      <w:r w:rsidR="004A53CE" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="004A53CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F152E6" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00F152E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00F152E6" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00F152E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="00F152E6" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00F152E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> f</w:t>
       </w:r>
-      <w:r w:rsidR="004A53CE" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="004A53CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ull file followed by </w:t>
       </w:r>
-      <w:r w:rsidR="001049A2" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="001049A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">weekly full </w:t>
       </w:r>
-      <w:r w:rsidR="004A53CE" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="004A53CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>files</w:t>
       </w:r>
-      <w:r w:rsidR="003C61D3" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="003C61D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> between </w:t>
       </w:r>
-      <w:r w:rsidR="00061A73" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00061A73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8:00 PM and 11:59 PM</w:t>
       </w:r>
-      <w:r w:rsidR="004A53CE" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="004A53CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B6046E" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00B6046E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1391E284" w14:textId="77777777" w:rsidR="00422855" w:rsidRPr="008260EA" w:rsidRDefault="00422855" w:rsidP="00422855">
-[...8 lines deleted...]
-    <w:p w14:paraId="46319A86" w14:textId="77777777" w:rsidR="00B05B15" w:rsidRDefault="00422855" w:rsidP="00B05B15">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00422855" w:rsidP="00422855" w:rsidRDefault="00422855" w14:paraId="1391E284" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B05B15" w:rsidP="00B05B15" w:rsidRDefault="00422855" w14:paraId="46319A86" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Naming </w:t>
       </w:r>
       <w:r w:rsidRPr="003A49A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conventi</w:t>
       </w:r>
       <w:r w:rsidR="00AA3B90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on: </w:t>
       </w:r>
-      <w:r w:rsidR="005B362E" w:rsidRPr="003A49A4">
+      <w:r w:rsidRPr="003A49A4" w:rsidR="005B362E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD</w:t>
       </w:r>
-      <w:r w:rsidR="005B362E" w:rsidRPr="00AA3B90">
+      <w:r w:rsidRPr="00AA3B90" w:rsidR="005B362E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B666E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
       <w:r w:rsidR="00BA78CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s a</w:t>
       </w:r>
       <w:r w:rsidR="00B666E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidR="005B362E" w:rsidRPr="00AA3B90">
-[...14 lines deleted...]
-        <w:t>below file naming convention</w:t>
+      <w:r w:rsidRPr="00AA3B90" w:rsidR="005B362E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expected to follow the below file naming convention</w:t>
       </w:r>
       <w:r w:rsidR="00485AB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003A4EB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DD99CE" w14:textId="51ED49E2" w:rsidR="006E356A" w:rsidRPr="00B05B15" w:rsidRDefault="005B362E" w:rsidP="00B05B15">
+    <w:p w:rsidRPr="00B05B15" w:rsidR="006E356A" w:rsidP="00B05B15" w:rsidRDefault="005B362E" w14:paraId="75DD99CE" w14:textId="51ED49E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1FEBD36D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NCMT_</w:t>
       </w:r>
-      <w:r w:rsidR="003543C6" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="003543C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD</w:t>
       </w:r>
       <w:r w:rsidRPr="1FEBD36D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_CMHRPMemberReport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00982AB9" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00982AB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="00841A21" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00841A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;LHD&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="1FEBD36D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">_&lt; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F441EE" w:rsidRPr="1FEBD36D">
+      <w:r w:rsidRPr="1FEBD36D" w:rsidR="00F441EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="1FEBD36D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PShortName</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1FEBD36D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;_ CCYYMMDD-HHMMSS.TXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B94DFF" w14:textId="77777777" w:rsidR="00F441EE" w:rsidRPr="008260EA" w:rsidRDefault="00F441EE" w:rsidP="003A49A4">
-[...8 lines deleted...]
-    <w:p w14:paraId="4EBDFB0B" w14:textId="77777777" w:rsidR="00F441EE" w:rsidRPr="008260EA" w:rsidRDefault="00F441EE" w:rsidP="003A49A4">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00F441EE" w:rsidP="003A49A4" w:rsidRDefault="00F441EE" w14:paraId="04B94DFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="00F441EE" w:rsidP="003A49A4" w:rsidRDefault="00F441EE" w14:paraId="4EBDFB0B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Below are the short names for each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TP, use these for &lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TPShortName</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6954AB29" w14:textId="77777777" w:rsidR="00F441EE" w:rsidRPr="00E22B25" w:rsidRDefault="00F441EE" w:rsidP="003A49A4">
+    <w:p w:rsidRPr="00E22B25" w:rsidR="00F441EE" w:rsidP="003A49A4" w:rsidRDefault="00F441EE" w14:paraId="6954AB29" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alliance</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>= ALLT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12958C42" w14:textId="77777777" w:rsidR="00F441EE" w:rsidRPr="00E22B25" w:rsidRDefault="00F441EE" w:rsidP="003A49A4">
+    <w:p w:rsidRPr="00E22B25" w:rsidR="00F441EE" w:rsidP="003A49A4" w:rsidRDefault="00F441EE" w14:paraId="12958C42" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Partners Health Management = PART</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C5EC54" w14:textId="77777777" w:rsidR="00F441EE" w:rsidRDefault="00F441EE" w:rsidP="003A49A4">
+    <w:p w:rsidR="00F441EE" w:rsidP="003A49A4" w:rsidRDefault="00F441EE" w14:paraId="41C5EC54" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trillium Health Resources = TRIT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CF12D2" w14:textId="4AEB3E58" w:rsidR="001C1EF6" w:rsidRPr="008260EA" w:rsidRDefault="00F441EE" w:rsidP="00BF241D">
+    <w:p w:rsidRPr="008260EA" w:rsidR="001C1EF6" w:rsidP="00BF241D" w:rsidRDefault="00F441EE" w14:paraId="16CF12D2" w14:textId="4AEB3E58">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaya Health = VAYT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2111D071" w14:textId="50941355" w:rsidR="001C1EF6" w:rsidRDefault="001C1EF6" w:rsidP="001C1EF6">
+    <w:p w:rsidR="001C1EF6" w:rsidP="001C1EF6" w:rsidRDefault="001C1EF6" w14:paraId="2111D071" w14:textId="50941355">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03E7C32C" w14:textId="77777777" w:rsidR="00864536" w:rsidRPr="001540E5" w:rsidRDefault="00864536" w:rsidP="00864536">
+    <w:p w:rsidRPr="001540E5" w:rsidR="00864536" w:rsidP="00864536" w:rsidRDefault="00864536" w14:paraId="03E7C32C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC5E3B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For &lt; LHD&gt;, BH I/DD TPs should work with the LHD vendors to align on a unique name/identifier that they can us</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB683B6" w14:textId="77777777" w:rsidR="00864536" w:rsidRPr="008260EA" w:rsidRDefault="00864536" w:rsidP="001C1EF6">
+    <w:p w:rsidRPr="008260EA" w:rsidR="00864536" w:rsidP="001C1EF6" w:rsidRDefault="00864536" w14:paraId="5BB683B6" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FE04D74" w14:textId="77777777" w:rsidR="002814A6" w:rsidRDefault="002814A6" w:rsidP="002814A6">
+    <w:p w:rsidR="002814A6" w:rsidP="002814A6" w:rsidRDefault="002814A6" w14:paraId="3FE04D74" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Delivery, Acceptance &amp; Processing </w:t>
       </w:r>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Validation:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Department has </w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="1BB8441D" w14:textId="70D1AA63" w:rsidR="001262DC" w:rsidRDefault="002814A6" w:rsidP="002814A6">
+        <w:t>The Department has setup a standard process to validate successful file creation and delivery by the source entity and successful acceptance and ingestion by the target entity. All source and target entities will need to follow these standards and report information to the Department that will allow them to validate successful delivery and ingestion of data through interfaces standardized by the Department. These requirements will be shared with both the source and target entities by the Department’s Technology Operations (Tech Ops) team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002814A6" w:rsidP="002814A6" w:rsidRDefault="002814A6" w14:paraId="437DE120" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001262DC" w:rsidP="002814A6" w:rsidRDefault="002814A6" w14:paraId="1BB8441D" w14:textId="70D1AA63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="003C5A0E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15745,402 +15565,383 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and these vendors. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F72817">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BH I/DD TPs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall review these standard file layouts, associated requirements, testing and implementation expectations with their contracted LHD vendors and work with them to enable these data exchanges per the requirements outlined in the TP managed care contract and this requirements document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3316620F" w14:textId="77777777" w:rsidR="00EE3005" w:rsidRPr="00EE3005" w:rsidRDefault="00EE3005" w:rsidP="00BF241D">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="00EE3005" w:rsidP="00BF241D" w:rsidRDefault="00EE3005" w14:paraId="3316620F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Hlk57191447"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0381ED26" w14:textId="1552A449" w:rsidR="004A591F" w:rsidRPr="00BF241D" w:rsidRDefault="007B2FAA" w:rsidP="00BF241D">
+      <w:bookmarkStart w:name="_Hlk57191447" w:id="22"/>
+    </w:p>
+    <w:p w:rsidRPr="00BF241D" w:rsidR="004A591F" w:rsidP="00BF241D" w:rsidRDefault="007B2FAA" w14:paraId="0381ED26" w14:textId="1552A449">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">VII. </w:t>
       </w:r>
       <w:r w:rsidR="00576A41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Care Plans - </w:t>
       </w:r>
-      <w:r w:rsidR="004A591F" w:rsidRPr="00BF241D">
+      <w:r w:rsidRPr="00BF241D" w:rsidR="004A591F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">LHD Care Management Platform to </w:t>
       </w:r>
-      <w:r w:rsidR="00576A41" w:rsidRPr="00921D09">
+      <w:r w:rsidRPr="00921D09" w:rsidR="00576A41">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BH I/DD TPs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756F4AF9" w14:textId="77777777" w:rsidR="009B7362" w:rsidRDefault="009B7362" w:rsidP="00E1129E">
+    <w:p w:rsidR="009B7362" w:rsidP="00E1129E" w:rsidRDefault="009B7362" w14:paraId="756F4AF9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="23" w:name="_MON_1702967156"/>
+    <w:bookmarkStart w:name="_MON_1702967156" w:id="23"/>
     <w:bookmarkEnd w:id="23"/>
-    <w:p w14:paraId="3FD45AB3" w14:textId="2797C3B9" w:rsidR="00EE3005" w:rsidRPr="00EE3005" w:rsidRDefault="00B20594" w:rsidP="003A49A4">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="00EE3005" w:rsidP="003A49A4" w:rsidRDefault="00B20594" w14:paraId="3FD45AB3" w14:textId="2797C3B9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:object w:dxaOrig="890" w:dyaOrig="573" w14:anchorId="4D372A67">
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:52.8pt;height:34.2pt" o:ole="">
-            <v:imagedata r:id="rId31" o:title=""/>
+          <v:shape id="_x0000_i1027" style="width:52.5pt;height:34.5pt" o:ole="" type="#_x0000_t75">
+            <v:imagedata o:title="" r:id="rId31"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1817976291" r:id="rId32"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1814944253" r:id="rId32"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E02F835" w14:textId="758E0FB3" w:rsidR="00EE3005" w:rsidRPr="003A49A4" w:rsidRDefault="009B7691" w:rsidP="003A49A4">
+    <w:p w:rsidRPr="003A49A4" w:rsidR="00EE3005" w:rsidP="003A49A4" w:rsidRDefault="009B7691" w14:paraId="3E02F835" w14:textId="758E0FB3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r w:rsidR="00ED46F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Data </w:t>
       </w:r>
-      <w:r w:rsidR="00EE3005" w:rsidRPr="00EE3005">
+      <w:r w:rsidRPr="00EE3005" w:rsidR="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Scope:</w:t>
       </w:r>
-      <w:r w:rsidR="00EE3005" w:rsidRPr="00EE3005">
+      <w:r w:rsidRPr="00EE3005" w:rsidR="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE3005" w:rsidRPr="003A49A4">
+      <w:r w:rsidRPr="003A49A4" w:rsidR="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Active Care Plans identified by </w:t>
       </w:r>
       <w:r w:rsidR="0076561E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD vendors</w:t>
       </w:r>
-      <w:r w:rsidR="0076561E" w:rsidRPr="003A49A4">
+      <w:r w:rsidRPr="003A49A4" w:rsidR="0076561E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE3005" w:rsidRPr="003A49A4">
+      <w:r w:rsidRPr="003A49A4" w:rsidR="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for beneficiaries in the CMHRP programs as applicable for care management efforts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F8E0EC" w14:textId="77777777" w:rsidR="00EE3005" w:rsidRPr="00EE3005" w:rsidRDefault="00EE3005" w:rsidP="00EE3005">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="00EE3005" w:rsidP="00EE3005" w:rsidRDefault="00EE3005" w14:paraId="12F8E0EC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70D98523" w14:textId="3F56E45F" w:rsidR="00EE3005" w:rsidRPr="00EE3005" w:rsidRDefault="00920595" w:rsidP="00EE3005">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="00EE3005" w:rsidP="00EE3005" w:rsidRDefault="00920595" w14:paraId="70D98523" w14:textId="3F56E45F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE3005" w:rsidRPr="00EE3005">
+      <w:r w:rsidRPr="00EE3005" w:rsidR="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Source</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EE3005" w:rsidRPr="00EE3005">
+        <w:t xml:space="preserve">Source: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083052C" w:rsidR="0083052C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008260EA" w:rsidR="0083052C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LHD Care Management Data Platform</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E6DFC" w:rsidR="00EE3005" w:rsidP="00EE3005" w:rsidRDefault="00EE3005" w14:paraId="13975531" w14:textId="0383EF3A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...28 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EE3005">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00920595">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00920595">
+        <w:t>File</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3005" w:rsidR="00920595">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>File</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00920595" w:rsidRPr="00EE3005">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Target(s): </w:t>
+      </w:r>
+      <w:r w:rsidR="00070B0D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BH I/DD TP</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCDDA33" w14:textId="77777777" w:rsidR="00920595" w:rsidRDefault="00920595" w:rsidP="00EE3005">
+    <w:p w:rsidR="00920595" w:rsidP="00EE3005" w:rsidRDefault="00920595" w14:paraId="4DCDDA33" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19A89F9B" w14:textId="05AD0087" w:rsidR="00EE3005" w:rsidRPr="0050081F" w:rsidRDefault="00EE3005" w:rsidP="003A49A4">
+    <w:p w:rsidRPr="0050081F" w:rsidR="00EE3005" w:rsidP="003A49A4" w:rsidRDefault="00EE3005" w14:paraId="19A89F9B" w14:textId="05AD0087">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Naming Convention: </w:t>
       </w:r>
-      <w:r w:rsidR="00F44F17" w:rsidRPr="00F44F17">
+      <w:r w:rsidRPr="00F44F17" w:rsidR="00F44F17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please</w:t>
       </w:r>
       <w:r w:rsidR="00F44F17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> see the </w:t>
       </w:r>
       <w:r w:rsidR="003540D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">embedded </w:t>
@@ -16148,61 +15949,61 @@
       <w:r w:rsidRPr="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>file naming convention</w:t>
       </w:r>
       <w:r w:rsidR="003540D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> document</w:t>
       </w:r>
       <w:r w:rsidR="005F03FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FFCE61" w14:textId="77777777" w:rsidR="00EE3005" w:rsidRPr="00EE3005" w:rsidRDefault="00EE3005" w:rsidP="00EE3005">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="00EE3005" w:rsidP="00EE3005" w:rsidRDefault="00EE3005" w14:paraId="74FFCE61" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="149D4D9C" w14:textId="39D49AEE" w:rsidR="00EE3005" w:rsidRPr="00EE3005" w:rsidRDefault="00EE3005" w:rsidP="00EE3005">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="00EE3005" w:rsidP="00EE3005" w:rsidRDefault="00EE3005" w14:paraId="149D4D9C" w14:textId="39D49AEE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Type: </w:t>
       </w:r>
       <w:r w:rsidR="00070B0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
@@ -16213,61 +16014,61 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s will receive Care Plans in .pdf format as identified above. These files will be zipped into one zipped file per </w:t>
       </w:r>
       <w:r w:rsidR="00070B0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8693DF" w14:textId="77777777" w:rsidR="00454DE6" w:rsidRDefault="00454DE6" w:rsidP="00454DE6">
+    <w:p w:rsidR="00454DE6" w:rsidP="00454DE6" w:rsidRDefault="00454DE6" w14:paraId="3D8693DF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AC7945B" w14:textId="456D4DB0" w:rsidR="00C85148" w:rsidRPr="00EE3005" w:rsidRDefault="00454DE6" w:rsidP="003A49A4">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="00C85148" w:rsidP="003A49A4" w:rsidRDefault="00454DE6" w14:paraId="6AC7945B" w14:textId="456D4DB0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r w:rsidRPr="00033859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transmission Type:</w:t>
       </w:r>
@@ -16284,639 +16085,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sFTP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Source and Target entities should work together to establish file exchange through secure file transfer protocol</w:t>
       </w:r>
       <w:r w:rsidR="00C85148">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B6577E" w14:textId="77777777" w:rsidR="00EE3005" w:rsidRPr="00EE3005" w:rsidRDefault="00EE3005" w:rsidP="00EE3005">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="00EE3005" w:rsidP="00EE3005" w:rsidRDefault="00EE3005" w14:paraId="19B6577E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03473A72" w14:textId="3BBDA89E" w:rsidR="00EE3005" w:rsidRPr="00EE3005" w:rsidRDefault="00EE3005" w:rsidP="00EE3005">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="00EE3005" w:rsidP="00EE3005" w:rsidRDefault="00EE3005" w14:paraId="03473A72" w14:textId="3BBDA89E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Delivery Frequency: </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monthly </w:t>
       </w:r>
       <w:r w:rsidR="006F2702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ransfer </w:t>
       </w:r>
       <w:r w:rsidR="001E558E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on the 5</w:t>
       </w:r>
-      <w:r w:rsidR="001E558E" w:rsidRPr="00BF241D">
+      <w:r w:rsidRPr="00BF241D" w:rsidR="001E558E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="001E558E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of each month</w:t>
       </w:r>
       <w:r w:rsidR="004600FB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> between </w:t>
       </w:r>
       <w:r w:rsidR="00572ED9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8:00 PM and 11:59 PM.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E99C755" w14:textId="5AF141C7" w:rsidR="00EE3005" w:rsidRPr="00EE3005" w:rsidRDefault="00070B0D" w:rsidP="00EE3005">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="00EE3005" w:rsidP="00EE3005" w:rsidRDefault="00070B0D" w14:paraId="5E99C755" w14:textId="5AF141C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
       </w:r>
-      <w:r w:rsidR="00EE3005" w:rsidRPr="00EE3005">
+      <w:r w:rsidRPr="00EE3005" w:rsidR="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s will receive Care Plans from CCNC for beneficiaries that are assigned to them. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C80F042" w14:textId="736CBD3D" w:rsidR="00EE3005" w:rsidRPr="00EE3005" w:rsidRDefault="00070B0D" w:rsidP="7647A1F1">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="00EE3005" w:rsidP="7647A1F1" w:rsidRDefault="00070B0D" w14:paraId="4C80F042" w14:textId="736CBD3D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
       </w:r>
-      <w:r w:rsidR="00EE3005" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s are expected to pick up their zipped file </w:t>
       </w:r>
-      <w:r w:rsidR="006D298F" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="006D298F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:r w:rsidR="00EE3005" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="006D298F" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="006D298F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LHD CM Data Platform</w:t>
       </w:r>
-      <w:r w:rsidR="00EE3005" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006D298F" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="006D298F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00EE3005" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FTP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EE3005" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and download the Care Plans. Outlined below are key functions that </w:t>
       </w:r>
       <w:r w:rsidRPr="7647A1F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TP</w:t>
       </w:r>
-      <w:r w:rsidR="00EE3005" w:rsidRPr="7647A1F1">
+      <w:r w:rsidRPr="7647A1F1" w:rsidR="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s are expected to support using this information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54008557" w14:textId="732737FC" w:rsidR="00EE3005" w:rsidRPr="00EE3005" w:rsidRDefault="00EE3005" w:rsidP="00EE3005">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="00EE3005" w:rsidP="00EE3005" w:rsidRDefault="00EE3005" w14:paraId="54008557" w14:textId="732737FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Care Management functions to ensure continuity of care for beneficiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DF5B98" w14:textId="77777777" w:rsidR="00943790" w:rsidRPr="00815A4B" w:rsidRDefault="00943790" w:rsidP="00815A4B">
+    <w:p w:rsidRPr="00815A4B" w:rsidR="00943790" w:rsidP="00815A4B" w:rsidRDefault="00943790" w14:paraId="39DF5B98" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE583D6" w14:textId="74A54EDA" w:rsidR="008E6A00" w:rsidRDefault="00FB311E" w:rsidP="008E6A00">
+    <w:p w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="00FB311E" w14:paraId="5AE583D6" w14:textId="74A54EDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>VIII</w:t>
       </w:r>
       <w:r w:rsidR="008E6A00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>. CMHRP Interaction Level Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FF98FC" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="31FF98FC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="359CD922" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="359CD922" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File Layout:</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> To streamline information exchange, and reduce costs and administrative burden for all stakeholders, the Department has developed a flat file layout for sharing CMHRP Interaction Level Report. The CMHRP Interaction Level Report file layout is embedded in this document. The CMHRP Interaction Level Report file layout contains two use cases depicting how to populate this file layout.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D42C22B" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="5D42C22B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="24" w:name="_MON_1727595971"/>
+    <w:bookmarkStart w:name="_MON_1727595971" w:id="24"/>
     <w:bookmarkEnd w:id="24"/>
-    <w:p w14:paraId="651FDD23" w14:textId="788394A5" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="00D40838" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="00D40838" w14:paraId="651FDD23" w14:textId="788394A5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:object w:dxaOrig="1155" w:dyaOrig="747" w14:anchorId="5B94EF5B">
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:58.2pt;height:37.2pt" o:ole="">
-            <v:imagedata r:id="rId33" o:title=""/>
+          <v:shape id="_x0000_i1028" style="width:58pt;height:37pt" o:ole="" type="#_x0000_t75">
+            <v:imagedata o:title="" r:id="rId33"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1817976292" r:id="rId34"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1814944254" r:id="rId34"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127368AD" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="127368AD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="708369F8" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="708369F8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Scope: </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Transactional level report for all CMHRP referrals received through </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other referral sources until each referral case is closed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8546FA" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="7C8546FA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2000D6A3" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="2000D6A3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Source:</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCNC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3701C1" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
-[...8 lines deleted...]
-    <w:p w14:paraId="684B4172" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="5B3701C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="684B4172" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>File</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Target(s):</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1AA7AE" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
-[...8 lines deleted...]
-    <w:p w14:paraId="5B9F7BF3" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="2A1AA7AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="5B9F7BF3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Type: </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pipe Delimited, Double Quote Qualified PSV File. Each file layout prescribes maximum field lengths for each field. The source system is expected to use that information to ensure the field lengths do not exceed the maximum filed length while generating the file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10630CE5" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
-[...8 lines deleted...]
-    <w:p w14:paraId="42F26B15" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="10630CE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="42F26B15" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transmission Type:</w:t>
       </w:r>
@@ -16925,60 +16726,60 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Secure File Transfer Protocol (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sFTP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6902DFD1" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
-[...8 lines deleted...]
-    <w:p w14:paraId="2E5130F0" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="6902DFD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="2E5130F0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31392FE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Delivery Frequency: </w:t>
       </w:r>
       <w:r w:rsidRPr="31392FE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1st full followed by weekly incremental and monthly full file.</w:t>
       </w:r>
       <w:r>
@@ -16988,489 +16789,453 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4492B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Monthly full files will ensure that data is reconciled between the source and target every week.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4492B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCF431F" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="7BCF431F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31392FE5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The monthly full file should be sent on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2256E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidRPr="31392FE5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sunday of the month</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. for the Month of January 1-31</w:t>
       </w:r>
       <w:r w:rsidRPr="001303E5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2022, monthly file will be delivered on 13</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72992">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> February 2022)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594EF798" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="00D5750C" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="00D5750C" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="594EF798" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937529">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Weekly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> incremental files are</w:t>
       </w:r>
       <w:r w:rsidRPr="00937529">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> due on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>following Sunday</w:t>
       </w:r>
       <w:r w:rsidRPr="00937529">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>after</w:t>
       </w:r>
       <w:r w:rsidRPr="00937529">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the close of the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00937529">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>previous calendar week. Report period is the week Sunday through Saturday</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5750C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e.g. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5750C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">week </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5750C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5750C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5750C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> January</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5750C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5750C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5750C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> January </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5750C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>file will be delivered on 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5750C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5750C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> January</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937529">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...155 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457D5B75" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="457D5B75" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="206C0AEC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Weekly Incremental file should also be sent on the day the Monthly full file is sent. The weekly incremental file should be sent before the full file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752A7E27" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
-[...8 lines deleted...]
-    <w:p w14:paraId="7A369886" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="752A7E27" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="7A369886" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31392FE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File Naming Convention: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs</w:t>
       </w:r>
       <w:r w:rsidRPr="31392FE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are expected to follow the </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="1B863E59" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="000D10D3" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+        <w:t xml:space="preserve"> are expected to follow the below file naming conventions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D10D3" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="1B863E59" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="31392FE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Full:</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NCMT</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -17498,59 +17263,59 @@
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TPShortName</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;_LHD_CCYYMMDD-HHMMSS.TXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0812A4F1" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="0812A4F1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Incremental:</w:t>
       </w:r>
       <w:r w:rsidRPr="31392FE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NCMT</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="31392FE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -17570,481 +17335,409 @@
       <w:r w:rsidRPr="31392FE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TPShortName</w:t>
       </w:r>
       <w:r w:rsidRPr="31392FE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;_LHD_CCYYMMDD-HHMMSS.TXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4E6567" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
-[...8 lines deleted...]
-    <w:p w14:paraId="3094EE92" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="008260EA" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="4E4E6567" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008260EA" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="3094EE92" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Below are the short names for each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TP, use these for &lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TPShortName</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="008260EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C911BD2" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="00E22B25" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="00E22B25" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="5C911BD2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alliance</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>= ALLT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067ECF43" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="00E22B25" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="00E22B25" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="067ECF43" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Partners Health Management = PART</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9B56B3" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="7B9B56B3" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trillium Health Resources = TRIT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115A0099" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="115A0099" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vaya Health = VAYT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D5B2E4" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
-[...8 lines deleted...]
-    <w:p w14:paraId="553CAF57" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="44D5B2E4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="553CAF57" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>File Record Count Validation:</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> To ensure that target system received and ingested the same count of records that was sent by the source system, both source and target systems are expected to generate systemic notifications:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141F86A2" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
-[...8 lines deleted...]
-    <w:p w14:paraId="187CA927" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="141F86A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="187CA927" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Source system is required to generate an automated email notification with the file records totals once they deliver any </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="01720EC5" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+        <w:t>Source system is required to generate an automated email notification with the file records totals once they deliver any file, to the target system. Department’s governance team will be copied on these notifications, their email address will be provided to the source system separately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="01720EC5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Target system is required to generate an automated email notification with the total records they processed, to the source system. Department’s governance team will be copied on these </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Target system is required to generate an automated email notification with the total records they processed, to the source system. Department’s governance team will be copied on these notifications, their email address will be provided to the source system separately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="0FAD47A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">LHD Platform Integration &amp; Testing: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A1977A" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRPr="006B1B85" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+    <w:p w:rsidRPr="006B1B85" w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="05A1977A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department expects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to: (1) work with their respective LHD Care Management Data Platform Vendor and (2) review the file layout, associated requirements, and implementation timeline and testing expectations to ensure LHD Care Management Data Platform Vendor are ready to consume this data </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="233CD3D7" w14:textId="77777777" w:rsidR="008E6A00" w:rsidRDefault="008E6A00" w:rsidP="008E6A00">
+        <w:t xml:space="preserve"> to: (1) work with their respective LHD Care Management Data Platform Vendor and (2) review the file layout, associated requirements, and implementation timeline and testing expectations to ensure LHD Care Management Data Platform Vendor are ready to consume this data per the requirements and implementation timelines shared by the Department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E6A00" w:rsidP="008E6A00" w:rsidRDefault="008E6A00" w14:paraId="233CD3D7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BH I/DD TPs</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -18070,236 +17763,236 @@
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and testing timelin</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">es along with additional details on testing requirements in </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B85">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a separate document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C1556E" w14:textId="77777777" w:rsidR="00EE3005" w:rsidRPr="00EE3005" w:rsidRDefault="00EE3005" w:rsidP="00EE3005">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="00EE3005" w:rsidP="00EE3005" w:rsidRDefault="00EE3005" w14:paraId="22C1556E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p w14:paraId="55DB16E0" w14:textId="77777777" w:rsidR="009C2896" w:rsidRPr="00EE3005" w:rsidRDefault="009C2896" w:rsidP="00815A4B">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="009C2896" w:rsidP="00815A4B" w:rsidRDefault="009C2896" w14:paraId="55DB16E0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68CDFE8D" w14:textId="5647BDBA" w:rsidR="0081660A" w:rsidRPr="00EE3005" w:rsidRDefault="00DD4432" w:rsidP="37A50968">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="0081660A" w:rsidP="37A50968" w:rsidRDefault="00DD4432" w14:paraId="68CDFE8D" w14:textId="5647BDBA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00C638BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
-      <w:r w:rsidR="008B405C" w:rsidRPr="37A50968">
+      <w:r w:rsidRPr="37A50968" w:rsidR="008B405C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>. References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A81B49" w14:textId="5496FD4C" w:rsidR="0947F655" w:rsidRDefault="0947F655" w:rsidP="37A50968">
+    <w:p w:rsidR="0947F655" w:rsidP="37A50968" w:rsidRDefault="0947F655" w14:paraId="11A81B49" w14:textId="5496FD4C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="37A50968">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>NC Medicaid Tailored Care Management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41AB4C73" w14:textId="77777777" w:rsidR="002E2968" w:rsidRPr="00EE3005" w:rsidRDefault="002E2968" w:rsidP="37A50968">
+    <w:p w:rsidRPr="00EE3005" w:rsidR="002E2968" w:rsidP="37A50968" w:rsidRDefault="002E2968" w14:paraId="41AB4C73" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="37A50968">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>NC Medicaid Care Management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3246AA99" w14:textId="41EA59F0" w:rsidR="00E10055" w:rsidRPr="007D62EE" w:rsidRDefault="002337ED" w:rsidP="002258DE">
+    <w:p w:rsidRPr="007D62EE" w:rsidR="00E10055" w:rsidP="002258DE" w:rsidRDefault="002337ED" w14:paraId="3246AA99" w14:textId="41EA59F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId37">
         <w:r w:rsidRPr="37A50968">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Care Management Forms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="37A50968">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CMHRP Pregnancy Risk Screen Form)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E10055" w:rsidRPr="007D62EE" w:rsidSect="00F600A8">
+    <w:sectPr w:rsidRPr="007D62EE" w:rsidR="00E10055" w:rsidSect="00F600A8">
       <w:headerReference w:type="default" r:id="rId38"/>
       <w:footerReference w:type="even" r:id="rId39"/>
       <w:footerReference w:type="default" r:id="rId40"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A6ABD33" w14:textId="77777777" w:rsidR="00FD0ED4" w:rsidRDefault="00FD0ED4">
+    <w:p w:rsidR="00FD0ED4" w:rsidRDefault="00FD0ED4" w14:paraId="6A6ABD33" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B168D21" w14:textId="77777777" w:rsidR="00FD0ED4" w:rsidRDefault="00FD0ED4">
+    <w:p w:rsidR="00FD0ED4" w:rsidRDefault="00FD0ED4" w14:paraId="5B168D21" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7414395B" w14:textId="77777777" w:rsidR="00FD0ED4" w:rsidRDefault="00FD0ED4"/>
+    <w:p w:rsidR="00FD0ED4" w:rsidRDefault="00FD0ED4" w14:paraId="7414395B" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -18312,129 +18005,131 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F89065C" w14:textId="77777777" w:rsidR="00BF241D" w:rsidRDefault="00BF241D">
+  <w:p w:rsidR="00BF241D" w:rsidRDefault="00BF241D" w14:paraId="6F89065C" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="76C5F227" w14:textId="77777777" w:rsidR="00BF241D" w:rsidRDefault="00BF241D">
+  <w:p w:rsidR="00BF241D" w:rsidRDefault="00BF241D" w14:paraId="76C5F227" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D66A74C" w14:textId="77777777" w:rsidR="00BF241D" w:rsidRPr="003A49A4" w:rsidRDefault="00BF241D" w:rsidP="003A49A4">
+  <w:p w:rsidRPr="003A49A4" w:rsidR="00BF241D" w:rsidP="003A49A4" w:rsidRDefault="00BF241D" w14:paraId="2D66A74C" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A49A4">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003A49A4">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -18446,51 +18141,51 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="003A49A4">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
     <w:r w:rsidRPr="003A49A4">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="562CE693" w14:textId="02B69AB3" w:rsidR="00BF241D" w:rsidRPr="003A49A4" w:rsidRDefault="00BF241D" w:rsidP="003A49A4">
+  <w:p w:rsidRPr="003A49A4" w:rsidR="00BF241D" w:rsidP="003A49A4" w:rsidRDefault="00BF241D" w14:paraId="562CE693" w14:textId="02B69AB3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0076257A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>Data Specifications &amp; Requirements for Support</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">ing </w:t>
@@ -18528,94 +18223,94 @@
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00406617">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r w:rsidR="0025540C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="167765A3" w14:textId="77777777" w:rsidR="00FD0ED4" w:rsidRDefault="00FD0ED4">
+    <w:p w:rsidR="00FD0ED4" w:rsidRDefault="00FD0ED4" w14:paraId="167765A3" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21B5A251" w14:textId="77777777" w:rsidR="00FD0ED4" w:rsidRDefault="00FD0ED4">
+    <w:p w:rsidR="00FD0ED4" w:rsidRDefault="00FD0ED4" w14:paraId="21B5A251" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="125A5225" w14:textId="77777777" w:rsidR="00FD0ED4" w:rsidRDefault="00FD0ED4"/>
+    <w:p w:rsidR="00FD0ED4" w:rsidRDefault="00FD0ED4" w14:paraId="125A5225" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24DC67FE" w14:textId="59B852B8" w:rsidR="001D7A3F" w:rsidRPr="00EC7521" w:rsidRDefault="001D7A3F" w:rsidP="001D7A3F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00EC7521" w:rsidR="001D7A3F" w:rsidP="001D7A3F" w:rsidRDefault="001D7A3F" w14:paraId="24DC67FE" w14:textId="59B852B8">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EC7521">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Requirements for Sharing Data to Support CMHRP Programs</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5D9FEB72" w14:textId="67188360" w:rsidR="00863FE2" w:rsidRPr="00B55F3D" w:rsidRDefault="1FEBD36D" w:rsidP="00863FE2">
+  <w:p w:rsidRPr="00B55F3D" w:rsidR="00863FE2" w:rsidP="00863FE2" w:rsidRDefault="1FEBD36D" w14:paraId="5D9FEB72" w14:textId="67188360">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="1FEBD36D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Program Version </w:t>
     </w:r>
     <w:r w:rsidR="0025540C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
@@ -18623,51 +18318,51 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="004E3DAE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="1FEBD36D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5B186FD2" w14:textId="77777777" w:rsidR="00863FE2" w:rsidRDefault="00863FE2" w:rsidP="00863FE2">
+  <w:p w:rsidR="00863FE2" w:rsidP="00863FE2" w:rsidRDefault="00863FE2" w14:paraId="5B186FD2" w14:textId="77777777">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5386AB59" wp14:editId="706849EC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>22860</wp:posOffset>
               </wp:positionH>
@@ -18703,91 +18398,91 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:shapetype w14:anchorId="36A324C0" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+            <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="05F58AC9">
+              <v:path fillok="f" arrowok="t" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="AutoShape 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:1.8pt;margin-top:4.25pt;width:474.7pt;height:0;flip:x;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5FLnYvgEAAGADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCNGiNOD2k63bo&#10;tgDtPoCRZFuYLAqkEid/P0lJ02K7DfOBEEXy6fGRXt0fRycOhtiib+V8VkthvEJtfd/Kny+Pn26l&#10;4Aheg0NvWnkyLO/XHz+sptCYBQ7otCGRQDw3U2jlEGNoqorVYEbgGQbjU7BDGiEml/pKE0wJfXTV&#10;oq6X1YSkA6EyzOn24RyU64LfdUbFH13HJgrXysQtFkvF7rKt1itoeoIwWHWhAf/AYgTr06NXqAeI&#10;IPZk/4IarSJk7OJM4Vhh11llSg+pm3n9RzfPAwRTeknicLjKxP8PVn0/bPyWMnV19M/hCdUvFh43&#10;A/jeFAIvp5AGN89SVVPg5lqSHQ5bErvpG+qUA/uIRYVjR6PonA1fc2EGT52KY5H9dJXdHKNQ6XJZ&#10;L26Xd2k66jVWQZMhcmEgjl8MjiIfWsmRwPZD3KD3abhIZ3g4PHHMBN8KcrHHR+tcmbHzYmrl3c3i&#10;pvBhdFbnYE5j6ncbR+IAeUvKV7pNkfdphHuvC9hgQH++nCNYdz6nx52/iJR1yUvIzQ71aUuv4qUx&#10;FpaXlct78t4v1W8/xvo3AAAA//8DAFBLAwQUAAYACAAAACEAB3N3aNoAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU+DQBSE7yb9D5vXxJtdai0isjTGROPBkFjb+5Z9ApZ9i+wW6L/36UWPk5nM&#10;fJNtJtuKAXvfOFKwXEQgkEpnGqoU7N6frhIQPmgyunWECs7oYZPPLjKdGjfSGw7bUAkuIZ9qBXUI&#10;XSqlL2u02i9ch8Teh+utDiz7Sppej1xuW3kdRbG0uiFeqHWHjzWWx+3JKvii2/P+Rg7JZ1GE+Pnl&#10;tSIsRqUu59PDPYiAU/gLww8+o0POTAd3IuNFq2AVc1BBsgbB7t16xc8Ov1rmmfxPn38DAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAeRS52L4BAABgAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAB3N3aNoAAAAFAQAADwAAAAAAAAAAAAAAAAAYBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;"/>
+            <v:shape id="AutoShape 1" style="position:absolute;margin-left:1.8pt;margin-top:4.25pt;width:474.7pt;height:0;flip:x;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5FLnYvgEAAGADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCNGiNOD2k63bo&#10;tgDtPoCRZFuYLAqkEid/P0lJ02K7DfOBEEXy6fGRXt0fRycOhtiib+V8VkthvEJtfd/Kny+Pn26l&#10;4Aheg0NvWnkyLO/XHz+sptCYBQ7otCGRQDw3U2jlEGNoqorVYEbgGQbjU7BDGiEml/pKE0wJfXTV&#10;oq6X1YSkA6EyzOn24RyU64LfdUbFH13HJgrXysQtFkvF7rKt1itoeoIwWHWhAf/AYgTr06NXqAeI&#10;IPZk/4IarSJk7OJM4Vhh11llSg+pm3n9RzfPAwRTeknicLjKxP8PVn0/bPyWMnV19M/hCdUvFh43&#10;A/jeFAIvp5AGN89SVVPg5lqSHQ5bErvpG+qUA/uIRYVjR6PonA1fc2EGT52KY5H9dJXdHKNQ6XJZ&#10;L26Xd2k66jVWQZMhcmEgjl8MjiIfWsmRwPZD3KD3abhIZ3g4PHHMBN8KcrHHR+tcmbHzYmrl3c3i&#10;pvBhdFbnYE5j6ncbR+IAeUvKV7pNkfdphHuvC9hgQH++nCNYdz6nx52/iJR1yUvIzQ71aUuv4qUx&#10;FpaXlct78t4v1W8/xvo3AAAA//8DAFBLAwQUAAYACAAAACEAB3N3aNoAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU+DQBSE7yb9D5vXxJtdai0isjTGROPBkFjb+5Z9ApZ9i+wW6L/36UWPk5nM&#10;fJNtJtuKAXvfOFKwXEQgkEpnGqoU7N6frhIQPmgyunWECs7oYZPPLjKdGjfSGw7bUAkuIZ9qBXUI&#10;XSqlL2u02i9ch8Teh+utDiz7Sppej1xuW3kdRbG0uiFeqHWHjzWWx+3JKvii2/P+Rg7JZ1GE+Pnl&#10;tSIsRqUu59PDPYiAU/gLww8+o0POTAd3IuNFq2AVc1BBsgbB7t16xc8Ov1rmmfxPn38DAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAeRS52L4BAABgAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAB3N3aNoAAAAFAQAADwAAAAAAAAAAAAAAAAAYBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="57E1F7F4" w14:textId="04B57F2B" w:rsidR="00BF241D" w:rsidRDefault="00BF241D">
+  <w:p w:rsidR="00BF241D" w:rsidRDefault="00BF241D" w14:paraId="57E1F7F4" w14:textId="04B57F2B">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00795A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C7A73B8"/>
     <w:lvl w:ilvl="0" w:tplc="CF8A6F02">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -18832,373 +18527,373 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00F3290C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB4E4582"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="078E745A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C394BA9C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09C32719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F702110"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B614441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31FE462C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19260,486 +18955,486 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D076A39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1AB869CE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DC9108F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFD09A28"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="169910DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CE4B9AC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19CF3D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79CCFD7A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DB13417"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C082E3C4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19890,147 +19585,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="205F098A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="669A8ADC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="209D4E6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02C6E616"/>
     <w:lvl w:ilvl="0" w:tplc="44FE5A56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20092,370 +19787,370 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20EF1EAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B60B1BE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="218D5DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="521A3610"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22A07FA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="199E3318"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23510943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63B0D56C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20619,135 +20314,135 @@
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F587913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="521A3610"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="310418BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FE8165C"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -20895,373 +20590,373 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34D81161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFE683BA"/>
     <w:lvl w:ilvl="0" w:tplc="0F06AA8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9B4C5A0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DE0C31A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FAB226C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F1B4211A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="22C060AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="86DAD4A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8A789190">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C784D186">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34FF64CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAA8F590"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="352B6B07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96F49DA4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37A03BAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DB0FD78"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -21332,51 +21027,51 @@
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="388D29DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D07E2C46"/>
     <w:lvl w:ilvl="0" w:tplc="4F42EFFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D4F8D3A8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -21421,135 +21116,135 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DDA1380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="521A3610"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42A44FA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F2E8F1C"/>
     <w:lvl w:ilvl="0" w:tplc="AD66C07A">
       <w:start w:val="9"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -21701,260 +21396,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43816359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54C8CF62"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455A5EC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF6C4CDA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48A10CC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A503EC2"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -22188,1051 +21883,1051 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EEB647C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E728AC56"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5322174F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB94039E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="539A0473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98F471FE"/>
     <w:lvl w:ilvl="0" w:tplc="8ED85BD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5EC2D2F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="EDF4573A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DAEE985A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="63449FAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FBACA028">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D02E01B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2E002CD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9C9A51EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54FF05F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55B45EE0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55642B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8E8860E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="572029BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="960821DE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E075F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC7EAC50"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="580466CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C776A3C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58575B39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C554D306"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58B4494B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B002BFEA"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23469,51 +23164,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DB528DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEA8A4EE"/>
     <w:lvl w:ilvl="0" w:tplc="CF8CE320">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -23560,51 +23255,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60172F10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DE68A2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -23649,260 +23344,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="606844C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6352AF52"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60C23588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3840258"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63B7350E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A503EC2"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -23961,260 +23656,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="686B30B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="586A4A02"/>
     <w:lvl w:ilvl="0" w:tplc="901E3EA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ABD2122C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A8C41ABE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4C46676A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E5AECA04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="803CFFC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6ABAF4B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="024092DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="36BAC6EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6890349B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0748FC6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C00040D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C50E5DD6"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24276,370 +23971,370 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CE739E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0FC84F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="719659FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1AAEDA9E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="721728FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="521A3610"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7247622A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55589016"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -24698,709 +24393,709 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74077B34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0CAB054"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74983867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27F0AF20"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76B83775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74568F80"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7767776E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="464E7E5C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77E72A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07882844"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79893DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="521A3610"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79C84344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF74F7EA"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25551,260 +25246,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A82300D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44640F96"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F87308B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1638AD8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1695841085">
     <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1308510592">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="914096805">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="744912756">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2076661051">
     <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1217812892">
     <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1636565334">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1495800003">
@@ -26173,57 +25868,58 @@
   <w:num w:numId="73" w16cid:durableId="246963155">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="74" w16cid:durableId="1323597">
     <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="75" w16cid:durableId="501239645">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="76" w16cid:durableId="114060348">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="77" w16cid:durableId="1877738003">
     <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="78" w16cid:durableId="1591770313">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="75"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2054" style="mso-position-vertical-relative:line" fill="f" fillcolor="white">
-      <v:fill color="white" on="f"/>
+      <v:fill on="f" color="white"/>
       <v:stroke weight="2.25pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNTAzNDe3NDE2NjQ3szRX0lEKTi0uzszPAykwtqgFAFAScNstAAAA"/>
@@ -26363,51 +26059,50 @@
     <w:rsid w:val="000620A6"/>
     <w:rsid w:val="000622BE"/>
     <w:rsid w:val="000623DC"/>
     <w:rsid w:val="00062C8A"/>
     <w:rsid w:val="0006309C"/>
     <w:rsid w:val="00063C16"/>
     <w:rsid w:val="000640BE"/>
     <w:rsid w:val="00064465"/>
     <w:rsid w:val="00064CF2"/>
     <w:rsid w:val="00065407"/>
     <w:rsid w:val="00065856"/>
     <w:rsid w:val="00065877"/>
     <w:rsid w:val="00065B08"/>
     <w:rsid w:val="00065CE2"/>
     <w:rsid w:val="00065D7E"/>
     <w:rsid w:val="000665CD"/>
     <w:rsid w:val="00066ED8"/>
     <w:rsid w:val="000671E3"/>
     <w:rsid w:val="0006796D"/>
     <w:rsid w:val="00070721"/>
     <w:rsid w:val="000709AC"/>
     <w:rsid w:val="00070B0D"/>
     <w:rsid w:val="00070B20"/>
     <w:rsid w:val="00071038"/>
     <w:rsid w:val="000710DC"/>
-    <w:rsid w:val="00071C45"/>
     <w:rsid w:val="00072138"/>
     <w:rsid w:val="000726AF"/>
     <w:rsid w:val="000730DE"/>
     <w:rsid w:val="0007426F"/>
     <w:rsid w:val="0007468E"/>
     <w:rsid w:val="000748F4"/>
     <w:rsid w:val="00074B81"/>
     <w:rsid w:val="00075A0D"/>
     <w:rsid w:val="00075BDE"/>
     <w:rsid w:val="00075D97"/>
     <w:rsid w:val="000760DA"/>
     <w:rsid w:val="000764E7"/>
     <w:rsid w:val="00076649"/>
     <w:rsid w:val="00076692"/>
     <w:rsid w:val="00076989"/>
     <w:rsid w:val="00077BF1"/>
     <w:rsid w:val="00077FAD"/>
     <w:rsid w:val="00080A4C"/>
     <w:rsid w:val="00080E7F"/>
     <w:rsid w:val="00080EF7"/>
     <w:rsid w:val="00081199"/>
     <w:rsid w:val="00081379"/>
     <w:rsid w:val="00081A2A"/>
     <w:rsid w:val="00081A76"/>
     <w:rsid w:val="00081ACD"/>
@@ -28089,51 +27784,50 @@
     <w:rsid w:val="0057740F"/>
     <w:rsid w:val="00577423"/>
     <w:rsid w:val="00581085"/>
     <w:rsid w:val="005816BF"/>
     <w:rsid w:val="005828E7"/>
     <w:rsid w:val="00582B45"/>
     <w:rsid w:val="00582C1D"/>
     <w:rsid w:val="0058360A"/>
     <w:rsid w:val="00584494"/>
     <w:rsid w:val="0058466E"/>
     <w:rsid w:val="005847BB"/>
     <w:rsid w:val="00585598"/>
     <w:rsid w:val="005859A7"/>
     <w:rsid w:val="005861D3"/>
     <w:rsid w:val="0058666E"/>
     <w:rsid w:val="00586BB0"/>
     <w:rsid w:val="00587818"/>
     <w:rsid w:val="00587D57"/>
     <w:rsid w:val="00587F7B"/>
     <w:rsid w:val="00591E95"/>
     <w:rsid w:val="005924EB"/>
     <w:rsid w:val="0059311D"/>
     <w:rsid w:val="00593584"/>
     <w:rsid w:val="00593972"/>
     <w:rsid w:val="005946DB"/>
-    <w:rsid w:val="00595557"/>
     <w:rsid w:val="0059604C"/>
     <w:rsid w:val="00596555"/>
     <w:rsid w:val="005965D7"/>
     <w:rsid w:val="00597082"/>
     <w:rsid w:val="005972B5"/>
     <w:rsid w:val="00597887"/>
     <w:rsid w:val="00597901"/>
     <w:rsid w:val="005A0004"/>
     <w:rsid w:val="005A008A"/>
     <w:rsid w:val="005A0451"/>
     <w:rsid w:val="005A0CDA"/>
     <w:rsid w:val="005A18C8"/>
     <w:rsid w:val="005A2020"/>
     <w:rsid w:val="005A279B"/>
     <w:rsid w:val="005A2FB6"/>
     <w:rsid w:val="005A3CEF"/>
     <w:rsid w:val="005A50DE"/>
     <w:rsid w:val="005A5179"/>
     <w:rsid w:val="005A546F"/>
     <w:rsid w:val="005A649F"/>
     <w:rsid w:val="005A6674"/>
     <w:rsid w:val="005A69D1"/>
     <w:rsid w:val="005A7AA5"/>
     <w:rsid w:val="005B00A8"/>
     <w:rsid w:val="005B01C5"/>
@@ -31574,71 +31268,71 @@
     <w:rsid w:val="781BC694"/>
     <w:rsid w:val="799D419C"/>
     <w:rsid w:val="7A009A56"/>
     <w:rsid w:val="7A9D0F05"/>
     <w:rsid w:val="7D81A6B7"/>
     <w:rsid w:val="7D9FFE84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2054" style="mso-position-vertical-relative:line" fill="f" fillcolor="white">
-      <v:fill color="white" on="f"/>
+      <v:fill on="f" color="white"/>
       <v:stroke weight="2.25pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4A8F104F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{510B7E49-F79D-4883-8136-FAB85872C259}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footnote text" w:uiPriority="99"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -31664,73 +31358,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -31773,52 +31467,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -31879,489 +31573,489 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005371C4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007032D0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007032D0"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007032D0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009D003E"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003330EF"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+  <w:style w:type="table" w:styleId="TableGrid1" w:customStyle="1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00776BB1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E10862"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E10862"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E10862"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00E10862"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00E10862"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="00BF63BE"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00054956"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="zzmpTrailerItem">
+  <w:style w:type="character" w:styleId="zzmpTrailerItem" w:customStyle="1">
     <w:name w:val="zzmpTrailerItem"/>
     <w:rsid w:val="00125819"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:dstrike w:val="0"/>
       <w:noProof/>
       <w:color w:val="auto"/>
       <w:spacing w:val="0"/>
       <w:position w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="001B3B81"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006459FE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ColorfulList-Accent11">
+  <w:style w:type="paragraph" w:styleId="ColorfulList-Accent11" w:customStyle="1">
     <w:name w:val="Colorful List - Accent 11"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0055280F"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable4-Accent4">
     <w:name w:val="Grid Table 4 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00770E53"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:top w:val="single" w:color="FFD966" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFD966" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFD966" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFD966" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFD966" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFD966" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:top w:val="double" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A77BE6"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A77BE6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00930AA2"/>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003859C7"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="004270A7"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:top w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
@@ -37496,56 +37190,55 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1045913831">
           <w:marLeft w:val="907"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:doNotOrganizeInFolder/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/providers/programs-and-services/behavioral-health-idd/behavioral-health-idd-tailored-plan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet3.xlsx"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet2.xlsx"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/forms/care-management-forms" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/documents/tailored-care-management-data-strategy-questions-and-answers/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/care-management" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/tailored-care-management-provider-manual20201202/download" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Medicaid.Transformation@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/providers/programs-and-services/behavioral-health-idd/behavioral-health-idd-tailored-plan" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet3.xlsx" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet2.xlsx" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/forms/care-management-forms" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/documents/tailored-care-management-data-strategy-questions-and-answers/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/care-management" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/tailored-care-management-provider-manual20201202/download" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet1.xlsx" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Medicaid.Transformation@dhhs.nc.gov" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/transformation/tailored-care-management/tailored-cm-data-specifications-guidance" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId38" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -37812,59 +37505,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B62677F2AEEB99488D44F2D61DD86124" ma:contentTypeVersion="26" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b5850a6b7ed8a72baa4f2bc9f5b9534d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="140bd7d2-9b49-4074-96a7-398511fa7d55" xmlns:ns3="e6067449-8796-49e4-8d61-964a215ef526" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1d071a0e736f9e4273b5486cc0f1836" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="140bd7d2-9b49-4074-96a7-398511fa7d55"/>
     <xsd:import namespace="e6067449-8796-49e4-8d61-964a215ef526"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:Archive" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:size" minOccurs="0"/>
@@ -38126,155 +37810,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Archive xmlns="140bd7d2-9b49-4074-96a7-398511fa7d55">false</Archive>
     <size xmlns="140bd7d2-9b49-4074-96a7-398511fa7d55" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="140bd7d2-9b49-4074-96a7-398511fa7d55">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e6067449-8796-49e4-8d61-964a215ef526" xsi:nil="true"/>
     <EffectiveDate xmlns="140bd7d2-9b49-4074-96a7-398511fa7d55" xsi:nil="true"/>
     <AINote xmlns="140bd7d2-9b49-4074-96a7-398511fa7d55" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30C7B246-F4BF-41B6-8BC7-C92E5D28BA2D}"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B05F296-942F-4FC8-837B-E25CE0760DBF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2C5BFFD-5726-4535-AFBC-9B11FC0D06E5}">
-[...16 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ED3D7DC-695C-4E9C-BC8B-FF843E42B701}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2C5BFFD-5726-4535-AFBC-9B11FC0D06E5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="140bd7d2-9b49-4074-96a7-398511fa7d55"/>
+    <ds:schemaRef ds:uri="e6067449-8796-49e4-8d61-964a215ef526"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>.</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Medicity State HIE &amp; CMMI Project Kickoff Call</dc:title>
   <dc:subject/>
   <dc:creator>.</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Olatinwo, Saheedat O</lastModifiedBy>
+  <revision>3</revision>
+  <lastPrinted>2025-04-29T13:43:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_ip_UnifiedCompliancePolicyUIAction">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_ip_UnifiedCompliancePolicyProperties">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Archive">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x010100B62677F2AEEB99488D44F2D61DD86124</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>