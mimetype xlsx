--- v0 (2025-10-26)
+++ v1 (2026-10-18)
@@ -2,63 +2,63 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Web Updates\OCT 2025\WBTR-2171 NEMT\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Web Updates\OCT 2026\WBTR-3428\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8D557EBB-5974-4869-BF99-464FD69B257F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E3C22AB7-1130-4A03-92E8-2EA5CAAF404D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="NEMT SFY 2026" sheetId="1" r:id="rId1"/>
+    <sheet name="NEMT SFY 2027" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D37" i="1" l="1"/>
   <c r="D34" i="1"/>
@@ -391,78 +391,78 @@
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>FOR DHB USE ONLY</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 DHB Recommendations</t>
     </r>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
-    <t>2025</t>
+    <t>2026</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
-    <t>2026</t>
+    <t>2027</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>NEMT Report Summary and Accuracy/Error Rates</t>
   </si>
   <si>
     <t>Case Total</t>
   </si>
@@ -1655,51 +1655,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B2:I40"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+      <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.33203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.33203125" style="1" customWidth="1"/>
     <col min="4" max="6" width="17.6640625" style="2" customWidth="1"/>
     <col min="7" max="8" width="37.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="38.88671875" style="3" customWidth="1"/>
     <col min="10" max="16384" width="8.6640625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:9" ht="19.8" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B2" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="2:9" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B3" s="14"/>
       <c r="F3" s="65" t="s">
         <v>1</v>
       </c>
       <c r="G3" s="66"/>
@@ -2354,106 +2354,106 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78106610-04C5-4C36-83CC-502BF8BAF4AA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1822A470-7702-4814-8CE1-E00A9D8848EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FD1BCC9-D8FE-4216-815B-195444FB743E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C899460-6CA5-44E4-98D6-1FF000575C6E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F13F57DF-9D8D-40C4-8FFE-C905A0D98315}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24A34E9E-D462-42B5-9E2E-B814C0E738DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>NEMT SFY 2026</vt:lpstr>
+      <vt:lpstr>NEMT SFY 2027</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>PB</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>