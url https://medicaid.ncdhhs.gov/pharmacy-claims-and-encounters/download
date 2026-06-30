--- v0 (2026-04-08)
+++ v1 (2026-06-30)
@@ -1,94 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Web Updates\APRIL 2026\WBTR-2766-Forms page\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Web Updates\JUNE 2026\WBTR-3059 Excel file layout\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{19B88A20-C585-4749-BFD6-5CCFE34F0388}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{67045B49-BB9D-413C-AB89-B9183E4B4492}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Header" sheetId="3" r:id="rId1"/>
     <sheet name="Line" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">#N/A</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="403" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="217">
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>NCPDP Field ID</t>
   </si>
   <si>
     <t>Data Element</t>
   </si>
   <si>
     <t>Length</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>NCTracks Field</t>
   </si>
   <si>
     <t>QPHE
 M/O/S</t>
   </si>
   <si>
     <t>M = Mandatory
 O = Optional
@@ -106,50 +107,53 @@
   <si>
     <t>PHP Name</t>
   </si>
   <si>
     <t>Full vs Incremental</t>
   </si>
   <si>
     <t>F- Full; I=Incremental;</t>
   </si>
   <si>
     <t>File Name</t>
   </si>
   <si>
     <t>NCP</t>
   </si>
   <si>
     <t>File Type</t>
   </si>
   <si>
     <t>D- Pipe Delimited, Double Quote Qualified PSV File</t>
   </si>
   <si>
     <t xml:space="preserve">Version/Release </t>
   </si>
   <si>
+    <t>V2.0</t>
+  </si>
+  <si>
     <t>Create Date</t>
   </si>
   <si>
     <t>YYYYMMDD</t>
   </si>
   <si>
     <t xml:space="preserve">Create Time </t>
   </si>
   <si>
     <t>HH:MM:SS</t>
   </si>
   <si>
     <t>Number of Records</t>
   </si>
   <si>
     <t>#########</t>
   </si>
   <si>
     <t>Transaction Information</t>
   </si>
   <si>
     <t>Transaction Control Number</t>
   </si>
   <si>
     <t xml:space="preserve">C-TCN-NUM      </t>
@@ -449,53 +453,50 @@
     <t>C-GROSS-DUE-AMT</t>
   </si>
   <si>
     <t>Claim Allowed Amount</t>
   </si>
   <si>
     <t>C-CALC-ALLOW-AMT</t>
   </si>
   <si>
     <t>AM05</t>
   </si>
   <si>
     <t>431-DV</t>
   </si>
   <si>
     <t>Payers Claim Payment Amount</t>
   </si>
   <si>
     <t>C-HDR-DRUG-PD-AMT</t>
   </si>
   <si>
     <t>NCTracks field</t>
   </si>
   <si>
     <t>Context</t>
-  </si>
-[...1 lines deleted...]
-    <t>V1.01</t>
   </si>
   <si>
     <t>Line Number</t>
   </si>
   <si>
     <t xml:space="preserve">C-LI-NUM       </t>
   </si>
   <si>
     <t>Line Status Code</t>
   </si>
   <si>
     <t xml:space="preserve">C-LI-STAT-CD             </t>
   </si>
   <si>
     <t>Service Line Level Information</t>
   </si>
   <si>
     <t>AM07</t>
   </si>
   <si>
     <t>402-D2</t>
   </si>
   <si>
     <t>Prescription Number</t>
   </si>
@@ -891,54 +892,54 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 131" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 16 95" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3 5" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 61" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 61 56" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal_Sheet1" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -1230,1411 +1231,1413 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A14" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D1" sqref="D1:D45"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17.109375" customWidth="1"/>
     <col min="2" max="2" width="17.88671875" customWidth="1"/>
     <col min="3" max="3" width="14.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
     <col min="6" max="6" width="20.5546875" customWidth="1"/>
     <col min="7" max="7" width="27.88671875" customWidth="1"/>
     <col min="9" max="9" width="22.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="53.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
       <c r="B1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="15" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="23" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="27"/>
-      <c r="C2" s="27"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="6">
         <v>3</v>
       </c>
       <c r="F2" s="16"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="29"/>
-      <c r="B3" s="27"/>
-      <c r="C3" s="27"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
       <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="6">
         <v>20</v>
       </c>
       <c r="F3" s="16"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="29"/>
-      <c r="B4" s="27"/>
-      <c r="C4" s="27"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
       <c r="D4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="6">
         <v>1</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="29"/>
-      <c r="B5" s="27"/>
-      <c r="C5" s="27"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
       <c r="D5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="6">
         <v>3</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A6" s="29"/>
-      <c r="B6" s="27"/>
-      <c r="C6" s="27"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="26"/>
       <c r="D6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="6">
         <v>1</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="29"/>
-      <c r="B7" s="27"/>
-      <c r="C7" s="27"/>
+      <c r="B7" s="26"/>
+      <c r="C7" s="26"/>
       <c r="D7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="6">
         <v>5</v>
       </c>
-      <c r="F7" s="16"/>
+      <c r="F7" s="16" t="s">
+        <v>19</v>
+      </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="29"/>
-      <c r="B8" s="27"/>
-      <c r="C8" s="27"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
       <c r="D8" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" s="6">
         <v>8</v>
       </c>
       <c r="F8" s="16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G8" s="6"/>
       <c r="H8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="29"/>
-      <c r="B9" s="27"/>
-      <c r="C9" s="27"/>
+      <c r="B9" s="26"/>
+      <c r="C9" s="26"/>
       <c r="D9" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" s="6">
         <v>10</v>
       </c>
       <c r="F9" s="16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G9" s="6"/>
       <c r="H9" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="29"/>
-      <c r="B10" s="27"/>
-      <c r="C10" s="27"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
       <c r="D10" s="7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" s="6">
         <v>10</v>
       </c>
       <c r="F10" s="16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G10" s="6"/>
       <c r="H10" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="29" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B11" s="26"/>
+        <v>26</v>
+      </c>
+      <c r="B11" s="27"/>
       <c r="C11" s="17"/>
       <c r="D11" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" s="3">
         <v>50</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="29"/>
-      <c r="B12" s="26"/>
+      <c r="B12" s="27"/>
       <c r="C12" s="9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" s="3">
         <v>3</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G12" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="29"/>
-      <c r="B13" s="26"/>
+      <c r="B13" s="27"/>
       <c r="C13" s="18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E13" s="3">
         <v>1</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E14" s="3">
         <v>8</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="29"/>
       <c r="B15" s="10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E15" s="3">
         <v>2</v>
       </c>
       <c r="F15" s="2"/>
       <c r="G15" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="29"/>
       <c r="B16" s="10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E16" s="3">
         <v>80</v>
       </c>
       <c r="F16" s="2"/>
       <c r="G16" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="30.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="29" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E17" s="3">
         <v>20</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G17" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="29"/>
       <c r="B18" s="10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C18" s="10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" s="11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E18" s="12">
         <v>8</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="29"/>
       <c r="B19" s="10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C19" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" s="11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E19" s="12">
         <v>80</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="29"/>
       <c r="B20" s="10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" s="11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="3">
         <v>80</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="29" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E21" s="5">
         <v>30</v>
       </c>
       <c r="F21" s="30" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G21" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="29"/>
       <c r="B22" s="10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E22" s="5">
         <v>30</v>
       </c>
       <c r="F22" s="30"/>
       <c r="G22" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="29"/>
       <c r="B23" s="10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="5">
         <v>30</v>
       </c>
       <c r="F23" s="30"/>
       <c r="G23" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="29"/>
       <c r="B24" s="10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C24" s="10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E24" s="5">
         <v>30</v>
       </c>
       <c r="F24" s="30"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="29"/>
       <c r="B25" s="10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E25" s="5">
         <v>30</v>
       </c>
       <c r="F25" s="30"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="29" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E26" s="13">
         <v>8</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G26" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H26" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="29"/>
       <c r="B27" s="6"/>
       <c r="C27" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E27" s="13">
         <v>8</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G27" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="29"/>
       <c r="B28" s="6"/>
       <c r="C28" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E28" s="13">
         <v>8</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G28" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="29"/>
       <c r="B29" s="6"/>
       <c r="C29" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E29" s="6">
         <v>1</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G29" s="6"/>
       <c r="H29" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="29"/>
       <c r="B30" s="6"/>
       <c r="C30" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E30" s="13">
         <v>1</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G30" s="6"/>
       <c r="H30" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="29"/>
       <c r="B31" s="14"/>
       <c r="C31" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E31" s="13">
         <v>10</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G31" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="29"/>
       <c r="B32" s="14"/>
       <c r="C32" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E32" s="13">
         <v>10</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G32" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="29"/>
       <c r="B33" s="14"/>
       <c r="C33" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E33" s="13">
         <v>10</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G33" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H33" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="29"/>
       <c r="B34" s="14"/>
       <c r="C34" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E34" s="13">
         <v>10</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G34" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="29"/>
       <c r="B35" s="14"/>
       <c r="C35" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E35" s="13">
         <v>5</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G35" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H35" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="29"/>
       <c r="B36" s="14"/>
       <c r="C36" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E36" s="13">
         <v>1</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G36" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H36" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="29"/>
       <c r="B37" s="14"/>
       <c r="C37" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E37" s="6">
         <v>10</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G37" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="29"/>
       <c r="B38" s="14"/>
       <c r="C38" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E38" s="6">
         <v>10</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G38" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H38" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="29"/>
       <c r="B39" s="14"/>
       <c r="C39" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E39" s="6">
         <v>10</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G39" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="29"/>
       <c r="B40" s="14"/>
       <c r="C40" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E40" s="6">
         <v>10</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G40" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="29"/>
       <c r="B41" s="14"/>
       <c r="C41" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E41" s="6">
         <v>10</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G41" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="29"/>
       <c r="B42" s="14"/>
       <c r="C42" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E42" s="6">
         <v>10</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G42" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H42" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A43" s="29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C43" s="9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E43" s="3">
         <v>18</v>
       </c>
       <c r="F43" s="25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G43" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A44" s="29"/>
       <c r="B44" s="10"/>
       <c r="C44" s="9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E44" s="3">
         <v>18</v>
       </c>
       <c r="F44" s="25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G44" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A45" s="29"/>
       <c r="B45" s="10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E45" s="3">
         <v>18</v>
       </c>
       <c r="F45" s="25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G45" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H45" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="8">
     <mergeCell ref="A43:A45"/>
     <mergeCell ref="F21:F25"/>
     <mergeCell ref="A26:A42"/>
     <mergeCell ref="A21:A25"/>
     <mergeCell ref="A2:A10"/>
     <mergeCell ref="A11:A13"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="A17:A20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J19" sqref="J19"/>
+      <selection pane="bottomLeft" activeCell="N16" sqref="N16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17.44140625" customWidth="1"/>
     <col min="2" max="2" width="8.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.44140625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="36.5546875" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
     <col min="6" max="7" width="20.5546875" customWidth="1"/>
     <col min="9" max="9" width="20.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
       <c r="B1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="15" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H1" s="23" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" s="28" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="C2" s="27"/>
+        <v>134</v>
+      </c>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="13">
         <v>3</v>
       </c>
       <c r="F2" s="16"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="28"/>
-      <c r="B3" s="27"/>
-      <c r="C3" s="27"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
       <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="13">
         <v>20</v>
       </c>
       <c r="F3" s="16"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="28"/>
-      <c r="B4" s="27"/>
-      <c r="C4" s="27"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
       <c r="D4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="13">
         <v>1</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="28"/>
-      <c r="B5" s="27"/>
-      <c r="C5" s="27"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
       <c r="D5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="6">
         <v>3</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A6" s="28"/>
-      <c r="B6" s="27"/>
-      <c r="C6" s="27"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="26"/>
       <c r="D6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="6">
         <v>1</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="28"/>
-      <c r="B7" s="27"/>
-      <c r="C7" s="27"/>
+      <c r="B7" s="26"/>
+      <c r="C7" s="26"/>
       <c r="D7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="13">
         <v>5</v>
       </c>
       <c r="F7" s="16" t="s">
-        <v>134</v>
+        <v>19</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="28"/>
-      <c r="B8" s="27"/>
-      <c r="C8" s="27"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
       <c r="D8" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" s="13">
         <v>8</v>
       </c>
       <c r="F8" s="16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G8" s="6"/>
       <c r="H8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="28"/>
-      <c r="B9" s="27"/>
-      <c r="C9" s="27"/>
+      <c r="B9" s="26"/>
+      <c r="C9" s="26"/>
       <c r="D9" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" s="13">
         <v>10</v>
       </c>
       <c r="F9" s="16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G9" s="6"/>
       <c r="H9" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="28"/>
-      <c r="B10" s="27"/>
-      <c r="C10" s="27"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
       <c r="D10" s="7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" s="13">
         <v>10</v>
       </c>
       <c r="F10" s="16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G10" s="6"/>
       <c r="H10" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="29" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="C11" s="27"/>
+        <v>26</v>
+      </c>
+      <c r="B11" s="26"/>
+      <c r="C11" s="26"/>
       <c r="D11" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" s="3">
         <v>50</v>
       </c>
       <c r="F11" s="16"/>
       <c r="G11" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="29"/>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="2" t="s">
         <v>135</v>
       </c>
       <c r="E12" s="3">
         <v>6</v>
       </c>
       <c r="F12" s="16"/>
       <c r="G12" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="29"/>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E13" s="3">
         <v>1</v>
       </c>
       <c r="F13" s="16"/>
       <c r="G13" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="29"/>
       <c r="B14" s="9"/>
       <c r="C14" s="6"/>
       <c r="D14" s="2" t="s">
         <v>137</v>
       </c>
       <c r="E14" s="13">
         <v>1</v>
       </c>
       <c r="F14" s="16"/>
       <c r="G14" s="6" t="s">
         <v>138</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="29" t="s">
         <v>139</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>141</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>142</v>
       </c>
       <c r="E15" s="13">
         <v>80</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="6" t="s">
         <v>143</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="29"/>
       <c r="B16" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>144</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>145</v>
       </c>
       <c r="E16" s="13">
         <v>80</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>146</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>147</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="29"/>
       <c r="B17" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>148</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>149</v>
       </c>
       <c r="E17" s="13">
         <v>80</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="29"/>
       <c r="B18" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>150</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>151</v>
       </c>
       <c r="E18" s="13">
         <v>8</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="29"/>
       <c r="B19" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>152</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>153</v>
       </c>
       <c r="E19" s="13">
         <v>22</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="6" t="s">
         <v>154</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
@@ -2678,562 +2681,583 @@
         <v>160</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="29"/>
       <c r="B22" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>161</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>162</v>
       </c>
       <c r="E22" s="13">
         <v>80</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="6" t="s">
         <v>163</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A23" s="29"/>
       <c r="B23" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>164</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>165</v>
       </c>
       <c r="E23" s="13">
         <v>80</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="29"/>
       <c r="B24" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>167</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>168</v>
       </c>
       <c r="E24" s="13">
         <v>8</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="6" t="s">
         <v>169</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="29"/>
       <c r="B25" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>170</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>171</v>
       </c>
       <c r="E25" s="13">
         <v>80</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="6" t="s">
         <v>172</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="29"/>
       <c r="B26" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>173</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>174</v>
       </c>
       <c r="E26" s="13">
         <v>80</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="29"/>
       <c r="B27" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>176</v>
       </c>
       <c r="E27" s="13">
         <v>80</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="6" t="s">
         <v>177</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="29"/>
       <c r="B28" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>178</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>179</v>
       </c>
       <c r="E28" s="13">
         <v>80</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="6" t="s">
         <v>180</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="29"/>
       <c r="B29" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>181</v>
       </c>
       <c r="D29" s="11" t="s">
         <v>182</v>
       </c>
       <c r="E29" s="13">
         <v>80</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="6" t="s">
         <v>183</v>
       </c>
       <c r="H29" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="29"/>
       <c r="B30" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>184</v>
       </c>
       <c r="D30" s="11" t="s">
         <v>185</v>
       </c>
       <c r="E30" s="13">
         <v>35</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="6"/>
       <c r="H30" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="29"/>
       <c r="B31" s="21" t="s">
         <v>186</v>
       </c>
       <c r="C31" s="20" t="s">
         <v>187</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>188</v>
       </c>
       <c r="E31" s="13">
         <v>80</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="6" t="s">
         <v>189</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="29"/>
       <c r="B32" s="21" t="s">
         <v>186</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>190</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>191</v>
       </c>
       <c r="E32" s="13">
         <v>80</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="6" t="s">
         <v>192</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="29"/>
       <c r="B33" s="21" t="s">
         <v>186</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>193</v>
       </c>
       <c r="D33" s="11" t="s">
         <v>194</v>
       </c>
       <c r="E33" s="13">
         <v>80</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="29"/>
       <c r="B34" s="21" t="s">
         <v>186</v>
       </c>
       <c r="C34" s="20" t="s">
         <v>195</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>196</v>
       </c>
       <c r="E34" s="13">
         <v>80</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="29"/>
       <c r="B35" s="21" t="s">
         <v>186</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>197</v>
       </c>
       <c r="D35" s="11" t="s">
         <v>198</v>
       </c>
       <c r="E35" s="13">
         <v>80</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="6"/>
       <c r="H35" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="29"/>
       <c r="B36" s="21" t="s">
         <v>186</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>199</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>200</v>
       </c>
       <c r="E36" s="13">
         <v>80</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
       <c r="H36" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="29"/>
       <c r="B37" s="21" t="s">
         <v>186</v>
       </c>
       <c r="C37" s="20" t="s">
         <v>201</v>
       </c>
       <c r="D37" s="11" t="s">
         <v>202</v>
       </c>
       <c r="E37" s="13">
         <v>80</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="29"/>
       <c r="B38" s="21" t="s">
         <v>186</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>203</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>204</v>
       </c>
       <c r="E38" s="22">
         <v>80</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="29" t="s">
         <v>205</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>206</v>
       </c>
       <c r="C39" s="20" t="s">
         <v>207</v>
       </c>
       <c r="D39" s="11" t="s">
         <v>208</v>
       </c>
       <c r="E39" s="22">
         <v>80</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="6" t="s">
         <v>147</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A40" s="29"/>
       <c r="B40" s="21" t="s">
         <v>206</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>209</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>210</v>
       </c>
       <c r="E40" s="22">
         <v>80</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="6" t="s">
         <v>211</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A41" s="29"/>
       <c r="B41" s="21" t="s">
         <v>206</v>
       </c>
       <c r="C41" s="20" t="s">
         <v>212</v>
       </c>
       <c r="D41" s="11" t="s">
         <v>213</v>
       </c>
       <c r="E41" s="22">
         <v>22</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E42" s="3">
         <v>18</v>
       </c>
       <c r="F42" s="25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>214</v>
       </c>
       <c r="H42" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A43" s="29"/>
       <c r="B43" s="10"/>
       <c r="C43" s="9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E43" s="3">
         <v>18</v>
       </c>
       <c r="F43" s="25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>215</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A44" s="29"/>
       <c r="B44" s="10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="3">
         <v>18</v>
       </c>
       <c r="F44" s="25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>216</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <mergeCells count="5">
     <mergeCell ref="A2:A10"/>
     <mergeCell ref="A11:A14"/>
     <mergeCell ref="A15:A38"/>
     <mergeCell ref="A39:A41"/>
     <mergeCell ref="A42:A44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="140bd7d2-9b49-4074-96a7-398511fa7d55">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e6067449-8796-49e4-8d61-964a215ef526" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Archive xmlns="140bd7d2-9b49-4074-96a7-398511fa7d55">false</Archive>
+    <size xmlns="140bd7d2-9b49-4074-96a7-398511fa7d55" xsi:nil="true"/>
+    <EffectiveDate xmlns="140bd7d2-9b49-4074-96a7-398511fa7d55" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B62677F2AEEB99488D44F2D61DD86124" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="05273ad9fecc92687b3efd112c034297">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="140bd7d2-9b49-4074-96a7-398511fa7d55" xmlns:ns3="e6067449-8796-49e4-8d61-964a215ef526" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eac529f2f05318bb4dd1af25ff49669c" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="140bd7d2-9b49-4074-96a7-398511fa7d55"/>
     <xsd:import namespace="e6067449-8796-49e4-8d61-964a215ef526"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:Archive" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:size" minOccurs="0"/>
@@ -3481,127 +3505,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-</p:properties>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6C08039-9B49-4BEA-A990-AC77F127FDCD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF9A998D-52FB-4820-9F04-E6FEB6641F99}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="140bd7d2-9b49-4074-96a7-398511fa7d55"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e6067449-8796-49e4-8d61-964a215ef526"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB2FE68C-B530-4858-ABC2-115BB326E9B2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62772F94-CC46-4520-9EB4-C3768C5295AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="140bd7d2-9b49-4074-96a7-398511fa7d55"/>
     <ds:schemaRef ds:uri="e6067449-8796-49e4-8d61-964a215ef526"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB2FE68C-B530-4858-ABC2-115BB326E9B2}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6C08039-9B49-4BEA-A990-AC77F127FDCD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e0793d39-0939-496d-b129-198edd916feb}" enabled="0" method="" siteId="{e0793d39-0939-496d-b129-198edd916feb}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Header</vt:lpstr>
       <vt:lpstr>Line</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>CSC</Company>