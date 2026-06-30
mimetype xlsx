--- v0 (2026-04-08)
+++ v1 (2026-06-30)
@@ -1,96 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Web Updates\APRIL 2026\WBTR-2766-Forms page\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Web Updates\JUNE 2026\WBTR-3059 Excel file layout\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CC9F8BBC-9C5D-4C50-9053-D4D30018F1F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{52CBDFED-A1CA-4F13-A4A1-F779FB0E5968}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Header" sheetId="3" r:id="rId1"/>
     <sheet name="Line" sheetId="4" r:id="rId2"/>
     <sheet name="Transaction Example" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Header!$A$1:$I$172</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Line!$A$1:$I$15</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1632" uniqueCount="598">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1633" uniqueCount="598">
   <si>
     <t>837P Loop</t>
   </si>
   <si>
     <t>837P Element</t>
   </si>
   <si>
     <t>REF DE</t>
   </si>
   <si>
     <t>Data Element</t>
   </si>
   <si>
     <t>Maximum Length</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>NCTracks Field</t>
   </si>
   <si>
     <t>QPHE 
 M/O/S</t>
   </si>
@@ -111,53 +112,50 @@
   <si>
     <t>PHP Name</t>
   </si>
   <si>
     <t>Full vs Incremental</t>
   </si>
   <si>
     <t>F- Full; I=Incremental;</t>
   </si>
   <si>
     <t>File Name</t>
   </si>
   <si>
     <t>PRO</t>
   </si>
   <si>
     <t>File Type</t>
   </si>
   <si>
     <t>D- Pipe Delimited, Double Quote Qualified PSV File</t>
   </si>
   <si>
     <t xml:space="preserve">Version/Release </t>
   </si>
   <si>
-    <t>V1.01</t>
-[...1 lines deleted...]
-  <si>
     <t>Create Date</t>
   </si>
   <si>
     <t>YYYYMMDD</t>
   </si>
   <si>
     <t xml:space="preserve">Create Time </t>
   </si>
   <si>
     <t>HH:MM:SS</t>
   </si>
   <si>
     <t>Number of Records</t>
   </si>
   <si>
     <t>#########</t>
   </si>
   <si>
     <t>Transaction Information</t>
   </si>
   <si>
     <t>Transaction Control Number</t>
   </si>
   <si>
     <t xml:space="preserve"> C-TCN-NUM</t>
@@ -1204,53 +1202,50 @@
   <si>
     <t>Length</t>
   </si>
   <si>
     <t>Context</t>
   </si>
   <si>
     <t>LX01</t>
   </si>
   <si>
     <t>Line Number</t>
   </si>
   <si>
     <t xml:space="preserve"> C-LI-NUM</t>
   </si>
   <si>
     <t>PWK06</t>
   </si>
   <si>
     <t>Line Status Code</t>
   </si>
   <si>
     <t xml:space="preserve"> C-LI-STAT-CD</t>
   </si>
   <si>
-    <t>S - based on header file</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">
 Service Line Level Information</t>
   </si>
   <si>
     <t>SV101-2</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Procedure Code</t>
   </si>
   <si>
     <t xml:space="preserve"> R-PROC-CD</t>
   </si>
   <si>
     <t>SV101-3</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>Procedure Modifier 01</t>
   </si>
   <si>
@@ -1846,50 +1841,56 @@
     <t>C-LI-REIMB-AMT</t>
   </si>
   <si>
     <t>Original Claim</t>
   </si>
   <si>
     <t>Header</t>
   </si>
   <si>
     <t>Claim #</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Line</t>
   </si>
   <si>
     <t>Optional - No need to populate</t>
   </si>
   <si>
     <t>Adjusted Claim</t>
   </si>
   <si>
     <t>Void Claim</t>
+  </si>
+  <si>
+    <t>M - either NPI or Atyipcal number should be provided</t>
+  </si>
+  <si>
+    <t>V2.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="000"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2074,51 +2075,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -2194,53 +2195,50 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -2258,54 +2256,54 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 131" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 16 95" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3 5" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 61" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 61 56" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal_Sheet1" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -2600,8208 +2598,8181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J172"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="E1" sqref="E1:E172"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="21.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.44140625" customWidth="1"/>
     <col min="3" max="3" width="17.44140625" customWidth="1"/>
     <col min="4" max="4" width="11.109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.5546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.109375" customWidth="1"/>
     <col min="7" max="7" width="46.44140625" customWidth="1"/>
     <col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43" customWidth="1"/>
     <col min="10" max="10" width="16.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="53.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="43" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="43" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="44" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="43" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="I1" s="50" t="s">
+      <c r="I1" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="J1" s="53" t="s">
+      <c r="J1" s="52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="75" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="75"/>
-[...1 lines deleted...]
-      <c r="D2" s="75"/>
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
       <c r="E2" s="15" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="1">
         <v>3</v>
       </c>
       <c r="G2" s="17"/>
       <c r="H2" s="1"/>
       <c r="I2" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A3" s="77"/>
-[...2 lines deleted...]
-      <c r="D3" s="75"/>
+      <c r="A3" s="75"/>
+      <c r="B3" s="74"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
       <c r="E3" s="15" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="1">
         <v>20</v>
       </c>
       <c r="G3" s="17"/>
       <c r="H3" s="1"/>
       <c r="I3" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...2 lines deleted...]
-      <c r="D4" s="75"/>
+      <c r="A4" s="75"/>
+      <c r="B4" s="74"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
       <c r="E4" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="1">
         <v>1</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-[...2 lines deleted...]
-      <c r="D5" s="75"/>
+      <c r="A5" s="75"/>
+      <c r="B5" s="74"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="74"/>
       <c r="E5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="1">
         <v>3</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A6" s="77"/>
-[...2 lines deleted...]
-      <c r="D6" s="75"/>
+      <c r="A6" s="75"/>
+      <c r="B6" s="74"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
       <c r="E6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="1">
         <v>1</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A7" s="77"/>
-[...2 lines deleted...]
-      <c r="D7" s="75"/>
+      <c r="A7" s="75"/>
+      <c r="B7" s="74"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
       <c r="E7" s="16" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="1">
         <v>5</v>
       </c>
       <c r="G7" s="17" t="s">
-        <v>20</v>
+        <v>597</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A8" s="77"/>
-[...2 lines deleted...]
-      <c r="D8" s="75"/>
+      <c r="A8" s="75"/>
+      <c r="B8" s="74"/>
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
       <c r="E8" s="16" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F8" s="1">
         <v>8</v>
       </c>
       <c r="G8" s="17" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A9" s="77"/>
-[...2 lines deleted...]
-      <c r="D9" s="75"/>
+      <c r="A9" s="75"/>
+      <c r="B9" s="74"/>
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
       <c r="E9" s="15" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F9" s="1">
         <v>10</v>
       </c>
       <c r="G9" s="17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A10" s="77"/>
-[...2 lines deleted...]
-      <c r="D10" s="75"/>
+      <c r="A10" s="75"/>
+      <c r="B10" s="74"/>
+      <c r="C10" s="74"/>
+      <c r="D10" s="74"/>
       <c r="E10" s="16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F10" s="1">
         <v>10</v>
       </c>
       <c r="G10" s="17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="77" t="s">
-        <v>27</v>
+      <c r="A11" s="75" t="s">
+        <v>26</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="19"/>
       <c r="D11" s="20"/>
       <c r="E11" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F11" s="22">
         <v>50</v>
       </c>
       <c r="G11" s="21"/>
       <c r="H11" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I11" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A12" s="77"/>
+      <c r="A12" s="75"/>
       <c r="B12" s="18"/>
       <c r="C12" s="19"/>
       <c r="D12" s="20"/>
       <c r="E12" s="21" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F12" s="22">
         <v>4</v>
       </c>
       <c r="G12" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" s="45" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="I12" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A13" s="77"/>
+      <c r="A13" s="75"/>
       <c r="B13" s="23">
         <v>2300</v>
       </c>
       <c r="C13" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D13" s="20"/>
       <c r="E13" s="21" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F13" s="22">
         <v>1</v>
       </c>
       <c r="G13" s="21"/>
       <c r="H13" s="45" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I13" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A14" s="77"/>
+      <c r="A14" s="75"/>
       <c r="B14" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="C14" s="19" t="s">
+      <c r="D14" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D14" s="24" t="s">
+      <c r="E14" s="21" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F14" s="22">
         <v>50</v>
       </c>
       <c r="G14" s="21"/>
       <c r="H14" s="45" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I14" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A15" s="77" t="s">
+      <c r="A15" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="18" t="s">
+      <c r="C15" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="19" t="s">
+      <c r="D15" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="D15" s="24" t="s">
+      <c r="E15" s="21" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="F15" s="22">
         <v>60</v>
       </c>
       <c r="G15" s="21"/>
       <c r="H15" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="I15" s="48" t="s">
         <v>46</v>
       </c>
-      <c r="I15" s="48" t="s">
+    </row>
+    <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="75"/>
+      <c r="B16" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="19" t="s">
         <v>47</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C16" s="19" t="s">
+      <c r="D16" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="D16" s="24" t="s">
+      <c r="E16" s="21" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F16" s="22">
         <v>35</v>
       </c>
       <c r="G16" s="21"/>
       <c r="H16" s="1"/>
       <c r="I16" s="48" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A17" s="75"/>
+      <c r="B17" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="19" t="s">
         <v>51</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C17" s="19" t="s">
+      <c r="D17" s="24" t="s">
         <v>52</v>
       </c>
-      <c r="D17" s="24" t="s">
+      <c r="E17" s="21" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="F17" s="22">
         <v>25</v>
       </c>
       <c r="G17" s="21"/>
       <c r="H17" s="1"/>
       <c r="I17" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18" s="75"/>
+      <c r="B18" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="19" t="s">
         <v>55</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C18" s="19" t="s">
+      <c r="D18" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="D18" s="24" t="s">
+      <c r="E18" s="21" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F18" s="22">
         <v>10</v>
       </c>
       <c r="G18" s="21"/>
       <c r="H18" s="1"/>
       <c r="I18" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A19" s="77"/>
+      <c r="A19" s="75"/>
       <c r="B19" s="18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C19" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" s="24" t="s">
         <v>59</v>
       </c>
-      <c r="D19" s="24" t="s">
+      <c r="E19" s="21" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="F19" s="22">
         <v>80</v>
       </c>
       <c r="G19" s="21"/>
       <c r="H19" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="I19" s="15" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A20" s="75"/>
+      <c r="B20" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="19" t="s">
         <v>62</v>
       </c>
-      <c r="I19" s="49" t="s">
-[...8 lines deleted...]
-      <c r="C20" s="19" t="s">
+      <c r="D20" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="D20" s="24" t="s">
+      <c r="E20" s="21" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F20" s="22">
         <v>55</v>
       </c>
       <c r="G20" s="21"/>
       <c r="H20" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="I20" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A21" s="75"/>
+      <c r="B21" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" s="25" t="s">
         <v>66</v>
       </c>
-      <c r="I20" s="48" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="D21" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E21" s="21" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F21" s="22">
         <v>55</v>
       </c>
       <c r="G21" s="21"/>
       <c r="H21" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="I21" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A22" s="75"/>
+      <c r="B22" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="19" t="s">
         <v>68</v>
       </c>
-      <c r="I21" s="48" t="s">
-[...8 lines deleted...]
-      <c r="C22" s="19" t="s">
+      <c r="D22" s="24" t="s">
         <v>69</v>
       </c>
-      <c r="D22" s="24" t="s">
+      <c r="E22" s="21" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F22" s="22">
         <v>30</v>
       </c>
       <c r="G22" s="21"/>
       <c r="H22" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="I22" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A23" s="75"/>
+      <c r="B23" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="I22" s="48" t="s">
-[...8 lines deleted...]
-      <c r="C23" s="25" t="s">
+      <c r="D23" s="24" t="s">
         <v>73</v>
       </c>
-      <c r="D23" s="24" t="s">
+      <c r="E23" s="21" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F23" s="22">
         <v>2</v>
       </c>
       <c r="G23" s="21"/>
       <c r="H23" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="I23" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A24" s="75"/>
+      <c r="B24" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="I23" s="48" t="s">
-[...8 lines deleted...]
-      <c r="C24" s="25" t="s">
+      <c r="D24" s="24" t="s">
         <v>77</v>
       </c>
-      <c r="D24" s="24" t="s">
+      <c r="E24" s="21" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="F24" s="22">
         <v>15</v>
       </c>
       <c r="G24" s="21"/>
       <c r="H24" s="45" t="s">
+        <v>79</v>
+      </c>
+      <c r="I24" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A25" s="75"/>
+      <c r="B25" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="19" t="s">
         <v>80</v>
       </c>
-      <c r="I24" s="48" t="s">
-[...8 lines deleted...]
-      <c r="C25" s="19" t="s">
+      <c r="D25" s="24" t="s">
         <v>81</v>
       </c>
-      <c r="D25" s="24" t="s">
+      <c r="E25" s="21" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F25" s="22">
         <v>3</v>
       </c>
       <c r="G25" s="21"/>
       <c r="H25" s="1"/>
       <c r="I25" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A26" s="77"/>
+      <c r="A26" s="75"/>
       <c r="B26" s="18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C26" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" s="24" t="s">
         <v>84</v>
       </c>
-      <c r="D26" s="24" t="s">
+      <c r="E26" s="21" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F26" s="22">
         <v>60</v>
       </c>
       <c r="G26" s="21"/>
       <c r="H26" s="1"/>
       <c r="I26" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A27" s="77" t="s">
+      <c r="A27" s="75" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" s="24" t="s">
         <v>87</v>
       </c>
-      <c r="B27" s="24" t="s">
+      <c r="C27" s="25" t="s">
         <v>88</v>
       </c>
-      <c r="C27" s="25" t="s">
+      <c r="D27" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" s="18" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F27" s="22">
         <v>50</v>
       </c>
       <c r="G27" s="18"/>
       <c r="H27" s="1"/>
       <c r="I27" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A28" s="77"/>
+      <c r="A28" s="75"/>
       <c r="B28" s="24" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C28" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="E28" s="18" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F28" s="22">
         <v>60</v>
       </c>
       <c r="G28" s="18"/>
       <c r="H28" s="1"/>
       <c r="I28" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="77"/>
+      <c r="A29" s="75"/>
       <c r="B29" s="24" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C29" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="D29" s="24" t="s">
         <v>93</v>
       </c>
-      <c r="D29" s="24" t="s">
+      <c r="E29" s="18" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F29" s="22">
         <v>3</v>
       </c>
       <c r="G29" s="18"/>
       <c r="H29" s="1"/>
       <c r="I29" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A30" s="77"/>
+      <c r="A30" s="75"/>
       <c r="B30" s="18" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C30" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="D30" s="24" t="s">
         <v>96</v>
       </c>
-      <c r="D30" s="24" t="s">
+      <c r="E30" s="21" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F30" s="22">
         <v>8</v>
       </c>
       <c r="G30" s="21"/>
       <c r="H30" s="45" t="s">
+        <v>98</v>
+      </c>
+      <c r="I30" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A31" s="75"/>
+      <c r="B31" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="C31" s="19" t="s">
         <v>99</v>
       </c>
-      <c r="I30" s="48" t="s">
-[...8 lines deleted...]
-      <c r="C31" s="19" t="s">
+      <c r="D31" s="24" t="s">
         <v>100</v>
       </c>
-      <c r="D31" s="24" t="s">
+      <c r="E31" s="21" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F31" s="22">
         <v>10</v>
       </c>
       <c r="G31" s="21"/>
       <c r="H31" s="1"/>
       <c r="I31" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A32" s="77"/>
+      <c r="A32" s="75"/>
       <c r="B32" s="18" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C32" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="D32" s="24" t="s">
         <v>103</v>
       </c>
-      <c r="D32" s="24" t="s">
+      <c r="E32" s="21" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F32" s="22">
         <v>1</v>
       </c>
       <c r="G32" s="21"/>
       <c r="H32" s="45" t="s">
+        <v>105</v>
+      </c>
+      <c r="I32" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A33" s="75"/>
+      <c r="B33" s="18" t="s">
         <v>106</v>
       </c>
-      <c r="I32" s="48" t="s">
-[...5 lines deleted...]
-      <c r="B33" s="18" t="s">
+      <c r="C33" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E33" s="21" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F33" s="22">
         <v>60</v>
       </c>
       <c r="G33" s="21"/>
       <c r="H33" s="45" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I33" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A34" s="77"/>
+      <c r="A34" s="75"/>
       <c r="B34" s="18" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C34" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D34" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="D34" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="21" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F34" s="22">
         <v>35</v>
       </c>
       <c r="G34" s="21"/>
       <c r="H34" s="45" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="I34" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A35" s="77"/>
+      <c r="A35" s="75"/>
       <c r="B35" s="18" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C35" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="D35" s="24" t="s">
         <v>52</v>
       </c>
-      <c r="D35" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="21" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F35" s="22">
         <v>25</v>
       </c>
       <c r="G35" s="21"/>
       <c r="H35" s="45" t="s">
+        <v>112</v>
+      </c>
+      <c r="I35" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A36" s="75"/>
+      <c r="B36" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="C36" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="E36" s="21" t="s">
         <v>113</v>
-      </c>
-[...16 lines deleted...]
-        <v>114</v>
       </c>
       <c r="F36" s="22">
         <v>10</v>
       </c>
       <c r="G36" s="21"/>
       <c r="H36" s="1"/>
       <c r="I36" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A37" s="77"/>
+      <c r="A37" s="75"/>
       <c r="B37" s="18" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C37" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="D37" s="24" t="s">
         <v>59</v>
       </c>
-      <c r="D37" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="21" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F37" s="22">
         <v>80</v>
       </c>
       <c r="G37" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="H37" s="45" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="I37" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A38" s="77"/>
+      <c r="A38" s="75"/>
       <c r="B38" s="18" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C38" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="D38" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="D38" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="21" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F38" s="22">
         <v>55</v>
       </c>
       <c r="G38" s="21"/>
       <c r="H38" s="1"/>
       <c r="I38" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A39" s="77"/>
+      <c r="A39" s="75"/>
       <c r="B39" s="24" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C39" s="25" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D39" s="24" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E39" s="21" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F39" s="22">
         <v>55</v>
       </c>
       <c r="G39" s="21"/>
       <c r="H39" s="1"/>
       <c r="I39" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A40" s="77"/>
+      <c r="A40" s="75"/>
       <c r="B40" s="18" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C40" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" s="24" t="s">
         <v>69</v>
       </c>
-      <c r="D40" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="21" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F40" s="22">
         <v>30</v>
       </c>
       <c r="G40" s="21"/>
       <c r="H40" s="1"/>
       <c r="I40" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A41" s="77"/>
+      <c r="A41" s="75"/>
       <c r="B41" s="24" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C41" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="D41" s="24" t="s">
         <v>73</v>
       </c>
-      <c r="D41" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="21" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F41" s="22">
         <v>2</v>
       </c>
       <c r="G41" s="21"/>
       <c r="H41" s="1"/>
       <c r="I41" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A42" s="77"/>
+      <c r="A42" s="75"/>
       <c r="B42" s="24" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C42" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="D42" s="24" t="s">
         <v>77</v>
       </c>
-      <c r="D42" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="21" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F42" s="22">
         <v>15</v>
       </c>
       <c r="G42" s="21"/>
       <c r="H42" s="1"/>
       <c r="I42" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A43" s="77"/>
+      <c r="A43" s="75"/>
       <c r="B43" s="18" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C43" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D43" s="24" t="s">
         <v>81</v>
       </c>
-      <c r="D43" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="21" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F43" s="22">
         <v>3</v>
       </c>
       <c r="G43" s="21"/>
       <c r="H43" s="1"/>
       <c r="I43" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A44" s="77"/>
+      <c r="A44" s="75"/>
       <c r="B44" s="18" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C44" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="D44" s="24" t="s">
         <v>123</v>
       </c>
-      <c r="D44" s="24" t="s">
+      <c r="E44" s="21" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F44" s="22">
         <v>3</v>
       </c>
       <c r="G44" s="21"/>
       <c r="H44" s="1"/>
       <c r="I44" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A45" s="77"/>
+      <c r="A45" s="75"/>
       <c r="B45" s="18" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C45" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="E45" s="21" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="F45" s="22">
         <v>8</v>
       </c>
       <c r="G45" s="21"/>
       <c r="H45" s="45" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="I45" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A46" s="77"/>
+      <c r="A46" s="75"/>
       <c r="B46" s="18" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C46" s="19" t="s">
+        <v>128</v>
+      </c>
+      <c r="D46" s="24" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="24" t="s">
+      <c r="E46" s="21" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="F46" s="22">
         <v>1</v>
       </c>
       <c r="G46" s="21"/>
       <c r="H46" s="45" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="I46" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A47" s="77"/>
+      <c r="A47" s="75"/>
       <c r="B47" s="18" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C47" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D47" s="24" t="s">
         <v>84</v>
       </c>
-      <c r="D47" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="21" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F47" s="22">
         <v>60</v>
       </c>
       <c r="G47" s="21"/>
       <c r="H47" s="1"/>
       <c r="I47" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A48" s="77"/>
+      <c r="A48" s="75"/>
       <c r="B48" s="18" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C48" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="D48" s="24" t="s">
         <v>134</v>
       </c>
-      <c r="D48" s="24" t="s">
+      <c r="E48" s="21" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="F48" s="22">
         <v>256</v>
       </c>
       <c r="G48" s="21"/>
       <c r="H48" s="1"/>
       <c r="I48" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A49" s="77"/>
+      <c r="A49" s="75"/>
       <c r="B49" s="18" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C49" s="19" t="s">
+        <v>136</v>
+      </c>
+      <c r="D49" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="E49" s="21" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="F49" s="22">
         <v>256</v>
       </c>
       <c r="G49" s="21"/>
       <c r="H49" s="1"/>
       <c r="I49" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A50" s="77" t="s">
-        <v>139</v>
+      <c r="A50" s="75" t="s">
+        <v>138</v>
       </c>
       <c r="B50" s="18">
         <v>2300</v>
       </c>
       <c r="C50" s="19" t="s">
+        <v>139</v>
+      </c>
+      <c r="D50" s="24" t="s">
         <v>140</v>
       </c>
-      <c r="D50" s="24" t="s">
+      <c r="E50" s="29" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="F50" s="22">
         <v>38</v>
       </c>
       <c r="G50" s="21"/>
       <c r="H50" s="45" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="I50" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A51" s="77"/>
+      <c r="A51" s="75"/>
       <c r="B51" s="18">
         <v>2300</v>
       </c>
       <c r="C51" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="D51" s="24" t="s">
         <v>144</v>
       </c>
-      <c r="D51" s="24" t="s">
+      <c r="E51" s="26" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="F51" s="22">
         <v>1</v>
       </c>
       <c r="G51" s="46"/>
       <c r="H51" s="45" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="I51" s="48" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A52" s="77"/>
+      <c r="A52" s="75"/>
       <c r="B52" s="26">
         <v>2300</v>
       </c>
       <c r="C52" s="27" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" s="28" t="s">
         <v>148</v>
       </c>
-      <c r="D52" s="28" t="s">
+      <c r="E52" s="29" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="F52" s="30">
         <v>3</v>
       </c>
       <c r="G52" s="29"/>
       <c r="H52" s="45" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I52" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A53" s="77"/>
+      <c r="A53" s="75"/>
       <c r="B53" s="26">
         <v>2300</v>
       </c>
       <c r="C53" s="27" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D53" s="28" t="s">
+        <v>148</v>
+      </c>
+      <c r="E53" s="29" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="F53" s="30">
         <v>3</v>
       </c>
       <c r="G53" s="29"/>
       <c r="H53" s="45" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="I53" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A54" s="77"/>
+      <c r="A54" s="75"/>
       <c r="B54" s="26">
         <v>2300</v>
       </c>
       <c r="C54" s="27" t="s">
+        <v>153</v>
+      </c>
+      <c r="D54" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="E54" s="29" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F54" s="30">
         <v>2</v>
       </c>
       <c r="G54" s="29"/>
       <c r="H54" s="45" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="I54" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A55" s="77"/>
+      <c r="A55" s="75"/>
       <c r="B55" s="26">
         <v>2300</v>
       </c>
       <c r="C55" s="27" t="s">
+        <v>156</v>
+      </c>
+      <c r="D55" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="E55" s="29" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="F55" s="30">
         <v>3</v>
       </c>
       <c r="G55" s="29"/>
       <c r="H55" s="45" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="I55" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A56" s="77"/>
+      <c r="A56" s="75"/>
       <c r="B56" s="26">
         <v>2300</v>
       </c>
       <c r="C56" s="27" t="s">
+        <v>159</v>
+      </c>
+      <c r="D56" s="28" t="s">
         <v>160</v>
       </c>
-      <c r="D56" s="28" t="s">
+      <c r="E56" s="29" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="F56" s="30">
         <v>3</v>
       </c>
       <c r="G56" s="29"/>
       <c r="H56" s="45" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="I56" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A57" s="77"/>
+      <c r="A57" s="75"/>
       <c r="B57" s="26">
         <v>2300</v>
       </c>
       <c r="C57" s="27" t="s">
+        <v>163</v>
+      </c>
+      <c r="D57" s="28" t="s">
         <v>164</v>
       </c>
-      <c r="D57" s="28" t="s">
+      <c r="E57" s="29" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="F57" s="30">
         <v>2</v>
       </c>
       <c r="G57" s="29"/>
       <c r="H57" s="45" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I57" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A58" s="77"/>
+      <c r="A58" s="75"/>
       <c r="B58" s="26">
         <v>2300</v>
       </c>
       <c r="C58" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D58" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="E58" s="29" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="F58" s="30">
         <v>8</v>
       </c>
       <c r="G58" s="29"/>
       <c r="H58" s="1"/>
       <c r="I58" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A59" s="77"/>
+      <c r="A59" s="75"/>
       <c r="B59" s="26">
         <v>2300</v>
       </c>
       <c r="C59" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D59" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E59" s="29" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F59" s="30">
         <v>8</v>
       </c>
       <c r="G59" s="29"/>
       <c r="H59" s="45" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="I59" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A60" s="77"/>
+      <c r="A60" s="75"/>
       <c r="B60" s="26">
         <v>2300</v>
       </c>
       <c r="C60" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D60" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E60" s="29" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F60" s="30">
         <v>8</v>
       </c>
       <c r="G60" s="29"/>
       <c r="H60" s="1"/>
       <c r="I60" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A61" s="77"/>
+      <c r="A61" s="75"/>
       <c r="B61" s="26">
         <v>2300</v>
       </c>
       <c r="C61" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D61" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E61" s="29" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F61" s="30">
         <v>8</v>
       </c>
       <c r="G61" s="29"/>
       <c r="H61" s="1"/>
       <c r="I61" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A62" s="77"/>
+      <c r="A62" s="75"/>
       <c r="B62" s="26">
         <v>2300</v>
       </c>
       <c r="C62" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D62" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E62" s="29" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="30">
         <v>8</v>
       </c>
       <c r="G62" s="29"/>
       <c r="H62" s="45" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="I62" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A63" s="77"/>
+      <c r="A63" s="75"/>
       <c r="B63" s="26">
         <v>2300</v>
       </c>
       <c r="C63" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D63" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E63" s="26" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F63" s="30">
         <v>8</v>
       </c>
       <c r="G63" s="26"/>
       <c r="H63" s="45" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I63" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A64" s="77"/>
+      <c r="A64" s="75"/>
       <c r="B64" s="26">
         <v>2300</v>
       </c>
       <c r="C64" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D64" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E64" s="26" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F64" s="30">
         <v>8</v>
       </c>
       <c r="G64" s="26"/>
       <c r="H64" s="1"/>
       <c r="I64" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A65" s="77"/>
+      <c r="A65" s="75"/>
       <c r="B65" s="26">
         <v>2300</v>
       </c>
       <c r="C65" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D65" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E65" s="26" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F65" s="30">
         <v>8</v>
       </c>
       <c r="G65" s="26"/>
       <c r="H65" s="45" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="I65" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A66" s="77"/>
+      <c r="A66" s="75"/>
       <c r="B66" s="26">
         <v>2300</v>
       </c>
       <c r="C66" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D66" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E66" s="29" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F66" s="30">
         <v>8</v>
       </c>
       <c r="G66" s="29"/>
       <c r="H66" s="1"/>
       <c r="I66" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A67" s="77"/>
+      <c r="A67" s="75"/>
       <c r="B67" s="26">
         <v>2300</v>
       </c>
       <c r="C67" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D67" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E67" s="31" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F67" s="30">
         <v>8</v>
       </c>
       <c r="G67" s="29"/>
       <c r="H67" s="1"/>
       <c r="I67" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A68" s="77"/>
+      <c r="A68" s="75"/>
       <c r="B68" s="26">
         <v>2300</v>
       </c>
       <c r="C68" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D68" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E68" s="31" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="F68" s="30">
         <v>8</v>
       </c>
       <c r="G68" s="29"/>
       <c r="H68" s="1"/>
       <c r="I68" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A69" s="77"/>
+      <c r="A69" s="75"/>
       <c r="B69" s="26">
         <v>2300</v>
       </c>
       <c r="C69" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D69" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E69" s="31" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F69" s="30">
         <v>8</v>
       </c>
       <c r="G69" s="29"/>
       <c r="H69" s="1"/>
       <c r="I69" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A70" s="77"/>
+      <c r="A70" s="75"/>
       <c r="B70" s="26">
         <v>2300</v>
       </c>
       <c r="C70" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D70" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E70" s="29" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="F70" s="30">
         <v>8</v>
       </c>
       <c r="G70" s="29"/>
       <c r="H70" s="1"/>
       <c r="I70" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A71" s="77"/>
+      <c r="A71" s="75"/>
       <c r="B71" s="26">
         <v>2300</v>
       </c>
       <c r="C71" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D71" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E71" s="29" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F71" s="30">
         <v>8</v>
       </c>
       <c r="G71" s="29"/>
       <c r="H71" s="1"/>
       <c r="I71" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A72" s="77"/>
+      <c r="A72" s="75"/>
       <c r="B72" s="26">
         <v>2300</v>
       </c>
       <c r="C72" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D72" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E72" s="29" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F72" s="30">
         <v>8</v>
       </c>
       <c r="G72" s="29"/>
       <c r="H72" s="45" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="I72" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A73" s="77"/>
+      <c r="A73" s="75"/>
       <c r="B73" s="26">
         <v>2300</v>
       </c>
       <c r="C73" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D73" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E73" s="29" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F73" s="30">
         <v>8</v>
       </c>
       <c r="G73" s="29"/>
       <c r="H73" s="45" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="I73" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A74" s="77"/>
+      <c r="A74" s="75"/>
       <c r="B74" s="26">
         <v>2300</v>
       </c>
       <c r="C74" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D74" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E74" s="29" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="F74" s="30">
         <v>8</v>
       </c>
       <c r="G74" s="29"/>
       <c r="H74" s="45" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="I74" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="75" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A75" s="77"/>
+      <c r="A75" s="75"/>
       <c r="B75" s="26">
         <v>2300</v>
       </c>
       <c r="C75" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D75" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E75" s="29" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F75" s="30">
         <v>8</v>
       </c>
       <c r="G75" s="29"/>
       <c r="H75" s="45"/>
       <c r="I75" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A76" s="77"/>
+      <c r="A76" s="75"/>
       <c r="B76" s="26">
         <v>2300</v>
       </c>
       <c r="C76" s="27" t="s">
+        <v>193</v>
+      </c>
+      <c r="D76" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="E76" s="29" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
       <c r="F76" s="30">
         <v>50</v>
       </c>
       <c r="G76" s="29"/>
       <c r="H76" s="45" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="I76" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A77" s="77"/>
+      <c r="A77" s="75"/>
       <c r="B77" s="26">
         <v>2300</v>
       </c>
       <c r="C77" s="27" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D77" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E77" s="29" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F77" s="30">
         <v>50</v>
       </c>
       <c r="G77" s="29"/>
       <c r="H77" s="45" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="I77" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A78" s="77"/>
+      <c r="A78" s="75"/>
       <c r="B78" s="26">
         <v>2300</v>
       </c>
       <c r="C78" s="27" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D78" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E78" s="29" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F78" s="30">
         <v>50</v>
       </c>
       <c r="G78" s="29"/>
       <c r="H78" s="45" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="I78" s="48" t="s">
-        <v>55</v>
+        <v>489</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A79" s="77"/>
+      <c r="A79" s="75"/>
       <c r="B79" s="26">
         <v>2300</v>
       </c>
       <c r="C79" s="27" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D79" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E79" s="29" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F79" s="30">
         <v>50</v>
       </c>
       <c r="G79" s="29"/>
       <c r="H79" s="45" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="I79" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A80" s="77"/>
+      <c r="A80" s="75"/>
       <c r="B80" s="26">
         <v>2300</v>
       </c>
       <c r="C80" s="27" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D80" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E80" s="29" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F80" s="30">
         <v>50</v>
       </c>
       <c r="G80" s="29"/>
       <c r="H80" s="45" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="I80" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A81" s="77"/>
+      <c r="A81" s="75"/>
       <c r="B81" s="26">
         <v>2300</v>
       </c>
       <c r="C81" s="27" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D81" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E81" s="29" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F81" s="30">
         <v>50</v>
       </c>
       <c r="G81" s="29"/>
       <c r="H81" s="1"/>
       <c r="I81" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A82" s="77"/>
+      <c r="A82" s="75"/>
       <c r="B82" s="26">
         <v>2300</v>
       </c>
       <c r="C82" s="27" t="s">
+        <v>204</v>
+      </c>
+      <c r="D82" s="28" t="s">
         <v>205</v>
       </c>
-      <c r="D82" s="28" t="s">
+      <c r="E82" s="29" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="F82" s="30">
         <v>2</v>
       </c>
       <c r="G82" s="29"/>
       <c r="H82" s="1"/>
       <c r="I82" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A83" s="77"/>
+      <c r="A83" s="75"/>
       <c r="B83" s="26">
         <v>2300</v>
       </c>
       <c r="C83" s="27" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D83" s="28" t="s">
+        <v>100</v>
+      </c>
+      <c r="E83" s="29" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F83" s="30">
         <v>10</v>
       </c>
       <c r="G83" s="29"/>
       <c r="H83" s="1"/>
       <c r="I83" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A84" s="77"/>
+      <c r="A84" s="75"/>
       <c r="B84" s="26">
         <v>2300</v>
       </c>
       <c r="C84" s="27" t="s">
+        <v>208</v>
+      </c>
+      <c r="D84" s="28" t="s">
         <v>209</v>
       </c>
-      <c r="D84" s="28" t="s">
+      <c r="E84" s="29" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="F84" s="30">
         <v>1</v>
       </c>
       <c r="G84" s="29"/>
       <c r="H84" s="1"/>
       <c r="I84" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A85" s="77"/>
+      <c r="A85" s="75"/>
       <c r="B85" s="26">
         <v>2300</v>
       </c>
       <c r="C85" s="27" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D85" s="28" t="s">
+        <v>205</v>
+      </c>
+      <c r="E85" s="29" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="F85" s="30">
         <v>2</v>
       </c>
       <c r="G85" s="29"/>
       <c r="H85" s="1"/>
       <c r="I85" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A86" s="77"/>
+      <c r="A86" s="75"/>
       <c r="B86" s="26">
         <v>2300</v>
       </c>
       <c r="C86" s="27" t="s">
+        <v>212</v>
+      </c>
+      <c r="D86" s="28" t="s">
         <v>213</v>
       </c>
-      <c r="D86" s="28" t="s">
+      <c r="E86" s="29" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="F86" s="30">
         <v>15</v>
       </c>
       <c r="G86" s="29"/>
       <c r="H86" s="1"/>
       <c r="I86" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A87" s="77"/>
+      <c r="A87" s="75"/>
       <c r="B87" s="26">
         <v>2300</v>
       </c>
       <c r="C87" s="27" t="s">
+        <v>215</v>
+      </c>
+      <c r="D87" s="28" t="s">
         <v>216</v>
       </c>
-      <c r="D87" s="28" t="s">
+      <c r="E87" s="29" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="F87" s="30">
         <v>80</v>
       </c>
       <c r="G87" s="29"/>
       <c r="H87" s="1"/>
       <c r="I87" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A88" s="77"/>
+      <c r="A88" s="75"/>
       <c r="B88" s="26">
         <v>2300</v>
       </c>
       <c r="C88" s="27" t="s">
+        <v>218</v>
+      </c>
+      <c r="D88" s="28" t="s">
+        <v>216</v>
+      </c>
+      <c r="E88" s="29" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
       <c r="F88" s="30">
         <v>80</v>
       </c>
       <c r="G88" s="29"/>
       <c r="H88" s="1"/>
       <c r="I88" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A89" s="77"/>
+      <c r="A89" s="75"/>
       <c r="B89" s="26">
         <v>2300</v>
       </c>
       <c r="C89" s="27" t="s">
+        <v>220</v>
+      </c>
+      <c r="D89" s="28" t="s">
         <v>221</v>
       </c>
-      <c r="D89" s="28" t="s">
+      <c r="E89" s="29" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="F89" s="30">
         <v>1</v>
       </c>
       <c r="G89" s="29"/>
       <c r="H89" s="45" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="I89" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A90" s="77"/>
+      <c r="A90" s="75"/>
       <c r="B90" s="26">
         <v>2300</v>
       </c>
       <c r="C90" s="27" t="s">
+        <v>224</v>
+      </c>
+      <c r="D90" s="28" t="s">
+        <v>216</v>
+      </c>
+      <c r="E90" s="29" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="F90" s="30">
         <v>80</v>
       </c>
       <c r="G90" s="29"/>
       <c r="H90" s="1"/>
       <c r="I90" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A91" s="77"/>
+      <c r="A91" s="75"/>
       <c r="B91" s="26">
         <v>2300</v>
       </c>
       <c r="C91" s="27" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D91" s="28" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="E91" s="29" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F91" s="30">
         <v>80</v>
       </c>
       <c r="G91" s="29"/>
       <c r="H91" s="1"/>
       <c r="I91" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="30.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A92" s="77" t="s">
-        <v>228</v>
+      <c r="A92" s="75" t="s">
+        <v>227</v>
       </c>
       <c r="B92" s="26">
         <v>2300</v>
       </c>
       <c r="C92" s="27" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D92" s="32">
         <v>1271</v>
       </c>
       <c r="E92" s="29" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F92" s="30">
         <v>30</v>
       </c>
       <c r="G92" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H92" s="45" t="s">
         <v>231</v>
       </c>
-      <c r="H92" s="45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I92" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A93" s="77"/>
+      <c r="A93" s="75"/>
       <c r="B93" s="26">
         <v>2300</v>
       </c>
       <c r="C93" s="27" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D93" s="32">
         <v>1271</v>
       </c>
       <c r="E93" s="29" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F93" s="30">
         <v>30</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H93" s="45" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="I93" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A94" s="77"/>
+      <c r="A94" s="75"/>
       <c r="B94" s="26">
         <v>2300</v>
       </c>
       <c r="C94" s="27" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D94" s="32">
         <v>1271</v>
       </c>
       <c r="E94" s="29" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F94" s="30">
         <v>30</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H94" s="45" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="I94" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="95" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A95" s="77"/>
+      <c r="A95" s="75"/>
       <c r="B95" s="26">
         <v>2300</v>
       </c>
       <c r="C95" s="27" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D95" s="32">
         <v>1271</v>
       </c>
       <c r="E95" s="29" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F95" s="30">
         <v>30</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H95" s="45" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="I95" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A96" s="77"/>
+      <c r="A96" s="75"/>
       <c r="B96" s="26">
         <v>2300</v>
       </c>
       <c r="C96" s="27" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D96" s="32">
         <v>1271</v>
       </c>
       <c r="E96" s="29" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F96" s="30">
         <v>30</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H96" s="45" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="I96" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A97" s="77"/>
+      <c r="A97" s="75"/>
       <c r="B97" s="26">
         <v>2300</v>
       </c>
       <c r="C97" s="27" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D97" s="32">
         <v>1271</v>
       </c>
       <c r="E97" s="29" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F97" s="30">
         <v>30</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H97" s="45" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="I97" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A98" s="77"/>
+      <c r="A98" s="75"/>
       <c r="B98" s="26">
         <v>2300</v>
       </c>
       <c r="C98" s="27" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D98" s="32">
         <v>1271</v>
       </c>
       <c r="E98" s="29" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="F98" s="30">
         <v>30</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H98" s="45" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="I98" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A99" s="77"/>
+      <c r="A99" s="75"/>
       <c r="B99" s="26">
         <v>2300</v>
       </c>
       <c r="C99" s="27" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D99" s="32">
         <v>1271</v>
       </c>
       <c r="E99" s="29" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F99" s="30">
         <v>30</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H99" s="45" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="I99" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A100" s="77"/>
+      <c r="A100" s="75"/>
       <c r="B100" s="26">
         <v>2300</v>
       </c>
       <c r="C100" s="27" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D100" s="32">
         <v>1271</v>
       </c>
       <c r="E100" s="29" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="F100" s="30">
         <v>30</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H100" s="45" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="I100" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A101" s="77"/>
+      <c r="A101" s="75"/>
       <c r="B101" s="26">
         <v>2300</v>
       </c>
       <c r="C101" s="27" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D101" s="32">
         <v>1271</v>
       </c>
       <c r="E101" s="29" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F101" s="30">
         <v>30</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H101" s="45" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="I101" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A102" s="77"/>
+      <c r="A102" s="75"/>
       <c r="B102" s="26">
         <v>2300</v>
       </c>
       <c r="C102" s="27" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D102" s="32">
         <v>1271</v>
       </c>
       <c r="E102" s="29" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F102" s="30">
         <v>30</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H102" s="45" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="I102" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A103" s="77"/>
+      <c r="A103" s="75"/>
       <c r="B103" s="26">
         <v>2300</v>
       </c>
       <c r="C103" s="27" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D103" s="32">
         <v>1271</v>
       </c>
       <c r="E103" s="29" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F103" s="30">
         <v>30</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H103" s="45" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="I103" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="104" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A104" s="77"/>
+      <c r="A104" s="75"/>
       <c r="B104" s="26">
         <v>2300</v>
       </c>
       <c r="C104" s="27" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D104" s="32">
         <v>1271</v>
       </c>
       <c r="E104" s="29" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F104" s="30">
         <v>30</v>
       </c>
       <c r="G104" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H104" s="45" t="s">
         <v>267</v>
       </c>
-      <c r="H104" s="45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I104" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="105" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A105" s="77"/>
+      <c r="A105" s="75"/>
       <c r="B105" s="26">
         <v>2300</v>
       </c>
       <c r="C105" s="27" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D105" s="32">
         <v>1271</v>
       </c>
       <c r="E105" s="29" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="F105" s="30">
         <v>30</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H105" s="45" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I105" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A106" s="77"/>
+      <c r="A106" s="75"/>
       <c r="B106" s="26">
         <v>2300</v>
       </c>
       <c r="C106" s="27" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D106" s="32">
         <v>1271</v>
       </c>
       <c r="E106" s="29" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="F106" s="30">
         <v>30</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H106" s="45" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="I106" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="107" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A107" s="77"/>
+      <c r="A107" s="75"/>
       <c r="B107" s="26">
         <v>2300</v>
       </c>
       <c r="C107" s="27" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D107" s="32">
         <v>1271</v>
       </c>
       <c r="E107" s="29" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F107" s="30">
         <v>30</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H107" s="45" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="I107" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="108" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A108" s="77"/>
+      <c r="A108" s="75"/>
       <c r="B108" s="26">
         <v>2300</v>
       </c>
       <c r="C108" s="27" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D108" s="32">
         <v>1271</v>
       </c>
       <c r="E108" s="29" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="F108" s="30">
         <v>30</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H108" s="45" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="I108" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="109" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A109" s="77"/>
+      <c r="A109" s="75"/>
       <c r="B109" s="26">
         <v>2300</v>
       </c>
       <c r="C109" s="27" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D109" s="32">
         <v>1271</v>
       </c>
       <c r="E109" s="29" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="F109" s="30">
         <v>30</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H109" s="45" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="I109" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="110" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A110" s="77"/>
+      <c r="A110" s="75"/>
       <c r="B110" s="26">
         <v>2300</v>
       </c>
       <c r="C110" s="27" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D110" s="32">
         <v>1271</v>
       </c>
       <c r="E110" s="29" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="F110" s="30">
         <v>30</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H110" s="45" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="I110" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="111" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A111" s="77"/>
+      <c r="A111" s="75"/>
       <c r="B111" s="26">
         <v>2300</v>
       </c>
       <c r="C111" s="27" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D111" s="32">
         <v>1271</v>
       </c>
       <c r="E111" s="29" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F111" s="30">
         <v>30</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H111" s="45" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="I111" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="112" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A112" s="77"/>
+      <c r="A112" s="75"/>
       <c r="B112" s="26">
         <v>2300</v>
       </c>
       <c r="C112" s="27" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D112" s="32">
         <v>1271</v>
       </c>
       <c r="E112" s="29" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="F112" s="30">
         <v>30</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H112" s="45" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="I112" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="113" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A113" s="77"/>
+      <c r="A113" s="75"/>
       <c r="B113" s="26">
         <v>2300</v>
       </c>
       <c r="C113" s="27" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D113" s="32">
         <v>1271</v>
       </c>
       <c r="E113" s="29" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="F113" s="30">
         <v>30</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H113" s="45" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="I113" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="114" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A114" s="77"/>
+      <c r="A114" s="75"/>
       <c r="B114" s="26">
         <v>2300</v>
       </c>
       <c r="C114" s="27" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D114" s="32">
         <v>1271</v>
       </c>
       <c r="E114" s="29" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F114" s="30">
         <v>30</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H114" s="45" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="I114" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="115" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A115" s="77"/>
+      <c r="A115" s="75"/>
       <c r="B115" s="26">
         <v>2300</v>
       </c>
       <c r="C115" s="27" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D115" s="32">
         <v>1271</v>
       </c>
       <c r="E115" s="29" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="F115" s="30">
         <v>30</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H115" s="45" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="I115" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="116" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A116" s="77"/>
+      <c r="A116" s="75"/>
       <c r="B116" s="33">
         <v>2300</v>
       </c>
       <c r="C116" s="34" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D116" s="23">
         <v>1271</v>
       </c>
       <c r="E116" s="35" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="F116" s="36">
         <v>30</v>
       </c>
       <c r="G116" s="17" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="H116" s="1"/>
       <c r="I116" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="117" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A117" s="77"/>
+      <c r="A117" s="75"/>
       <c r="B117" s="33">
         <v>2300</v>
       </c>
       <c r="C117" s="34" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D117" s="23">
         <v>1271</v>
       </c>
       <c r="E117" s="35" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F117" s="36">
         <v>30</v>
       </c>
       <c r="G117" s="17" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="H117" s="1"/>
       <c r="I117" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="118" spans="1:9" ht="30.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A118" s="77" t="s">
+      <c r="A118" s="75" t="s">
+        <v>294</v>
+      </c>
+      <c r="B118" s="26" t="s">
         <v>295</v>
       </c>
-      <c r="B118" s="26" t="s">
+      <c r="C118" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D118" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="E118" s="29" t="s">
         <v>296</v>
-      </c>
-[...7 lines deleted...]
-        <v>297</v>
       </c>
       <c r="F118" s="30">
         <v>60</v>
       </c>
       <c r="G118" s="29"/>
       <c r="H118" s="1"/>
       <c r="I118" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="119" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A119" s="77"/>
+      <c r="A119" s="75"/>
       <c r="B119" s="26" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C119" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="D119" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="D119" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="29" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F119" s="30">
         <v>35</v>
       </c>
       <c r="G119" s="29"/>
       <c r="H119" s="1"/>
       <c r="I119" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="120" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A120" s="77"/>
+      <c r="A120" s="75"/>
       <c r="B120" s="26" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C120" s="27" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D120" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="E120" s="29" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="F120" s="30">
         <v>25</v>
       </c>
       <c r="G120" s="29"/>
       <c r="H120" s="1"/>
       <c r="I120" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="75"/>
+      <c r="B121" s="26" t="s">
+        <v>295</v>
+      </c>
+      <c r="C121" s="27" t="s">
         <v>55</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C121" s="27" t="s">
+      <c r="D121" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="D121" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" s="29" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F121" s="30">
         <v>10</v>
       </c>
       <c r="G121" s="29"/>
       <c r="H121" s="1"/>
       <c r="I121" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="122" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A122" s="77"/>
+      <c r="A122" s="75"/>
       <c r="B122" s="26" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C122" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="D122" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="D122" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="29" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F122" s="30">
         <v>80</v>
       </c>
       <c r="G122" s="1"/>
       <c r="H122" s="29" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="I122" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="123" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A123" s="77"/>
+      <c r="A123" s="75"/>
       <c r="B123" s="26" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C123" s="27" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D123" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E123" s="29" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F123" s="30">
         <v>50</v>
       </c>
       <c r="G123" s="1"/>
       <c r="H123" s="29" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="I123" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="124" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A124" s="77" t="s">
+      <c r="A124" s="75" t="s">
+        <v>303</v>
+      </c>
+      <c r="B124" s="26" t="s">
         <v>304</v>
       </c>
-      <c r="B124" s="26" t="s">
+      <c r="C124" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D124" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="E124" s="29" t="s">
         <v>305</v>
-      </c>
-[...7 lines deleted...]
-        <v>306</v>
       </c>
       <c r="F124" s="30">
         <v>60</v>
       </c>
       <c r="G124" s="29"/>
       <c r="H124" s="1"/>
       <c r="I124" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="125" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A125" s="77"/>
+      <c r="A125" s="75"/>
       <c r="B125" s="26" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C125" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="D125" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="D125" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" s="29" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F125" s="30">
         <v>35</v>
       </c>
       <c r="G125" s="29"/>
       <c r="H125" s="1"/>
       <c r="I125" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="126" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A126" s="77"/>
+      <c r="A126" s="75"/>
       <c r="B126" s="26" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C126" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="D126" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="D126" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="29" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F126" s="30">
         <v>25</v>
       </c>
       <c r="G126" s="29"/>
       <c r="H126" s="1"/>
       <c r="I126" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A127" s="75"/>
+      <c r="B127" s="26" t="s">
+        <v>304</v>
+      </c>
+      <c r="C127" s="27" t="s">
         <v>55</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C127" s="27" t="s">
+      <c r="D127" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="D127" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" s="29" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F127" s="30">
         <v>10</v>
       </c>
       <c r="G127" s="29"/>
       <c r="H127" s="1"/>
       <c r="I127" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="128" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A128" s="77"/>
+      <c r="A128" s="75"/>
       <c r="B128" s="26" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C128" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="D128" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="D128" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E128" s="29" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F128" s="30">
         <v>80</v>
       </c>
       <c r="G128" s="1"/>
       <c r="H128" s="29" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="I128" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="129" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A129" s="77"/>
+      <c r="A129" s="75"/>
       <c r="B129" s="26" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C129" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D129" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="D129" s="28" t="s">
+      <c r="E129" s="29" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F129" s="30">
         <v>50</v>
       </c>
       <c r="G129" s="1"/>
       <c r="H129" s="29" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="I129" s="52" t="s">
+        <v>170</v>
+      </c>
+      <c r="I129" s="51" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A130" s="75"/>
+      <c r="B130" s="26" t="s">
+        <v>304</v>
+      </c>
+      <c r="C130" s="27" t="s">
+        <v>193</v>
+      </c>
+      <c r="D130" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="E130" s="29" t="s">
         <v>311</v>
-      </c>
-[...13 lines deleted...]
-        <v>312</v>
       </c>
       <c r="F130" s="30">
         <v>50</v>
       </c>
       <c r="G130" s="1"/>
       <c r="H130" s="29" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="I130" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="131" spans="1:9" ht="30.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A131" s="77" t="s">
+      <c r="A131" s="75" t="s">
+        <v>312</v>
+      </c>
+      <c r="B131" s="26" t="s">
         <v>313</v>
       </c>
-      <c r="B131" s="26" t="s">
+      <c r="C131" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D131" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="E131" s="29" t="s">
         <v>314</v>
-      </c>
-[...7 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F131" s="30">
         <v>60</v>
       </c>
       <c r="G131" s="1"/>
       <c r="H131" s="29"/>
       <c r="I131" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="132" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A132" s="77"/>
+      <c r="A132" s="75"/>
       <c r="B132" s="26" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C132" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="D132" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="D132" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="29" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F132" s="30">
         <v>80</v>
       </c>
       <c r="G132" s="1"/>
       <c r="H132" s="45" t="s">
+        <v>316</v>
+      </c>
+      <c r="I132" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A133" s="75"/>
+      <c r="B133" s="26" t="s">
+        <v>313</v>
+      </c>
+      <c r="C133" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="D133" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="E133" s="29" t="s">
         <v>317</v>
-      </c>
-[...16 lines deleted...]
-        <v>318</v>
       </c>
       <c r="F133" s="30">
         <v>55</v>
       </c>
       <c r="G133" s="1"/>
       <c r="H133" s="45" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="I133" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="134" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A134" s="77"/>
+      <c r="A134" s="75"/>
       <c r="B134" s="26" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C134" s="27" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D134" s="28" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E134" s="29" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F134" s="30">
         <v>55</v>
       </c>
       <c r="G134" s="1"/>
       <c r="H134" s="45" t="s">
+        <v>319</v>
+      </c>
+      <c r="I134" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A135" s="75"/>
+      <c r="B135" s="26" t="s">
+        <v>313</v>
+      </c>
+      <c r="C135" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D135" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="E135" s="29" t="s">
         <v>320</v>
-      </c>
-[...16 lines deleted...]
-        <v>321</v>
       </c>
       <c r="F135" s="30">
         <v>30</v>
       </c>
       <c r="G135" s="1"/>
       <c r="H135" s="45" t="s">
+        <v>321</v>
+      </c>
+      <c r="I135" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A136" s="75"/>
+      <c r="B136" s="26" t="s">
+        <v>313</v>
+      </c>
+      <c r="C136" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="D136" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="E136" s="29" t="s">
         <v>322</v>
-      </c>
-[...16 lines deleted...]
-        <v>323</v>
       </c>
       <c r="F136" s="30">
         <v>2</v>
       </c>
       <c r="G136" s="1"/>
       <c r="H136" s="45" t="s">
+        <v>323</v>
+      </c>
+      <c r="I136" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A137" s="75"/>
+      <c r="B137" s="26" t="s">
+        <v>313</v>
+      </c>
+      <c r="C137" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="D137" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E137" s="29" t="s">
         <v>324</v>
-      </c>
-[...16 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F137" s="30">
         <v>15</v>
       </c>
       <c r="G137" s="1"/>
       <c r="H137" s="45" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I137" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="138" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A138" s="77"/>
+      <c r="A138" s="75"/>
       <c r="B138" s="26" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C138" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="D138" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="D138" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E138" s="29" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F138" s="30">
         <v>3</v>
       </c>
       <c r="G138" s="29"/>
       <c r="H138" s="1"/>
       <c r="I138" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="139" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A139" s="77"/>
+      <c r="A139" s="75"/>
       <c r="B139" s="26" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C139" s="27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D139" s="28" t="s">
         <v>123</v>
       </c>
-      <c r="D139" s="28" t="s">
+      <c r="E139" s="29" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F139" s="30">
         <v>3</v>
       </c>
       <c r="G139" s="29"/>
       <c r="H139" s="1"/>
       <c r="I139" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="140" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A140" s="77"/>
+      <c r="A140" s="75"/>
       <c r="B140" s="26" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C140" s="27" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D140" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E140" s="29" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F140" s="30">
         <v>50</v>
       </c>
       <c r="G140" s="1"/>
       <c r="H140" s="45" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="I140" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="141" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A141" s="77"/>
+      <c r="A141" s="75"/>
       <c r="B141" s="26" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C141" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="D141" s="28" t="s">
         <v>84</v>
       </c>
-      <c r="D141" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141" s="29" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F141" s="30">
         <v>60</v>
       </c>
       <c r="G141" s="29"/>
       <c r="H141" s="1"/>
       <c r="I141" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="142" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A142" s="77"/>
+      <c r="A142" s="75"/>
       <c r="B142" s="26" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C142" s="27" t="s">
+        <v>133</v>
+      </c>
+      <c r="D142" s="28" t="s">
         <v>134</v>
       </c>
-      <c r="D142" s="28" t="s">
+      <c r="E142" s="29" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="F142" s="30">
         <v>256</v>
       </c>
       <c r="G142" s="29"/>
       <c r="H142" s="1"/>
       <c r="I142" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="143" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A143" s="77"/>
+      <c r="A143" s="75"/>
       <c r="B143" s="26" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C143" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D143" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="E143" s="29" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="F143" s="30">
         <v>256</v>
       </c>
       <c r="G143" s="29"/>
       <c r="H143" s="1"/>
       <c r="I143" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="144" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A144" s="77" t="s">
+      <c r="A144" s="75" t="s">
+        <v>328</v>
+      </c>
+      <c r="B144" s="26" t="s">
         <v>329</v>
       </c>
-      <c r="B144" s="26" t="s">
+      <c r="C144" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D144" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="E144" s="29" t="s">
         <v>330</v>
-      </c>
-[...7 lines deleted...]
-        <v>331</v>
       </c>
       <c r="F144" s="30">
         <v>60</v>
       </c>
       <c r="G144" s="29"/>
       <c r="H144" s="1"/>
       <c r="I144" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="145" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A145" s="77"/>
+      <c r="A145" s="75"/>
       <c r="B145" s="26" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C145" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="D145" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="D145" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E145" s="29" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F145" s="30">
         <v>35</v>
       </c>
       <c r="G145" s="29"/>
       <c r="H145" s="1"/>
       <c r="I145" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="146" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A146" s="77"/>
+      <c r="A146" s="75"/>
       <c r="B146" s="26" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C146" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="D146" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="D146" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E146" s="29" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F146" s="30">
         <v>25</v>
       </c>
       <c r="G146" s="29"/>
       <c r="H146" s="1"/>
       <c r="I146" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" ht="30.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="75"/>
+      <c r="B147" s="26" t="s">
+        <v>329</v>
+      </c>
+      <c r="C147" s="27" t="s">
         <v>55</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C147" s="27" t="s">
+      <c r="D147" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="D147" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E147" s="29" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F147" s="30">
         <v>10</v>
       </c>
       <c r="G147" s="29"/>
       <c r="H147" s="1"/>
       <c r="I147" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="148" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A148" s="77"/>
+      <c r="A148" s="75"/>
       <c r="B148" s="26" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C148" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="D148" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="D148" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E148" s="29" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F148" s="30">
         <v>80</v>
       </c>
       <c r="G148" s="29"/>
       <c r="H148" s="1"/>
       <c r="I148" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="149" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A149" s="77"/>
+      <c r="A149" s="75"/>
       <c r="B149" s="26" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C149" s="27" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D149" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E149" s="29" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="F149" s="30">
         <v>50</v>
       </c>
       <c r="G149" s="29"/>
       <c r="H149" s="1"/>
       <c r="I149" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="150" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A150" s="77" t="s">
+      <c r="A150" s="75" t="s">
+        <v>336</v>
+      </c>
+      <c r="B150" s="26" t="s">
         <v>337</v>
       </c>
-      <c r="B150" s="26" t="s">
+      <c r="C150" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="D150" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="E150" s="29" t="s">
         <v>338</v>
-      </c>
-[...7 lines deleted...]
-        <v>339</v>
       </c>
       <c r="F150" s="30">
         <v>55</v>
       </c>
       <c r="G150" s="29"/>
       <c r="H150" s="29"/>
       <c r="I150" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="151" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A151" s="77"/>
+      <c r="A151" s="75"/>
       <c r="B151" s="28" t="s">
+        <v>337</v>
+      </c>
+      <c r="C151" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="D151" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="E151" s="29" t="s">
         <v>338</v>
-      </c>
-[...7 lines deleted...]
-        <v>339</v>
       </c>
       <c r="F151" s="30">
         <v>55</v>
       </c>
       <c r="G151" s="29"/>
       <c r="H151" s="29"/>
       <c r="I151" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="152" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A152" s="77"/>
+      <c r="A152" s="75"/>
       <c r="B152" s="26" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C152" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D152" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="D152" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E152" s="29" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F152" s="30">
         <v>30</v>
       </c>
       <c r="G152" s="29"/>
       <c r="H152" s="29"/>
       <c r="I152" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="153" spans="1:9" ht="30.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A153" s="77"/>
+      <c r="A153" s="75"/>
       <c r="B153" s="28" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C153" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="D153" s="28" t="s">
         <v>73</v>
       </c>
-      <c r="D153" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E153" s="29" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="F153" s="30">
         <v>2</v>
       </c>
       <c r="G153" s="29"/>
       <c r="H153" s="29"/>
       <c r="I153" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="154" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A154" s="77"/>
+      <c r="A154" s="75"/>
       <c r="B154" s="28" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C154" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="D154" s="28" t="s">
         <v>77</v>
       </c>
-      <c r="D154" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E154" s="29" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F154" s="30">
         <v>15</v>
       </c>
       <c r="G154" s="29"/>
       <c r="H154" s="29"/>
       <c r="I154" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="155" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A155" s="77"/>
+      <c r="A155" s="75"/>
       <c r="B155" s="26" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C155" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="D155" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="D155" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E155" s="29" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F155" s="30">
         <v>3</v>
       </c>
       <c r="G155" s="29"/>
       <c r="H155" s="29"/>
       <c r="I155" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="156" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A156" s="77"/>
+      <c r="A156" s="75"/>
       <c r="B156" s="26" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C156" s="27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D156" s="28" t="s">
         <v>123</v>
       </c>
-      <c r="D156" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E156" s="29" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F156" s="30">
         <v>3</v>
       </c>
       <c r="G156" s="29"/>
       <c r="H156" s="29"/>
       <c r="I156" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="157" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A157" s="77"/>
+      <c r="A157" s="75"/>
       <c r="B157" s="26" t="s">
+        <v>344</v>
+      </c>
+      <c r="C157" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D157" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="E157" s="29" t="s">
         <v>345</v>
-      </c>
-[...7 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F157" s="30">
         <v>60</v>
       </c>
       <c r="G157" s="29"/>
       <c r="H157" s="29"/>
       <c r="I157" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="158" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A158" s="77"/>
+      <c r="A158" s="75"/>
       <c r="B158" s="26" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C158" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="D158" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="D158" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E158" s="29" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="F158" s="30">
         <v>55</v>
       </c>
       <c r="G158" s="29"/>
       <c r="H158" s="29"/>
       <c r="I158" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="159" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A159" s="77"/>
+      <c r="A159" s="75"/>
       <c r="B159" s="28" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C159" s="37" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D159" s="28" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E159" s="29" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="F159" s="30">
         <v>55</v>
       </c>
       <c r="G159" s="29"/>
       <c r="H159" s="29"/>
       <c r="I159" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="160" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A160" s="77"/>
+      <c r="A160" s="75"/>
       <c r="B160" s="26" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C160" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D160" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="D160" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E160" s="29" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F160" s="30">
         <v>30</v>
       </c>
       <c r="G160" s="29"/>
       <c r="H160" s="29"/>
       <c r="I160" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="161" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A161" s="77"/>
+      <c r="A161" s="75"/>
       <c r="B161" s="28" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C161" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="D161" s="28" t="s">
         <v>73</v>
       </c>
-      <c r="D161" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E161" s="29" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="F161" s="30">
         <v>2</v>
       </c>
       <c r="G161" s="29"/>
       <c r="H161" s="29"/>
       <c r="I161" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="162" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A162" s="77"/>
+      <c r="A162" s="75"/>
       <c r="B162" s="28" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C162" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="D162" s="28" t="s">
         <v>77</v>
       </c>
-      <c r="D162" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E162" s="29" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F162" s="30">
         <v>15</v>
       </c>
       <c r="G162" s="29"/>
       <c r="H162" s="29"/>
       <c r="I162" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="163" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A163" s="77"/>
+      <c r="A163" s="75"/>
       <c r="B163" s="26" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C163" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="D163" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="D163" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E163" s="29" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="F163" s="30">
         <v>3</v>
       </c>
       <c r="G163" s="29"/>
       <c r="H163" s="29"/>
       <c r="I163" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="164" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A164" s="77"/>
+      <c r="A164" s="75"/>
       <c r="B164" s="26" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C164" s="27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D164" s="28" t="s">
         <v>123</v>
       </c>
-      <c r="D164" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E164" s="29" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F164" s="30">
         <v>3</v>
       </c>
       <c r="G164" s="29"/>
       <c r="H164" s="29"/>
       <c r="I164" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="165" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A165" s="76" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B165" s="32">
         <v>2300</v>
       </c>
       <c r="C165" s="27" t="s">
+        <v>353</v>
+      </c>
+      <c r="D165" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="E165" s="29" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F165" s="38">
         <v>8</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H165" s="45" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="I165" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="166" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A166" s="76"/>
       <c r="B166" s="32">
         <v>2300</v>
       </c>
       <c r="C166" s="27" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D166" s="28" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E166" s="29" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F166" s="38">
         <v>8</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H166" s="45" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="I166" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="167" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A167" s="76"/>
       <c r="B167" s="32">
         <v>2300</v>
       </c>
       <c r="C167" s="27" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D167" s="28" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E167" s="29" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F167" s="38">
         <v>8</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H167" s="45" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="I167" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A168" s="76"/>
       <c r="B168" s="32">
         <v>2300</v>
       </c>
       <c r="C168" s="27" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D168" s="28" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E168" s="29" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F168" s="1">
         <v>1</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="H168" s="1"/>
       <c r="I168" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="169" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A169" s="76"/>
       <c r="B169" s="32">
         <v>2300</v>
       </c>
       <c r="C169" s="27" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D169" s="28" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E169" s="29" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="38">
         <v>1</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="H169" s="1"/>
       <c r="I169" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="170" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A170" s="77" t="s">
-        <v>365</v>
+      <c r="A170" s="75" t="s">
+        <v>364</v>
       </c>
       <c r="B170" s="18">
         <v>2300</v>
       </c>
       <c r="C170" s="19" t="s">
+        <v>365</v>
+      </c>
+      <c r="D170" s="20" t="s">
         <v>366</v>
       </c>
-      <c r="D170" s="20" t="s">
+      <c r="E170" s="21" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F170" s="22">
         <v>18</v>
       </c>
-      <c r="G170" s="74" t="s">
+      <c r="G170" s="73" t="s">
+        <v>368</v>
+      </c>
+      <c r="H170" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="H170" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I170" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="171" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A171" s="77"/>
+      <c r="A171" s="75"/>
       <c r="B171" s="23">
         <v>2300</v>
       </c>
       <c r="C171" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D171" s="20"/>
       <c r="E171" s="21" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="F171" s="22">
         <v>18</v>
       </c>
-      <c r="G171" s="74" t="s">
-        <v>369</v>
+      <c r="G171" s="73" t="s">
+        <v>368</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="I171" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="172" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A172" s="77"/>
+      <c r="A172" s="75"/>
       <c r="B172" s="18">
         <v>2320</v>
       </c>
       <c r="C172" s="19" t="s">
+        <v>372</v>
+      </c>
+      <c r="D172" s="20" t="s">
+        <v>366</v>
+      </c>
+      <c r="E172" s="21" t="s">
         <v>373</v>
-      </c>
-[...4 lines deleted...]
-        <v>374</v>
       </c>
       <c r="F172" s="22">
         <v>18</v>
       </c>
-      <c r="G172" s="74" t="s">
-        <v>369</v>
+      <c r="G172" s="73" t="s">
+        <v>368</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="I172" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I172" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="13">
+    <mergeCell ref="A2:A10"/>
+    <mergeCell ref="A11:A14"/>
+    <mergeCell ref="A15:A26"/>
+    <mergeCell ref="A27:A49"/>
+    <mergeCell ref="A50:A91"/>
     <mergeCell ref="A170:A172"/>
     <mergeCell ref="A92:A117"/>
     <mergeCell ref="A150:A164"/>
     <mergeCell ref="A165:A169"/>
     <mergeCell ref="A118:A123"/>
     <mergeCell ref="A124:A130"/>
     <mergeCell ref="A131:A143"/>
     <mergeCell ref="A144:A149"/>
-    <mergeCell ref="A2:A10"/>
-[...3 lines deleted...]
-    <mergeCell ref="A50:A91"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J152"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A115" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19:E152"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="33" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.44140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.5546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.44140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.109375" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="29.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="50.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="43" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="43" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="43" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="G1" s="43" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="I1" s="50" t="s">
+      <c r="I1" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="J1" s="53" t="s">
+      <c r="J1" s="52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="76" t="s">
-        <v>377</v>
-[...3 lines deleted...]
-      <c r="D2" s="75"/>
+        <v>376</v>
+      </c>
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
       <c r="E2" s="15" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="38">
         <v>3</v>
       </c>
       <c r="G2" s="17"/>
       <c r="H2" s="1"/>
       <c r="I2" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="76"/>
-      <c r="B3" s="75"/>
-[...1 lines deleted...]
-      <c r="D3" s="75"/>
+      <c r="B3" s="74"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
       <c r="E3" s="15" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="38">
         <v>20</v>
       </c>
       <c r="G3" s="17"/>
       <c r="H3" s="1"/>
       <c r="I3" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A4" s="76"/>
-      <c r="B4" s="75"/>
-[...1 lines deleted...]
-      <c r="D4" s="75"/>
+      <c r="B4" s="74"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
       <c r="E4" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="38">
         <v>1</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="76"/>
-      <c r="B5" s="75"/>
-[...1 lines deleted...]
-      <c r="D5" s="75"/>
+      <c r="B5" s="74"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="74"/>
       <c r="E5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="38">
         <v>3</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A6" s="76"/>
-      <c r="B6" s="75"/>
-[...1 lines deleted...]
-      <c r="D6" s="75"/>
+      <c r="B6" s="74"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
       <c r="E6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="38">
         <v>1</v>
       </c>
       <c r="G6" s="39" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="76"/>
-      <c r="B7" s="75"/>
-[...1 lines deleted...]
-      <c r="D7" s="75"/>
+      <c r="B7" s="74"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
       <c r="E7" s="16" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="38">
         <v>5</v>
       </c>
-      <c r="G7" s="17"/>
+      <c r="G7" s="17" t="s">
+        <v>597</v>
+      </c>
       <c r="H7" s="1"/>
       <c r="I7" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="76"/>
-      <c r="B8" s="75"/>
-[...1 lines deleted...]
-      <c r="D8" s="75"/>
+      <c r="B8" s="74"/>
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
       <c r="E8" s="16" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F8" s="38">
         <v>8</v>
       </c>
       <c r="G8" s="17" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" hidden="1" x14ac:dyDescent="0.3">
       <c r="A9" s="76"/>
-      <c r="B9" s="75"/>
-[...1 lines deleted...]
-      <c r="D9" s="75"/>
+      <c r="B9" s="74"/>
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
       <c r="E9" s="15" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F9" s="38">
         <v>10</v>
       </c>
       <c r="G9" s="17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:10" hidden="1" x14ac:dyDescent="0.3">
       <c r="A10" s="76"/>
-      <c r="B10" s="75"/>
-[...1 lines deleted...]
-      <c r="D10" s="75"/>
+      <c r="B10" s="74"/>
+      <c r="C10" s="74"/>
+      <c r="D10" s="74"/>
       <c r="E10" s="16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F10" s="38">
         <v>10</v>
       </c>
       <c r="G10" s="17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A11" s="77" t="s">
+      <c r="A11" s="75" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="74"/>
+      <c r="C11" s="74"/>
+      <c r="D11" s="74"/>
+      <c r="E11" s="21" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F11" s="22">
         <v>50</v>
       </c>
       <c r="G11" s="17"/>
       <c r="H11" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I11" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A12" s="77"/>
+      <c r="A12" s="75"/>
       <c r="B12" s="23">
         <v>2400</v>
       </c>
       <c r="C12" s="23" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D12" s="23">
         <v>554</v>
       </c>
       <c r="E12" s="21" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="F12" s="22">
         <v>6</v>
       </c>
       <c r="G12" s="17"/>
       <c r="H12" s="1" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="I12" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A13" s="77"/>
+      <c r="A13" s="75"/>
       <c r="B13" s="23">
         <v>2300</v>
       </c>
       <c r="C13" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D13" s="40"/>
       <c r="E13" s="21" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F13" s="22">
         <v>1</v>
       </c>
       <c r="G13" s="17"/>
       <c r="H13" s="45" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I13" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A14" s="77"/>
+      <c r="A14" s="75"/>
       <c r="B14" s="41">
         <v>2400</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D14" s="40"/>
       <c r="E14" s="21" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F14" s="38">
         <v>1</v>
       </c>
       <c r="G14" s="17"/>
       <c r="H14" s="1" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="I14" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A15" s="78"/>
-      <c r="B15" s="54">
+      <c r="A15" s="77"/>
+      <c r="B15" s="53">
         <v>2300</v>
       </c>
-      <c r="C15" s="55" t="s">
+      <c r="C15" s="54" t="s">
+        <v>143</v>
+      </c>
+      <c r="D15" s="55" t="s">
         <v>144</v>
       </c>
-      <c r="D15" s="56" t="s">
+      <c r="E15" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="E15" s="57" t="s">
+      <c r="F15" s="57">
+        <v>1</v>
+      </c>
+      <c r="G15" s="58"/>
+      <c r="H15" s="59" t="s">
         <v>146</v>
       </c>
-      <c r="F15" s="58">
-[...6 lines deleted...]
-      <c r="I15" s="61" t="s">
+      <c r="I15" s="60" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A16" s="69"/>
+      <c r="B16" s="69"/>
+      <c r="C16" s="69"/>
+      <c r="D16" s="69"/>
+      <c r="E16" s="69"/>
+      <c r="F16" s="69"/>
+      <c r="G16" s="69"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="70"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="I17" s="68"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18" s="71"/>
+      <c r="B18" s="71"/>
+      <c r="C18" s="71"/>
+      <c r="D18" s="71"/>
+      <c r="E18" s="71"/>
+      <c r="F18" s="71"/>
+      <c r="G18" s="71"/>
+      <c r="H18" s="71"/>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A19" s="78" t="s">
+        <v>383</v>
+      </c>
+      <c r="B19" s="61">
+        <v>2400</v>
+      </c>
+      <c r="C19" s="62" t="s">
         <v>384</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="A19" s="79" t="s">
+      <c r="D19" s="63" t="s">
         <v>385</v>
       </c>
-      <c r="B19" s="62">
-[...2 lines deleted...]
-      <c r="C19" s="63" t="s">
+      <c r="E19" s="64" t="s">
         <v>386</v>
       </c>
-      <c r="D19" s="64" t="s">
+      <c r="F19" s="65">
+        <v>48</v>
+      </c>
+      <c r="G19" s="66"/>
+      <c r="H19" s="66" t="s">
         <v>387</v>
       </c>
-      <c r="E19" s="65" t="s">
-[...9 lines deleted...]
-      <c r="I19" s="68" t="s">
+      <c r="I19" s="67" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A20" s="80"/>
+      <c r="A20" s="79"/>
       <c r="B20" s="26">
         <v>2400</v>
       </c>
       <c r="C20" s="27" t="s">
+        <v>388</v>
+      </c>
+      <c r="D20" s="28" t="s">
+        <v>389</v>
+      </c>
+      <c r="E20" s="29" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
       <c r="F20" s="38">
         <v>2</v>
       </c>
       <c r="G20" s="1"/>
       <c r="H20" s="1" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="I20" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A21" s="80"/>
+      <c r="A21" s="79"/>
       <c r="B21" s="26">
         <v>2400</v>
       </c>
       <c r="C21" s="27" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="D21" s="28" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E21" s="29" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="F21" s="38">
         <v>2</v>
       </c>
       <c r="G21" s="1"/>
       <c r="H21" s="1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="I21" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A22" s="80"/>
+      <c r="A22" s="79"/>
       <c r="B22" s="26">
         <v>2400</v>
       </c>
       <c r="C22" s="27" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="D22" s="28" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E22" s="29" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F22" s="38">
         <v>2</v>
       </c>
       <c r="G22" s="1"/>
       <c r="H22" s="1" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="I22" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A23" s="80"/>
+      <c r="A23" s="79"/>
       <c r="B23" s="26">
         <v>2400</v>
       </c>
       <c r="C23" s="27" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="D23" s="28" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E23" s="29" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="F23" s="38">
         <v>2</v>
       </c>
       <c r="G23" s="1"/>
       <c r="H23" s="1" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="I23" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A24" s="80"/>
+      <c r="A24" s="79"/>
       <c r="B24" s="26">
         <v>2400</v>
       </c>
       <c r="C24" s="27" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="D24" s="28" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="E24" s="29" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="F24" s="38">
         <v>80</v>
       </c>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A25" s="80"/>
+      <c r="A25" s="79"/>
       <c r="B25" s="26">
         <v>2400</v>
       </c>
       <c r="C25" s="27" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="D25" s="28" t="s">
+        <v>205</v>
+      </c>
+      <c r="E25" s="29" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="F25" s="38">
         <v>2</v>
       </c>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A26" s="80"/>
+      <c r="A26" s="79"/>
       <c r="B26" s="26">
         <v>2400</v>
       </c>
       <c r="C26" s="27" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D26" s="28" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E26" s="29" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="F26" s="38">
         <v>15</v>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="I26" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A27" s="80"/>
+      <c r="A27" s="79"/>
       <c r="B27" s="26">
         <v>2400</v>
       </c>
       <c r="C27" s="27" t="s">
+        <v>407</v>
+      </c>
+      <c r="D27" s="28" t="s">
+        <v>408</v>
+      </c>
+      <c r="E27" s="29" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F27" s="38">
         <v>2</v>
       </c>
       <c r="G27" s="1"/>
       <c r="H27" s="1" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="I27" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A28" s="80"/>
+      <c r="A28" s="79"/>
       <c r="B28" s="26">
         <v>2400</v>
       </c>
       <c r="C28" s="27" t="s">
+        <v>411</v>
+      </c>
+      <c r="D28" s="28" t="s">
+        <v>412</v>
+      </c>
+      <c r="E28" s="29" t="s">
         <v>413</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F28" s="38">
         <v>2</v>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="1" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="I28" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A29" s="80"/>
+      <c r="A29" s="79"/>
       <c r="B29" s="26">
         <v>2400</v>
       </c>
       <c r="C29" s="27" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="D29" s="28" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="E29" s="29" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="F29" s="38">
         <v>2</v>
       </c>
       <c r="G29" s="1"/>
       <c r="H29" s="1" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="I29" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A30" s="80"/>
+      <c r="A30" s="79"/>
       <c r="B30" s="26">
         <v>2400</v>
       </c>
       <c r="C30" s="27" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="D30" s="28" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="E30" s="29" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F30" s="38">
         <v>2</v>
       </c>
       <c r="G30" s="1"/>
       <c r="H30" s="1" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="I30" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A31" s="80"/>
+      <c r="A31" s="79"/>
       <c r="B31" s="26">
         <v>2400</v>
       </c>
       <c r="C31" s="27" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="D31" s="28" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="E31" s="29" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F31" s="38">
         <v>2</v>
       </c>
       <c r="G31" s="1"/>
       <c r="H31" s="1" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="I31" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A32" s="80"/>
+      <c r="A32" s="79"/>
       <c r="B32" s="26">
         <v>2400</v>
       </c>
       <c r="C32" s="27" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="D32" s="28" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E32" s="29" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F32" s="38">
         <v>1</v>
       </c>
       <c r="G32" s="1"/>
       <c r="H32" s="1" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="I32" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A33" s="80"/>
+      <c r="A33" s="79"/>
       <c r="B33" s="26">
         <v>2400</v>
       </c>
       <c r="C33" s="27" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="D33" s="28" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E33" s="29" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="F33" s="38">
         <v>1</v>
       </c>
       <c r="G33" s="1"/>
       <c r="H33" s="1" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="I33" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A34" s="80"/>
+      <c r="A34" s="79"/>
       <c r="B34" s="26">
         <v>2400</v>
       </c>
       <c r="C34" s="27" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D34" s="28" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E34" s="29" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="F34" s="38">
         <v>1</v>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" s="1" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="I34" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A35" s="80"/>
+      <c r="A35" s="79"/>
       <c r="B35" s="26">
         <v>2400</v>
       </c>
       <c r="C35" s="27" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D35" s="28" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E35" s="29" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="F35" s="38">
         <v>48</v>
       </c>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A36" s="80"/>
+      <c r="A36" s="79"/>
       <c r="B36" s="26">
         <v>2400</v>
       </c>
       <c r="C36" s="27" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="D36" s="28" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E36" s="29" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="F36" s="38">
         <v>2</v>
       </c>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A37" s="80"/>
+      <c r="A37" s="79"/>
       <c r="B37" s="26">
         <v>2400</v>
       </c>
       <c r="C37" s="27" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="D37" s="28" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E37" s="29" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F37" s="38">
         <v>15</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A38" s="80"/>
+      <c r="A38" s="79"/>
       <c r="B38" s="26">
         <v>2400</v>
       </c>
       <c r="C38" s="27" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D38" s="28" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E38" s="29" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F38" s="38">
         <v>18</v>
       </c>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A39" s="80"/>
+      <c r="A39" s="79"/>
       <c r="B39" s="26">
         <v>2400</v>
       </c>
       <c r="C39" s="27" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="D39" s="28" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E39" s="29" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F39" s="38">
         <v>18</v>
       </c>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A40" s="80"/>
+      <c r="A40" s="79"/>
       <c r="B40" s="26">
         <v>2400</v>
       </c>
       <c r="C40" s="27" t="s">
+        <v>442</v>
+      </c>
+      <c r="D40" s="28" t="s">
+        <v>443</v>
+      </c>
+      <c r="E40" s="29" t="s">
         <v>444</v>
-      </c>
-[...4 lines deleted...]
-        <v>446</v>
       </c>
       <c r="F40" s="38">
         <v>1</v>
       </c>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A41" s="80"/>
+      <c r="A41" s="79"/>
       <c r="B41" s="26">
         <v>2400</v>
       </c>
       <c r="C41" s="27" t="s">
+        <v>204</v>
+      </c>
+      <c r="D41" s="28" t="s">
         <v>205</v>
       </c>
-      <c r="D41" s="28" t="s">
+      <c r="E41" s="29" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="F41" s="38">
         <v>2</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A42" s="80"/>
+      <c r="A42" s="79"/>
       <c r="B42" s="26">
         <v>2400</v>
       </c>
       <c r="C42" s="27" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D42" s="28" t="s">
+        <v>100</v>
+      </c>
+      <c r="E42" s="29" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F42" s="38">
         <v>10</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A43" s="80"/>
+      <c r="A43" s="79"/>
       <c r="B43" s="26">
         <v>2400</v>
       </c>
       <c r="C43" s="27" t="s">
+        <v>208</v>
+      </c>
+      <c r="D43" s="28" t="s">
         <v>209</v>
       </c>
-      <c r="D43" s="28" t="s">
+      <c r="E43" s="29" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="F43" s="38">
         <v>1</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A44" s="80"/>
+      <c r="A44" s="79"/>
       <c r="B44" s="26">
         <v>2400</v>
       </c>
       <c r="C44" s="27" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D44" s="28" t="s">
+        <v>205</v>
+      </c>
+      <c r="E44" s="29" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="F44" s="38">
         <v>2</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A45" s="80"/>
+      <c r="A45" s="79"/>
       <c r="B45" s="26">
         <v>2400</v>
       </c>
       <c r="C45" s="27" t="s">
+        <v>212</v>
+      </c>
+      <c r="D45" s="28" t="s">
         <v>213</v>
       </c>
-      <c r="D45" s="28" t="s">
+      <c r="E45" s="29" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="F45" s="38">
         <v>15</v>
       </c>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A46" s="80"/>
+      <c r="A46" s="79"/>
       <c r="B46" s="26">
         <v>2400</v>
       </c>
       <c r="C46" s="27" t="s">
+        <v>215</v>
+      </c>
+      <c r="D46" s="28" t="s">
         <v>216</v>
       </c>
-      <c r="D46" s="28" t="s">
+      <c r="E46" s="29" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="F46" s="38">
         <v>80</v>
       </c>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A47" s="80"/>
+      <c r="A47" s="79"/>
       <c r="B47" s="26">
         <v>2400</v>
       </c>
       <c r="C47" s="27" t="s">
+        <v>218</v>
+      </c>
+      <c r="D47" s="28" t="s">
+        <v>216</v>
+      </c>
+      <c r="E47" s="29" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
       <c r="F47" s="38">
         <v>80</v>
       </c>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A48" s="80"/>
+      <c r="A48" s="79"/>
       <c r="B48" s="26">
         <v>2400</v>
       </c>
       <c r="C48" s="27" t="s">
+        <v>445</v>
+      </c>
+      <c r="D48" s="28" t="s">
+        <v>446</v>
+      </c>
+      <c r="E48" s="29" t="s">
         <v>447</v>
-      </c>
-[...4 lines deleted...]
-        <v>449</v>
       </c>
       <c r="F48" s="38">
         <v>1</v>
       </c>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A49" s="80"/>
+      <c r="A49" s="79"/>
       <c r="B49" s="26">
         <v>2400</v>
       </c>
       <c r="C49" s="27" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="D49" s="28" t="s">
+        <v>205</v>
+      </c>
+      <c r="E49" s="29" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="F49" s="38">
         <v>2</v>
       </c>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="48" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      <c r="A50" s="80"/>
+        <v>54</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A50" s="79"/>
       <c r="B50" s="26">
         <v>2400</v>
       </c>
       <c r="C50" s="27" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D50" s="28" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E50" s="29" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="F50" s="38">
         <v>15</v>
       </c>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A51" s="80"/>
+      <c r="A51" s="79"/>
       <c r="B51" s="28">
         <v>2400</v>
       </c>
       <c r="C51" s="37" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D51" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E51" s="29" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="F51" s="38">
         <v>8</v>
       </c>
       <c r="G51" s="1"/>
       <c r="H51" s="1" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="I51" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A52" s="80"/>
+      <c r="A52" s="79"/>
       <c r="B52" s="28">
         <v>2400</v>
       </c>
       <c r="C52" s="37" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D52" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E52" s="29" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F52" s="38">
         <v>8</v>
       </c>
       <c r="G52" s="1"/>
       <c r="H52" s="1" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="I52" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A53" s="80"/>
+      <c r="A53" s="79"/>
       <c r="B53" s="28">
         <v>2400</v>
       </c>
       <c r="C53" s="37" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D53" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E53" s="29" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="F53" s="38">
         <v>8</v>
       </c>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A54" s="80"/>
+      <c r="A54" s="79"/>
       <c r="B54" s="28">
         <v>2400</v>
       </c>
       <c r="C54" s="37" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D54" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E54" s="29" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F54" s="38">
         <v>8</v>
       </c>
       <c r="G54" s="1"/>
       <c r="H54" s="1" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="I54" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A55" s="80"/>
+      <c r="A55" s="79"/>
       <c r="B55" s="28">
         <v>2400</v>
       </c>
       <c r="C55" s="37" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D55" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E55" s="29" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="F55" s="38">
         <v>8</v>
       </c>
       <c r="G55" s="1"/>
       <c r="H55" s="47" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="I55" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A56" s="80"/>
+      <c r="A56" s="79"/>
       <c r="B56" s="28">
         <v>2400</v>
       </c>
       <c r="C56" s="37" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D56" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E56" s="29" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="F56" s="38">
         <v>8</v>
       </c>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A57" s="80"/>
+      <c r="A57" s="79"/>
       <c r="B57" s="28">
         <v>2400</v>
       </c>
       <c r="C57" s="37" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D57" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E57" s="29" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="F57" s="38">
         <v>8</v>
       </c>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A58" s="80"/>
+      <c r="A58" s="79"/>
       <c r="B58" s="28">
         <v>2400</v>
       </c>
       <c r="C58" s="37" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D58" s="28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E58" s="29" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F58" s="38">
         <v>8</v>
       </c>
       <c r="G58" s="1"/>
       <c r="H58" s="1" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="I58" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A59" s="80"/>
+      <c r="A59" s="79"/>
       <c r="B59" s="28">
         <v>2400</v>
       </c>
       <c r="C59" s="37" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D59" s="28" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E59" s="29" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="F59" s="38">
         <v>15</v>
       </c>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A60" s="80"/>
+      <c r="A60" s="79"/>
       <c r="B60" s="28">
         <v>2400</v>
       </c>
       <c r="C60" s="37" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D60" s="28" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E60" s="29" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="F60" s="38">
         <v>15</v>
       </c>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A61" s="80"/>
+      <c r="A61" s="79"/>
       <c r="B61" s="28">
         <v>2400</v>
       </c>
       <c r="C61" s="37" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D61" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E61" s="29" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F61" s="38">
         <v>50</v>
       </c>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A62" s="80"/>
+      <c r="A62" s="79"/>
       <c r="B62" s="28">
         <v>2400</v>
       </c>
       <c r="C62" s="37" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D62" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E62" s="29" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F62" s="38">
         <v>50</v>
       </c>
       <c r="G62" s="1"/>
       <c r="H62" s="1" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="I62" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A63" s="80"/>
+      <c r="A63" s="79"/>
       <c r="B63" s="28">
         <v>2400</v>
       </c>
       <c r="C63" s="37" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D63" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E63" s="29" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="F63" s="38">
         <v>50</v>
       </c>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A64" s="80"/>
+      <c r="A64" s="79"/>
       <c r="B64" s="28">
         <v>2400</v>
       </c>
       <c r="C64" s="37" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D64" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E64" s="29" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="F64" s="38">
         <v>50</v>
       </c>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A65" s="80"/>
+      <c r="A65" s="79"/>
       <c r="B65" s="28">
         <v>2400</v>
       </c>
       <c r="C65" s="37" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D65" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E65" s="29" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="F65" s="38">
         <v>50</v>
       </c>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="I65" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A66" s="80"/>
+      <c r="A66" s="79"/>
       <c r="B66" s="28">
         <v>2400</v>
       </c>
       <c r="C66" s="37" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="D66" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E66" s="29" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="F66" s="38">
         <v>50</v>
       </c>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
       <c r="I66" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A67" s="80"/>
+      <c r="A67" s="79"/>
       <c r="B67" s="28">
         <v>2400</v>
       </c>
       <c r="C67" s="37" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="D67" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E67" s="29" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="F67" s="38">
         <v>50</v>
       </c>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
       <c r="I67" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A68" s="80"/>
+      <c r="A68" s="79"/>
       <c r="B68" s="28">
         <v>2400</v>
       </c>
       <c r="C68" s="37" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="D68" s="28" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E68" s="42" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="F68" s="38">
         <v>48</v>
       </c>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
       <c r="I68" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A69" s="80"/>
+      <c r="A69" s="79"/>
       <c r="B69" s="28">
         <v>2400</v>
       </c>
       <c r="C69" s="37" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D69" s="28" t="s">
+        <v>205</v>
+      </c>
+      <c r="E69" s="29" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="F69" s="38">
         <v>2</v>
       </c>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A70" s="80"/>
+      <c r="A70" s="79"/>
       <c r="B70" s="28">
         <v>2400</v>
       </c>
       <c r="C70" s="37" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="D70" s="28" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E70" s="29" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F70" s="38">
         <v>15</v>
       </c>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
       <c r="I70" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A71" s="80"/>
+      <c r="A71" s="79"/>
       <c r="B71" s="28">
         <v>2400</v>
       </c>
       <c r="C71" s="37" t="s">
+        <v>476</v>
+      </c>
+      <c r="D71" s="28" t="s">
+        <v>477</v>
+      </c>
+      <c r="E71" s="29" t="s">
         <v>478</v>
-      </c>
-[...4 lines deleted...]
-        <v>480</v>
       </c>
       <c r="F71" s="38">
         <v>2</v>
       </c>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A72" s="80"/>
+      <c r="A72" s="79"/>
       <c r="B72" s="28">
         <v>2400</v>
       </c>
       <c r="C72" s="37" t="s">
+        <v>479</v>
+      </c>
+      <c r="D72" s="28" t="s">
+        <v>480</v>
+      </c>
+      <c r="E72" s="29" t="s">
         <v>481</v>
-      </c>
-[...4 lines deleted...]
-        <v>483</v>
       </c>
       <c r="F72" s="38">
         <v>2</v>
       </c>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
       <c r="I72" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A73" s="80"/>
+      <c r="A73" s="79"/>
       <c r="B73" s="28">
         <v>2400</v>
       </c>
       <c r="C73" s="37" t="s">
+        <v>482</v>
+      </c>
+      <c r="D73" s="28" t="s">
+        <v>483</v>
+      </c>
+      <c r="E73" s="29" t="s">
         <v>484</v>
-      </c>
-[...4 lines deleted...]
-        <v>486</v>
       </c>
       <c r="F73" s="38">
         <v>2</v>
       </c>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A74" s="76" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="B74" s="28">
         <v>2410</v>
       </c>
       <c r="C74" s="37" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="D74" s="28" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E74" s="29" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F74" s="38">
         <v>48</v>
       </c>
       <c r="G74" s="1"/>
       <c r="H74" s="1" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>488</v>
+      </c>
+      <c r="I74" s="51" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A75" s="76"/>
       <c r="B75" s="28">
         <v>2410</v>
       </c>
       <c r="C75" s="37" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="D75" s="28" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E75" s="29" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="F75" s="38">
         <v>15</v>
       </c>
       <c r="G75" s="1"/>
       <c r="H75" s="1" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="I75" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A76" s="76"/>
       <c r="B76" s="28">
         <v>2410</v>
       </c>
       <c r="C76" s="37" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="D76" s="28" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E76" s="29" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="F76" s="38">
         <v>2</v>
       </c>
       <c r="G76" s="1"/>
       <c r="H76" s="1" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="I76" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A77" s="76"/>
       <c r="B77" s="28">
         <v>2410</v>
       </c>
       <c r="C77" s="37" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D77" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E77" s="29" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F77" s="38">
         <v>50</v>
       </c>
       <c r="G77" s="1"/>
       <c r="H77" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="I77" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="30.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="75" t="s">
+        <v>498</v>
+      </c>
+      <c r="B78" s="28" t="s">
         <v>499</v>
       </c>
-      <c r="I77" s="48" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C78" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D78" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="D78" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="29" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F78" s="38">
         <v>60</v>
       </c>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
       <c r="I78" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A79" s="77"/>
+      <c r="A79" s="75"/>
       <c r="B79" s="28" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C79" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D79" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="D79" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" s="29" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F79" s="38">
         <v>35</v>
       </c>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A80" s="77"/>
+      <c r="A80" s="75"/>
       <c r="B80" s="28" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C80" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="D80" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="D80" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" s="29" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F80" s="38">
         <v>25</v>
       </c>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A81" s="75"/>
+      <c r="B81" s="28" t="s">
+        <v>499</v>
+      </c>
+      <c r="C81" s="37" t="s">
         <v>55</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C81" s="37" t="s">
+      <c r="D81" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="D81" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E81" s="29" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F81" s="38">
         <v>10</v>
       </c>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
       <c r="I81" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A82" s="77"/>
+      <c r="A82" s="75"/>
       <c r="B82" s="28" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C82" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D82" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="D82" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E82" s="29" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F82" s="38">
         <v>80</v>
       </c>
       <c r="G82" s="1"/>
       <c r="H82" s="1" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>500</v>
+      </c>
+      <c r="I82" s="50" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A83" s="77"/>
+      <c r="A83" s="75"/>
       <c r="B83" s="28" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C83" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="D83" s="28" t="s">
+      <c r="E83" s="29" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F83" s="38">
         <v>50</v>
       </c>
       <c r="G83" s="1"/>
       <c r="H83" s="1" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="I83" s="48" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A84" s="77"/>
+      <c r="A84" s="75"/>
       <c r="B84" s="28" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C84" s="37" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D84" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E84" s="29" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F84" s="38">
         <v>50</v>
       </c>
       <c r="G84" s="1"/>
       <c r="H84" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="I84" s="48" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A85" s="75" t="s">
+        <v>503</v>
+      </c>
+      <c r="B85" s="28" t="s">
         <v>504</v>
       </c>
-      <c r="I84" s="48" t="s">
-[...4 lines deleted...]
-      <c r="A85" s="77" t="s">
+      <c r="C85" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D85" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="E85" s="29" t="s">
         <v>505</v>
-      </c>
-[...10 lines deleted...]
-        <v>507</v>
       </c>
       <c r="F85" s="38">
         <v>80</v>
       </c>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
       <c r="I85" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A86" s="77"/>
+      <c r="A86" s="75"/>
       <c r="B86" s="28" t="s">
+        <v>504</v>
+      </c>
+      <c r="C86" s="37" t="s">
+        <v>193</v>
+      </c>
+      <c r="D86" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="E86" s="29" t="s">
         <v>506</v>
-      </c>
-[...7 lines deleted...]
-        <v>508</v>
       </c>
       <c r="F86" s="38">
         <v>50</v>
       </c>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
       <c r="I86" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A87" s="77"/>
+      <c r="A87" s="75"/>
       <c r="B87" s="28" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C87" s="37" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="D87" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E87" s="29" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="F87" s="38">
         <v>50</v>
       </c>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
       <c r="I87" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A88" s="77" t="s">
-        <v>509</v>
+      <c r="A88" s="75" t="s">
+        <v>507</v>
       </c>
       <c r="B88" s="28" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C88" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D88" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="D88" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88" s="29" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F88" s="38">
         <v>60</v>
       </c>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
       <c r="I88" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A89" s="77"/>
+      <c r="A89" s="75"/>
       <c r="B89" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="C89" s="37" t="s">
+        <v>509</v>
+      </c>
+      <c r="D89" s="28" t="s">
         <v>510</v>
       </c>
-      <c r="C89" s="37" t="s">
+      <c r="E89" s="29" t="s">
         <v>511</v>
-      </c>
-[...4 lines deleted...]
-        <v>513</v>
       </c>
       <c r="F89" s="38">
         <v>2</v>
       </c>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
       <c r="I89" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="90" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A90" s="77"/>
+      <c r="A90" s="75"/>
       <c r="B90" s="28" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C90" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D90" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="D90" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="29" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F90" s="38">
         <v>80</v>
       </c>
       <c r="G90" s="1"/>
       <c r="H90" s="1" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="I90" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A91" s="77"/>
+      <c r="A91" s="75"/>
       <c r="B91" s="28" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C91" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="D91" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="D91" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="29" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F91" s="38">
         <v>55</v>
       </c>
       <c r="G91" s="1"/>
       <c r="H91" s="1" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="I91" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A92" s="77"/>
+      <c r="A92" s="75"/>
       <c r="B92" s="28" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C92" s="37" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D92" s="28" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E92" s="29" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F92" s="38">
         <v>55</v>
       </c>
       <c r="G92" s="1"/>
       <c r="H92" s="1" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="I92" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A93" s="77"/>
+      <c r="A93" s="75"/>
       <c r="B93" s="28" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C93" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="D93" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="D93" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="29" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F93" s="38">
         <v>30</v>
       </c>
       <c r="G93" s="1"/>
       <c r="H93" s="1" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="I93" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="94" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A94" s="77"/>
+      <c r="A94" s="75"/>
       <c r="B94" s="28" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C94" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="D94" s="28" t="s">
         <v>73</v>
       </c>
-      <c r="D94" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E94" s="29" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F94" s="38">
         <v>2</v>
       </c>
       <c r="G94" s="1"/>
       <c r="H94" s="1" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="I94" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="95" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A95" s="77"/>
+      <c r="A95" s="75"/>
       <c r="B95" s="28" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C95" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="D95" s="28" t="s">
         <v>77</v>
       </c>
-      <c r="D95" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" s="29" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F95" s="38">
         <v>15</v>
       </c>
       <c r="G95" s="1"/>
       <c r="H95" s="1" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="I95" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A96" s="77"/>
+      <c r="A96" s="75"/>
       <c r="B96" s="28" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C96" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="D96" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="D96" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="29" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="F96" s="38">
         <v>3</v>
       </c>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
       <c r="I96" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A97" s="77"/>
+      <c r="A97" s="75"/>
       <c r="B97" s="26" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C97" s="27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D97" s="28" t="s">
         <v>123</v>
       </c>
-      <c r="D97" s="28" t="s">
+      <c r="E97" s="29" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F97" s="38">
         <v>3</v>
       </c>
       <c r="G97" s="1"/>
       <c r="H97" s="1"/>
       <c r="I97" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="98" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A98" s="77"/>
+      <c r="A98" s="75"/>
       <c r="B98" s="28" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C98" s="37" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D98" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E98" s="29" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="F98" s="38">
         <v>50</v>
       </c>
       <c r="G98" s="1"/>
       <c r="H98" s="1" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="I98" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A99" s="77" t="s">
-        <v>329</v>
+      <c r="A99" s="75" t="s">
+        <v>328</v>
       </c>
       <c r="B99" s="28" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C99" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D99" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="D99" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="29" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F99" s="38">
         <v>60</v>
       </c>
       <c r="G99" s="1"/>
       <c r="H99" s="1"/>
       <c r="I99" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A100" s="77"/>
+      <c r="A100" s="75"/>
       <c r="B100" s="28" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C100" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D100" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="D100" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="29" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F100" s="38">
         <v>35</v>
       </c>
       <c r="G100" s="1"/>
       <c r="H100" s="1"/>
       <c r="I100" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A101" s="77"/>
+      <c r="A101" s="75"/>
       <c r="B101" s="28" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C101" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="D101" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="D101" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E101" s="29" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F101" s="38">
         <v>25</v>
       </c>
       <c r="G101" s="1"/>
       <c r="H101" s="1"/>
       <c r="I101" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A102" s="75"/>
+      <c r="B102" s="28" t="s">
+        <v>522</v>
+      </c>
+      <c r="C102" s="37" t="s">
         <v>55</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C102" s="37" t="s">
+      <c r="D102" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="D102" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E102" s="29" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F102" s="38">
         <v>10</v>
       </c>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
       <c r="I102" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A103" s="77"/>
+      <c r="A103" s="75"/>
       <c r="B103" s="28" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C103" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D103" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="D103" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" s="29" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F103" s="38">
         <v>80</v>
       </c>
       <c r="G103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="104" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A104" s="77"/>
+      <c r="A104" s="75"/>
       <c r="B104" s="28" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C104" s="37" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D104" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E104" s="29" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="F104" s="38">
         <v>50</v>
       </c>
       <c r="G104" s="1"/>
       <c r="H104" s="1"/>
       <c r="I104" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="105" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A105" s="77" t="s">
+      <c r="A105" s="75" t="s">
+        <v>523</v>
+      </c>
+      <c r="B105" s="28" t="s">
+        <v>524</v>
+      </c>
+      <c r="C105" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D105" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="E105" s="29" t="s">
         <v>525</v>
-      </c>
-[...10 lines deleted...]
-        <v>527</v>
       </c>
       <c r="F105" s="38">
         <v>60</v>
       </c>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A106" s="77"/>
+      <c r="A106" s="75"/>
       <c r="B106" s="28" t="s">
+        <v>524</v>
+      </c>
+      <c r="C106" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D106" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="E106" s="29" t="s">
         <v>526</v>
-      </c>
-[...7 lines deleted...]
-        <v>528</v>
       </c>
       <c r="F106" s="38">
         <v>35</v>
       </c>
       <c r="G106" s="1"/>
       <c r="H106" s="1"/>
       <c r="I106" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="107" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A107" s="77"/>
+      <c r="A107" s="75"/>
       <c r="B107" s="28" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C107" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="D107" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="D107" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E107" s="29" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F107" s="38">
         <v>25</v>
       </c>
       <c r="G107" s="1"/>
       <c r="H107" s="1"/>
       <c r="I107" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A108" s="75"/>
+      <c r="B108" s="28" t="s">
+        <v>524</v>
+      </c>
+      <c r="C108" s="37" t="s">
         <v>55</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C108" s="37" t="s">
+      <c r="D108" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="D108" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="29" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="F108" s="38">
         <v>10</v>
       </c>
       <c r="G108" s="1"/>
       <c r="H108" s="1"/>
       <c r="I108" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="109" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A109" s="77"/>
+      <c r="A109" s="75"/>
       <c r="B109" s="28" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C109" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D109" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="D109" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="29" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="F109" s="38">
         <v>80</v>
       </c>
       <c r="G109" s="1"/>
       <c r="H109" s="1" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="I109" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="110" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A110" s="77"/>
+      <c r="A110" s="75"/>
       <c r="B110" s="28" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C110" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="D110" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="D110" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" s="29" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="F110" s="38">
         <v>55</v>
       </c>
       <c r="G110" s="1"/>
       <c r="H110" s="1"/>
       <c r="I110" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="111" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A111" s="77"/>
+      <c r="A111" s="75"/>
       <c r="B111" s="28" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C111" s="37" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D111" s="28" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E111" s="29" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="F111" s="38">
         <v>55</v>
       </c>
       <c r="G111" s="1"/>
       <c r="H111" s="1"/>
       <c r="I111" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="112" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A112" s="77"/>
+      <c r="A112" s="75"/>
       <c r="B112" s="28" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C112" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="D112" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="D112" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112" s="29" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="F112" s="38">
         <v>30</v>
       </c>
       <c r="G112" s="1"/>
       <c r="H112" s="1"/>
       <c r="I112" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="113" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A113" s="77"/>
+      <c r="A113" s="75"/>
       <c r="B113" s="28" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C113" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="D113" s="28" t="s">
         <v>73</v>
       </c>
-      <c r="D113" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="29" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F113" s="38">
         <v>2</v>
       </c>
       <c r="G113" s="1"/>
       <c r="H113" s="1"/>
       <c r="I113" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="114" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A114" s="77"/>
+      <c r="A114" s="75"/>
       <c r="B114" s="28" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C114" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="D114" s="28" t="s">
         <v>77</v>
       </c>
-      <c r="D114" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="29" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="F114" s="38">
         <v>15</v>
       </c>
       <c r="G114" s="1"/>
       <c r="H114" s="1"/>
       <c r="I114" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="115" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A115" s="77"/>
+      <c r="A115" s="75"/>
       <c r="B115" s="28" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C115" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="D115" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="D115" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="29" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F115" s="38">
         <v>3</v>
       </c>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="116" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A116" s="77"/>
+      <c r="A116" s="75"/>
       <c r="B116" s="26" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C116" s="27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D116" s="28" t="s">
         <v>123</v>
       </c>
-      <c r="D116" s="28" t="s">
+      <c r="E116" s="29" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F116" s="38">
         <v>3</v>
       </c>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="117" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A117" s="77"/>
+      <c r="A117" s="75"/>
       <c r="B117" s="28" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C117" s="37" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D117" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E117" s="29" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="F117" s="38">
         <v>50</v>
       </c>
       <c r="G117" s="1"/>
       <c r="H117" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="I117" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A118" s="75" t="s">
+        <v>537</v>
+      </c>
+      <c r="B118" s="28" t="s">
         <v>538</v>
       </c>
-      <c r="I117" s="48" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C118" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D118" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="D118" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="29" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F118" s="38">
         <v>60</v>
       </c>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="119" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A119" s="77"/>
+      <c r="A119" s="75"/>
       <c r="B119" s="28" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="C119" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D119" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="D119" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="29" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F119" s="38">
         <v>35</v>
       </c>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
       <c r="I119" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="120" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A120" s="77"/>
+      <c r="A120" s="75"/>
       <c r="B120" s="28" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="C120" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="D120" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="D120" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="29" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F120" s="38">
         <v>25</v>
       </c>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
       <c r="I120" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A121" s="75"/>
+      <c r="B121" s="28" t="s">
+        <v>538</v>
+      </c>
+      <c r="C121" s="37" t="s">
         <v>55</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C121" s="37" t="s">
+      <c r="D121" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="D121" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" s="29" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F121" s="38">
         <v>10</v>
       </c>
       <c r="G121" s="1"/>
       <c r="H121" s="1"/>
       <c r="I121" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="122" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A122" s="77"/>
+      <c r="A122" s="75"/>
       <c r="B122" s="28" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="C122" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D122" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="D122" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="29" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F122" s="38">
         <v>80</v>
       </c>
       <c r="G122" s="1"/>
       <c r="H122" s="1" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="I122" s="48" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
     </row>
     <row r="123" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A123" s="77"/>
+      <c r="A123" s="75"/>
       <c r="B123" s="28" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="C123" s="37" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D123" s="28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E123" s="29" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F123" s="38">
         <v>50</v>
       </c>
       <c r="G123" s="1"/>
       <c r="H123" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="I123" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A124" s="75" t="s">
+        <v>541</v>
+      </c>
+      <c r="B124" s="26" t="s">
         <v>542</v>
       </c>
-      <c r="I123" s="48" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C124" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="D124" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="D124" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E124" s="29" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="F124" s="38">
         <v>55</v>
       </c>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A125" s="77"/>
+      <c r="A125" s="75"/>
       <c r="B125" s="28" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="C125" s="37" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D125" s="28" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E125" s="29" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="F125" s="38">
         <v>55</v>
       </c>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
       <c r="I125" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="126" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A126" s="77"/>
+      <c r="A126" s="75"/>
       <c r="B126" s="26" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="C126" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D126" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="D126" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="29" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F126" s="38">
         <v>30</v>
       </c>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="127" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A127" s="77"/>
+      <c r="A127" s="75"/>
       <c r="B127" s="28" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="C127" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="D127" s="28" t="s">
         <v>73</v>
       </c>
-      <c r="D127" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" s="29" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="F127" s="38">
         <v>2</v>
       </c>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="128" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A128" s="77"/>
+      <c r="A128" s="75"/>
       <c r="B128" s="28" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="C128" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="D128" s="28" t="s">
         <v>77</v>
       </c>
-      <c r="D128" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E128" s="29" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F128" s="38">
         <v>15</v>
       </c>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="129" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A129" s="77"/>
+      <c r="A129" s="75"/>
       <c r="B129" s="26" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="C129" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="D129" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="D129" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E129" s="29" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F129" s="38">
         <v>3</v>
       </c>
       <c r="G129" s="1"/>
       <c r="H129" s="1"/>
       <c r="I129" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="130" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A130" s="77"/>
+      <c r="A130" s="75"/>
       <c r="B130" s="26" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="C130" s="27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D130" s="28" t="s">
         <v>123</v>
       </c>
-      <c r="D130" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130" s="29" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F130" s="38">
         <v>3</v>
       </c>
       <c r="G130" s="1"/>
       <c r="H130" s="1"/>
       <c r="I130" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="131" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A131" s="77"/>
+      <c r="A131" s="75"/>
       <c r="B131" s="26" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="C131" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="D131" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="D131" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131" s="29" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="F131" s="38">
         <v>55</v>
       </c>
       <c r="G131" s="1"/>
       <c r="H131" s="1"/>
       <c r="I131" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="132" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A132" s="77"/>
+      <c r="A132" s="75"/>
       <c r="B132" s="28" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="C132" s="37" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D132" s="28" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E132" s="29" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="F132" s="38">
         <v>55</v>
       </c>
       <c r="G132" s="1"/>
       <c r="H132" s="1"/>
       <c r="I132" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="133" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A133" s="77"/>
+      <c r="A133" s="75"/>
       <c r="B133" s="26" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="C133" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D133" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="D133" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133" s="29" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F133" s="38">
         <v>30</v>
       </c>
       <c r="G133" s="1"/>
       <c r="H133" s="1"/>
       <c r="I133" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="134" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A134" s="77"/>
+      <c r="A134" s="75"/>
       <c r="B134" s="28" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="C134" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="D134" s="28" t="s">
         <v>73</v>
       </c>
-      <c r="D134" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="29" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="F134" s="38">
         <v>2</v>
       </c>
       <c r="G134" s="1"/>
       <c r="H134" s="1"/>
       <c r="I134" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="135" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A135" s="77"/>
+      <c r="A135" s="75"/>
       <c r="B135" s="28" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="C135" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="D135" s="28" t="s">
         <v>77</v>
       </c>
-      <c r="D135" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="29" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F135" s="38">
         <v>15</v>
       </c>
       <c r="G135" s="1"/>
       <c r="H135" s="1"/>
       <c r="I135" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="136" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A136" s="77"/>
+      <c r="A136" s="75"/>
       <c r="B136" s="26" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="C136" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="D136" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="D136" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" s="29" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="F136" s="38">
         <v>3</v>
       </c>
       <c r="G136" s="1"/>
       <c r="H136" s="1"/>
       <c r="I136" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="137" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A137" s="77"/>
+      <c r="A137" s="75"/>
       <c r="B137" s="26" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="C137" s="27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D137" s="28" t="s">
         <v>123</v>
       </c>
-      <c r="D137" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137" s="29" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F137" s="38">
         <v>3</v>
       </c>
       <c r="G137" s="1"/>
       <c r="H137" s="1"/>
       <c r="I137" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="138" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A138" s="76" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="B138" s="32">
         <v>2400</v>
       </c>
       <c r="C138" s="27" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D138" s="27" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E138" s="29" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="F138" s="1">
         <v>1</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="H138" s="1"/>
       <c r="I138" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="139" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A139" s="76"/>
       <c r="B139" s="32">
         <v>2400</v>
       </c>
       <c r="C139" s="27" t="s">
+        <v>545</v>
+      </c>
+      <c r="D139" s="27" t="s">
+        <v>380</v>
+      </c>
+      <c r="E139" s="29" t="s">
         <v>547</v>
-      </c>
-[...4 lines deleted...]
-        <v>549</v>
       </c>
       <c r="F139" s="38">
         <v>10</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="I139" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A140" s="76"/>
       <c r="B140" s="32">
         <v>2400</v>
       </c>
       <c r="C140" s="27" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D140" s="27" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E140" s="29" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="F140" s="38">
         <v>10</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="I140" s="48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A141" s="76"/>
       <c r="B141" s="32">
         <v>2400</v>
       </c>
       <c r="C141" s="27" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D141" s="27" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E141" s="29" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="F141" s="38">
         <v>10</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="I141" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="142" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A142" s="76"/>
       <c r="B142" s="32">
         <v>2400</v>
       </c>
       <c r="C142" s="27" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D142" s="27" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E142" s="29" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="F142" s="38">
         <v>10</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="I142" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="143" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A143" s="76"/>
       <c r="B143" s="32">
         <v>2400</v>
       </c>
       <c r="C143" s="27" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D143" s="27" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E143" s="29" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="F143" s="38">
         <v>5</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="I143" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="144" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A144" s="76"/>
       <c r="B144" s="32">
         <v>2400</v>
       </c>
       <c r="C144" s="27" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D144" s="27" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E144" s="29" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="F144" s="1">
         <v>10</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="I144" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="145" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A145" s="76"/>
       <c r="B145" s="32">
         <v>2400</v>
       </c>
       <c r="C145" s="27" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D145" s="27" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E145" s="29" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="F145" s="1">
         <v>10</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="I145" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="146" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A146" s="76"/>
       <c r="B146" s="32">
         <v>2400</v>
       </c>
       <c r="C146" s="27" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D146" s="27" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E146" s="29" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="F146" s="1">
         <v>10</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="I146" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="147" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A147" s="76"/>
       <c r="B147" s="32">
         <v>2400</v>
       </c>
       <c r="C147" s="27" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D147" s="27" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E147" s="29" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="F147" s="1">
         <v>10</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="I147" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="148" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A148" s="76"/>
       <c r="B148" s="32">
         <v>2400</v>
       </c>
       <c r="C148" s="27" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D148" s="27" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E148" s="29" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="F148" s="1">
         <v>10</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="H148" s="45" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="I148" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="149" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A149" s="76"/>
       <c r="B149" s="32">
         <v>2400</v>
       </c>
       <c r="C149" s="27" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D149" s="27" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E149" s="29" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="F149" s="1">
         <v>10</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="H149" s="45" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="I149" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="150" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A150" s="77" t="s">
-        <v>365</v>
+      <c r="A150" s="75" t="s">
+        <v>364</v>
       </c>
       <c r="B150" s="18">
         <v>2400</v>
       </c>
       <c r="C150" s="19" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="D150" s="20" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E150" s="21" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="F150" s="22">
         <v>18</v>
       </c>
-      <c r="G150" s="74" t="s">
-        <v>369</v>
+      <c r="G150" s="73" t="s">
+        <v>368</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="I150" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="151" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A151" s="77"/>
+      <c r="A151" s="75"/>
       <c r="B151" s="23">
         <v>2400</v>
       </c>
       <c r="C151" s="23" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D151" s="20"/>
       <c r="E151" s="21" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="F151" s="22">
         <v>18</v>
       </c>
-      <c r="G151" s="74" t="s">
-        <v>369</v>
+      <c r="G151" s="73" t="s">
+        <v>368</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="I151" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="152" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A152" s="77"/>
+      <c r="A152" s="75"/>
       <c r="B152" s="18">
         <v>2430</v>
       </c>
       <c r="C152" s="19" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="D152" s="20" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E152" s="21" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="F152" s="22">
         <v>18</v>
       </c>
-      <c r="G152" s="74" t="s">
-        <v>369</v>
+      <c r="G152" s="73" t="s">
+        <v>368</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="I152" s="48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I15" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="13">
+    <mergeCell ref="A2:A10"/>
+    <mergeCell ref="A11:A15"/>
+    <mergeCell ref="A19:A73"/>
+    <mergeCell ref="A74:A77"/>
+    <mergeCell ref="A78:A84"/>
     <mergeCell ref="A150:A152"/>
     <mergeCell ref="A138:A149"/>
     <mergeCell ref="A85:A87"/>
     <mergeCell ref="A88:A98"/>
     <mergeCell ref="A99:A104"/>
     <mergeCell ref="A105:A117"/>
     <mergeCell ref="A118:A123"/>
     <mergeCell ref="A124:A137"/>
-    <mergeCell ref="A2:A10"/>
-[...3 lines deleted...]
-    <mergeCell ref="A78:A84"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B98F2705-BFDB-4530-B4CE-8C742E8BF280}">
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView topLeftCell="A9" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="N17" sqref="N17"/>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14.5546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A1" s="7" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A4" s="12">
         <v>123456000</v>
       </c>
       <c r="B4" s="4">
         <v>3</v>
       </c>
       <c r="C4" s="13">
         <v>1</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A7" s="12">
         <v>123456000</v>
       </c>
       <c r="B7" s="4">
         <v>1</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A8" s="12">
         <v>123456000</v>
       </c>
       <c r="B8" s="4">
         <v>2</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A9" s="12">
         <v>123456000</v>
       </c>
       <c r="B9" s="4">
         <v>3</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="8" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A12" s="14" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A14" s="9">
         <v>123456001</v>
       </c>
       <c r="B14" s="4">
         <v>3</v>
       </c>
       <c r="C14" s="13">
         <v>7</v>
       </c>
       <c r="D14" s="12">
         <v>123456000</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A16" s="1" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A17" s="9">
         <v>123456001</v>
       </c>
       <c r="B17" s="4">
         <v>1</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A18" s="9">
         <v>123456001</v>
       </c>
       <c r="B18" s="4">
         <v>2</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A19" s="9">
         <v>123456001</v>
       </c>
       <c r="B19" s="4">
         <v>3</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A22" s="3" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A23" s="5" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A24" s="10">
         <v>123456002</v>
       </c>
       <c r="B24" s="4">
         <v>3</v>
       </c>
       <c r="C24" s="13">
         <v>8</v>
       </c>
       <c r="D24" s="9">
         <v>123456001</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A25" s="3" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A26" s="5" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D26" s="11"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A27" s="10">
         <v>123456002</v>
       </c>
       <c r="B27" s="4">
         <v>1</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A28" s="10">
         <v>123456002</v>
       </c>
       <c r="B28" s="4">
         <v>2</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A29" s="10">
         <v>123456002</v>
       </c>
       <c r="B29" s="4">
         <v>3</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...27 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B62677F2AEEB99488D44F2D61DD86124" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="05273ad9fecc92687b3efd112c034297">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="140bd7d2-9b49-4074-96a7-398511fa7d55" xmlns:ns3="e6067449-8796-49e4-8d61-964a215ef526" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eac529f2f05318bb4dd1af25ff49669c" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="140bd7d2-9b49-4074-96a7-398511fa7d55"/>
     <xsd:import namespace="e6067449-8796-49e4-8d61-964a215ef526"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:Archive" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:size" minOccurs="0"/>
@@ -11049,102 +11020,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="140bd7d2-9b49-4074-96a7-398511fa7d55">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e6067449-8796-49e4-8d61-964a215ef526" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Archive xmlns="140bd7d2-9b49-4074-96a7-398511fa7d55">false</Archive>
+    <size xmlns="140bd7d2-9b49-4074-96a7-398511fa7d55" xsi:nil="true"/>
+    <EffectiveDate xmlns="140bd7d2-9b49-4074-96a7-398511fa7d55" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7F0EC2C-D6F7-4423-BA34-C5FA936ABFDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="140bd7d2-9b49-4074-96a7-398511fa7d55"/>
     <ds:schemaRef ds:uri="e6067449-8796-49e4-8d61-964a215ef526"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB2FE68C-B530-4858-ABC2-115BB326E9B2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE2F9B00-5CF4-4328-B370-223E776377D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="140bd7d2-9b49-4074-96a7-398511fa7d55"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="e6067449-8796-49e4-8d61-964a215ef526"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6C08039-9B49-4BEA-A990-AC77F127FDCD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e0793d39-0939-496d-b129-198edd916feb}" enabled="0" method="" siteId="{e0793d39-0939-496d-b129-198edd916feb}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Header</vt:lpstr>
       <vt:lpstr>Line</vt:lpstr>
       <vt:lpstr>Transaction Example</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>